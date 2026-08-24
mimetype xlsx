--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3256,51 +3256,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4e07d8016970043f8108bc53ce2791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276544f2f7b1a26f61de788287a58fad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9263d772fe0ec91a04b9687e9b7e853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e130966fa60c36938eb85cda247e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995411c8b7e7290f56608541ae80ce365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b38b51a8f68b5a7c95c063ed18ca86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e92e95a5f8b2bb9e85a947b90995487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78499149c701310db1c595050140b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1fb005f2f44eab43b6b71aa0262e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a31a9f78dc5aac6284ce0c4641f80d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cc2225de49fd8d61b397087d4e61d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5aceaa94294915b42352910c3f850f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b77ec0bbf3cf1d136e5c3f53c5a2d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae910084f93d0e7bf3022c231d3016ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10feb2060746fbc5c917d272e30b963115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903812985b016263fc31845827f94da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c37a43b1cb487a7840fdecf5e9c2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f168e0a9ce605c04c2450fd173dbb0618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e1357c6b71fef038d5083e2481a1e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f8d80075cd73386f724fc8c22fbfe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b072a7b59a18fde2c2ba14bc66c383d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad2ecbb98eaf5a8956fd47ced4fab822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac4947644f98e4b62e5582fa89c2ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc858fbec8c57d1ab8489142b9467e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d146c381f5a00d0416d612af94ffab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb5930ac29fff12c5f6d18bf64ea0926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b464c282b1cd38f5b3e322e4ad3a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7db1f2ad7e39967ba143e4a2b31a0f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc1a9fffc609f2e0fc97e87a5de01b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9fc4ec6c3b06f91fe1718ad4511fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d14d8fd0cd78f06a1cb2a16a08f85131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a0714d58c367df46f95a547cf4a5f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae4d3ed3944671dddde3a703e20f1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c7e46ac020dfb1062f64a3aa4710934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e998930e69384933050d19ae8aec28f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e43c801f9b50089bf1b95e874a706536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143585f5d007ef98b629bf5cc3c11a0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d8654f21da0e565041923c132bb2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba8c28e5b80793da2186a697febcc539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f313dd6d6fdb971200fe3c6bb31530d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c721ba60cb8977d1dbab4dd9879650f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5fc0cb92887b3b8e6dc1b3906c71942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e50b0f5a29a693d177c053e6ff9d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede2b03cebf1c6cb97b3498edf7567944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a492584628c896885c9bfe3c7ee9945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056a6932570ee6ccedc8f7c2e2d36d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21438a6acf5d0587d5a5520fe5e3e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203357141260c24b28a1999f36557cf148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb32802b9ffae7bc8ea587261ca5bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05401ca9d7b8d13264dd857b8c48f38f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1991f17624463e619fda985954a5ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acccac4ce0c2bc7cc0140f82414addd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a5ef71b6db3918ee971920dbb17bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03527e05de299c221e751a272a3efb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db842f72d7bd4c4c59b2d358facb76255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d03ded0a7b299f331a1309edc2813156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253cc95c62af4b10d9bfdaac0fee77057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23355ace15128d70a6f8aed24e4b055358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb3680add769919adde4994a7d6b5f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf8575a9fce6ac4fa6bccd586ae5e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e22921d7846e79ef8a7d7b62f82d5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f784077fe29cad9bbd0fa91c0d39ded62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34742b409dc6943ce6b708f1aa03225963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc38fcd703575d3e6c15378b80bf23364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b51d76ed1e070f99b45141820de5f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697c4c5a4b486913a080b54e2d3aa3566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10c8db36fac8d2fa6ed35ab5db0bc367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93d4f9951a093c7fcf969fb6b009c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bf1fc7ead662e9592b0b3327f346069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da653733a37a63d2b7e1c0a40cab17ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d7e8fa8e151438699479c02dfa1fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6fd38fa83d1f8fd8eb96b6a2cdc7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262e0246d9e23c1075c6b45d4db7a0673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42407a018cd879113d77a0b8bab2b56274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f05a2e131a35212ebaff24b6bb28f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cc134a8299ddfeb9afcca6181da1376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d802e00115d1d7d6d3f06c6ebe54077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f400db414ee0bffe5d343a92569a04678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb548486206f5bcfe97ef0d2763c9db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f11f5920c88dd87d48fdffa0624df180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9c29570d48db9794fb0b33bb5df2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835e95173c9a99c451b791c5f7734fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b2a43b825fac413c144e7af3ad5a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb16f7ba60acb461049e099a508159484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6c8020f263be607303256b648295785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe512a6d27458a426fdc385739fed1e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f612589dec611bccfbe5ff58d772587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2ca3ba6dbf68a9c361b1608eca48488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d3318508f9d493564dfa656b4549589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d11aa21aee030180d3ae54c030d2490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797913963ae01181725af7f630b68ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc084ee9b5eefd4c89ca088a515b2def92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d585b1ac7bd413daec0d625da86df1193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553896c167d4175dc329cf9d355e26294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbb2ec410652f14061622c391ee3bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7aeeccffde951973f69abdea3a2c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03970193d3bf48f7160a650f84ebde97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfcc155a92f4bed1c28b9636abf8de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5bddf80f5bbd011cdf4a013343b4b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f181482dce6c673dbc34769e2b9142100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a092353ca68b1a4643b1ef3e26ed0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cf7d30763ed87d83824765d333b3b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c9472c8e3e574d1fe1a212ed6ab40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e263de8347d69a5cd160180ff034452104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fdc1661a7c9a41a02e87a883d6791105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077aeb19c6364051798c56d0d636decf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138603f1a7d6d504584ae593d064f30107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fea9c336b48b23aed399bf0eab046108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caebdc29fb30e8a83a6d5fce20e7a3c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01280dbb2d08e9a126725c1c2357d1c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3fe21b9696ac93eb52541cecd8e48111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58088e26768043f4dd4fe3e583439ab8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6c9982d0f449cc08ce45fc8c38826113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674f8705fb29f8ebaa3a1ad8bbf3141114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba462134552f76c0ddb1d2a47819bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49dde013b25572e26750ea5a422aca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d328c764849f0137b920d35432269a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a005f7c996a399589fc5693942fedb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b91a826b766ee94a87e30117d426b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025a22e0eed6a1b7d05c3f7d6a4a304120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc59bf5f91d88d15437d11f45bae47121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab46649f49dae6f7a044dd0ab16849e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731747dcb0c15f1f0010e2b8bcaa068e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac412d08bb4939dff286314a49c5f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0535ee55d68a185487eeb6534bbc71125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e004d228a2995640b77f51f269e56b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281339a717ccf171cd7bfcb86442a96127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2890920c5eb00915d6dce89e376e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cc58168a792c85462ec44aa62f9b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297093d08f500fb70bf9d9b1a5a26983130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534c1cc23be9e7c06a686024709967a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f0876e3b02ea147612a6d2cd9f69c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f915f631902a7584f88e9b10ec0f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e59a8a3f256d4b68ac8b6040ec78d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56aae1722c5717595f8acb158516940135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af69bd2f4abab3e8a1781d6e96bc2d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5d0838676b6eb87683db5d97ec67c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1704cd767f1063296ea5f3a9ff7b361138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916c7a9e03d2bf1a42d829b0c048597139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1f8256f9f2a5a19b3e4c7f3ba3ffd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9d6abd6cec25bb68bff4de380aecf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfdb825c10aa8d1f298f076b116ecc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d9d22717be3bd15d74114f6f8bc8d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ff66041f09d7c8434755c4cc86309144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0f8b6c71a426df09857cc73aa2556145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399696007665cbec5d7c02506b7fad2f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f74315dcf7dd1b38a47b9268882e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71352eb1585c7bccc2873d2f2d629f0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc45a837991caccf1d460b8ab612a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549daf1bc0f10e0e8ec4dd60c8ea5eba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c6708ddc1ab3f04f7e9d2e8e92515151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650259107b2163416340e96e41790e2a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832679b1e316bf86440112a5093264fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850d8436fcf7d368b0504d68951bb9c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4572c22f18bc478928cd1f324938765155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacb0e8f6551ca59f99fa42744a1e9a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972132b7732b23d7242a645e508573f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2438f13ac811c0c754e295ce6ab42158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f4d5dddd8113e4f5d4892e18db338159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc3d94e3c0e8522dddfe5d7335f1f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73235dc24f4f39deefd26bc492d32585161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ec41d16ed44757be178ecec754c60162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6ab4154c60c722c551f9f1a18b348163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c382f90f1d632ed643f21236d4d631164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192824994a33294f67757e3255c50f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfa96e3d761b9e715df1442c464e6a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c850bf084a1ce9b3e9e1d7b54616d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62081875f2e350def5c88c6df1b466168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b47a81e8cce507aefe62c62eb049e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db9c3ec3210a4da0f33d7dc2515716170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34474086769644158031e605957ed4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0088ae5e07bb3a2d0a7e5899b76d69172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177bd69f01269ba25871991a770953e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a0fe64cbb96037a947eacdf68a12d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eaed763e12ef1cb398103f8471d531175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61918fbd9794aae6e7a39e6ffce431176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710cbc5cb746628473bf18a780950a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf80739bb1fc4c343085c31bdd2589b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec2829361a92fdcff2daff3fa502ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd286dd37bc318c6119045a4a70669be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0000167cb1abfb0366c165059870e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fa48bd40fbce55483fe463627c411182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33c37ecfe6aac950961e0d9b61d45a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61bc8fee4cda73b2eb27e5b53c254c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f1da88edeae06179f30aece4018f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdadaa426b246bcd9fb9e63b9a61eb7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe906adbba0e810452d54208b1cdbc3b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f55f45a515ff882e9ec1e5b6ddf6b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a9d0e5dfde23d154b4b3cfbd03dc0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778f04c372aa42b04b274a288c221a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac643e1892e283aad0b92eb20fe23e69191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8557afb79c2b7eeade13e839fac5a7b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85002feef764edf2cd31ae2d9205ed4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb4518460a01750ed9d519fa891eeb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2682072f4ae2aba6f54ee9f7b1223db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79b8d49be1c43e0aad5a23af8dd166196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bb778af6016a4e01d6d3a1969712b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882186c9768f1e61ca0eac30a3ee994c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fae8798da31a37f357355549cbd46199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50f39952e4bb70af3a6d81e653643c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b8b85a21f3326a6bf2b21b9792397201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfc07dbfe9bd5941907fa2af93747c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3f524e438b506cb67f0e2e7eed289203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f8333ba34ebb7db9b440160e8fb31204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d26ee25078d208ee13c1be80aeec7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ced8a19a8ba8d10784e74eb33815b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486b3f27bddbfc2f5c0ae2d59d8ec8a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb81be468f2224545f9ec3fedc07ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd32988cf372206e0ca3b1e0e77c87d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb48c1bcb236b8991d219ab13785b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365e669a12d235dbe0b56792a04eb52211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed952707fcf2d3cc54c7debf7c1648bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7b61dbdcaf026f420e01a7388bf5b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea9118047f9ac4d7d7778dc2f21642214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd96ea07fb232a46ed40ab32400a9f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e3ba6409dd5e97fbe20848fed26dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61013427c125431b376417cdc89f22217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a90e91a19c8591fa8b3de99534df3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1423c04841a654cc29818a6e30eedf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71380dc4561d346a95fec6e258a7ab3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec108e2fc9180c5b04e06c8fe353e15221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c0e51c2afd7aa94457af84e61d44f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64eebf34a894f810532fa01e94fca95223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808b889793f389541f3f3c4e2d81193224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7814f6eff7ead694bf64b5eeb01510225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4d2189c7ef11a95c429c84265029e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599112f6b6247a7e0a194fb54af42b60227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbf553e88f7416a34ae8e4e8750faf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84b5357ec2b9a049e8f152e2a4d7c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03ba8449b265fcada8c79b3bcc92da230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93edba6dd8f4bfe28eae360e5914ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6dff443bb1faddf1e6ed23e2bf53a7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c7b3c02fad5af7bed5ad58dc6d9f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414762224f9be05d9be397e8f65d41b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f7587e2d72b4d2a837e9822d9c7e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ab8ec24949b58c9bf2acca0c8066f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfb5e7e1e364523e84d11fb35b473d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f7fa019cced1f0a83b603dd5fa4b5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248daad8d4c2b0f63e30d8aeef6752f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c0a49f88fe7f251f913506fa7283e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a296a7cf8d8cd68ae83ddb51cef38241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df242d3e1c8e62f724bcdf01cc7f985242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb60c7c47dc04944025489ad5630af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff44ac35b5cfab9b9a41cec05b0014e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6a1176629ceca3f54187ea16c291c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33392983e01229ece49df9b0219b9f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41793b4856ac95ccb36a9e01b8620a84247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5869d270e550ef8824d6d64cd3b499248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4efd6d6e384dba8787f3251b491770249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94549eb7379e42e3ab78faad1666beb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fad045d309d9cac768184269647da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf69c4cf3038b08a7add05b793aeaf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14b16a7e68af2a8ebe004670c15983253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa7d5370668760bf619e76fb368194254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1fd09371fc7a87246c912d7e62aad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76835276c0385288c84b28d368cddb86256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abd0db8cd2c01b251ca1766006a717257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69a461825f2ef7362882eb1d64ff5d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7cc773cc93049e3c93ff6c3d4d84b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f942047448fb829dce8b49eff6029260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac489c33c1df5beb5eff68ddee07c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf008c8f77ff2de93237a4c447a926262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ccca5fa36e6eb4edad9ae40b6e84d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa97a04b2dfbc8dc34e14a36ec9ed0d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda4fff6270e1692eff8923ea8e7fa1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909cd07a8b5de1f313ffed889fdaceb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca525fe25bd99a8ab46c9c52e46fb9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d48271a7bc2381ba821047c3455f6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e315e5e5d4d8bc70118f88b573ccf4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67407b9234991f3831f479e45f4ffbdd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee4ceda8b6671f43a1e7e018cf3de6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca009591fa3c0752fbc39e6f2058ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46042b4265c03150c7ee9994c6a5fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15351c84b7a5cceb14fbb86f0c344270274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71e454085a1bcb943878218077ccf0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519c00f24771da32b262591c3ead7f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e3c113e54185cbf947cff30ba0d12277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1903c5e62524f376af97fe2380616a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38301598103964a20fe411a7b4533b16279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728779733fcdaef1e40e11bd5e96c93280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be0ab4e62e67e46db199460bba24a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3cedb34fa0524b491c1691189408d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e63ddfd0e715adeff1b7e1172c1464283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde12caf8f2ca219bb971fedbfdd8968284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2153e05de49e7f6937cf105354a817285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fae5fabe6f5783e47690de5e96a90286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f89326f2c25a7fc4765ba7d669573287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a90f01d504367b55a2a0ff51ac5e13288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced6ca1a067d8462104dd070b6c3fab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8add2e13d1e403d621e823d1b2dd53290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224156a007af337945ec42e2831c0b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261c3ec2a841827495daf912d79e026292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b90257c42f70e5a14f6100607abd1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fedf7fab54b9ba9fd749dfce0031f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc382d5b848de772e3a041fee575e630295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632504cb5c5c8109539a0966ede10bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4346129adb131db5e0248f7b006cf62297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb19d0408e740d4785352afed14428b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96aa7aab06f0197d45ee9914fa3c1fc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc79859a9315ecd6d9ccd07699a825300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3069dbcd4b49704d4004bc052c2800301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bcb154b7d22304becddd91e99ecf5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bf93d1c9d5db92ebf241727d254f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3a5a84dd5214eeb31dcde83e2348b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7bd84e8297d97344436e4268554e6e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71d7818bfd53b16d45f9a0a6c00070306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc434022daf5f32a6b1b0dc639dbee9f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b803f9e8cd29f2e60a7ed24bf4cb23308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038454c97073a8de044dd1d2a567acc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c682fcc978bac5fa63af094ea4bf1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e1c18bc338693483244e6bce46314311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab238b15f526e6955a1bc6f838c40ca3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c45dc30ae49914abe24cc1d7c5cd8e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58d0ac10a4333bbc21a570e4dac527314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02a32ca649a562e4ae9f686434195d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28586af720e12c009e2aa6515ebd87316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca13848efe97f06cc969f67cdeb3296317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a782920bf924f59f4029e722e16e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2d05511f0e56d6519cd86f7833144319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb381cdcce66125a78224c4317a48d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04489192989daadda48d949df31d1c47321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acdd9bf5d57ed4742839e656119d11322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee9d1292cf45134d39999812e11d58323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2784c34fba4a12f843e48485fc4661a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad5daf7545e1c2a1f102d045e6ff17325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb0977547c835617db98f33aefc562326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05132739b2c5df14ab417113869b11c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2c05c369cac043a3cd68be139b026328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd88e3694d5c031be6433e59a023bbf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045c05c44e47923b2b8b0b035a2969c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbafe3be42ed611ee22d5a00dfc834331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d8005a894f8a34fedc067da52720a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f263bd353a186d94b968c4085b777333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c639d62a0d622a0d0f8470e393771334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69bf78b9946317fec8d6c65be0b3b0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599d64a5c9ba84e6cbb2d3c801035d9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef6b744208439cb7ba85af0bcf2ff7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f240b6d8a917c4873670ed8391c4d0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eee3b534e394ef092cb371569b1df9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02020df07d2a992f9daa3614d938a77340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d42cc8a3f0370386a3f557d0a94622341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ee31e511bd24c078de072297c94ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8eee5033a2a96e96e7296630ad9e2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8de429f44418f6a07e38fdf1e55ea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9070f80f3afc8e7693699f00a9528ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b5dc901f05019bcf40385e9a65dad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731d09b892702a88f41dd4e9c18c470347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e09aa0438bf6050d18f84ebc308d4c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a98bf73107d6a9eee5dc5b0e3d6501349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6773599397d4126e2784ef33ef1e5f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b6fa7fd9af1b1d2e28fba041e62ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862a0cc326f5f048d3db5f1f40a3521352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ce1caec2d93bdfad923680038b574353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88655d21e9290e902904ee343b2261e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a8998e5d61a08fc83c1d23a6e5f80355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43898b2649690c12f5ec78da2f3dc855356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b046dbc9731baad5268a4cdab25b6d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7a47835605c6bff09868efc3ef277358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcefc1ce7bb2c84068473048776a2c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7cf6deea41fba783ac56a4604e5ce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0af4ffc60c57bdf77cd9d0eba59e25361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0841b6eb06c60a12a4fa5d2f537a80a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600513795859841452171a0977a240a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c80cec68ee85416be98999d3f9880364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fbff685659e21655e6ebd5326d47c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779724bbb98dbac65e361be75881299a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a9cb5440ffbcbafda7baae2580694367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b3bc306f738eca05f32dda3c26b3f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6bedd067208a56fa8378753b6f401369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597346d46ae37b073f43a1ff96cde783370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750acafa26ba63d14b71f964c2d1d36371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec28c864a7a06093b887ee7176558c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d4e0c5cb33aabc5186966741dbc4b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b1ab5447a76644047e93ab6854488374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f52dd1837758de3a237199d46b5152375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806797f7e30f2fcbd193cd4f6803746376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323aec98a299719cc4f7e168cb240bfd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16089ab1529cfef0e713cd9650ca451b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1d533a413b107d80ade4591b3cdb5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171699b8736b44bbfd821380bcffe7df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726f0f5a7bb432b30ca2b022422607a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93721bdb11a482d6f7404e38e4ecfa9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590a04fab75cc63657f3134b9ae7c86383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d578978fd38390c0cb5011393e42f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f43f84ac4f92150be3d629c3d1a9d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc29c3b9f59b7dcd93f1c47374a47b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13110351f6c80a713757e50101fe584f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b851ea213a0218a5909504ff4e549c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267f2267432cf01811a9522a8b0d34e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b2f63ddf51463ce8ae483abff891c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9766dd23d8f57412469cebbef67e3d5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed56dbb0db239dfd124250614c09473392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898822458af1ee58d05d0eae75e5e53393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea518346cff259a8af148240f540e2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbd3baaba167ba55b581ceaf034ced395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe78009ef2d22403bb5ae6b7ab8f9d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b526074fb8ef7375a1bbbcbc986dd5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a2c07b5d2b2b2db60e2056ea8e61c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aad10d330d6aea39dc21d1b08ad4a8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c0993ceb8ecb3e1c79d0ab0356e85400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a9a4b64612b557581a4701dbb2b87401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f201ad93e028d44e3e03101bd6241402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a830fe281248872097339d1420198403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9809729ab10ef6d17cbaef3d15a2bf3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b92153cae7f1a012520b1e9b3bcd4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65663449c714264cb5889f14a3996216406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eff43e8a0f64638ed73ae4473194ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9b4ab7675ff63e04f54d8ec19ca19408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77d1589db9c4560a997e9321cf8e35409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54244f430104d47346061d5075ff30ed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10c6f29f0fd4b68d844d477f1912ae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19fabe0bc588d6f4c27f7a75f55653412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa46edd320dce6d6f0695446680728413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fcfb1a3925ce609d59249e192ae25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ac9b0088b1d38c2e648ace913c431415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb401e3f3b1783a1a1d9381511ea54416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4096243cbb2f1af9df699b4e61025417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfcb39c4ac8b1642cdf5f5d657380b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359d7bdb85c94987fc3c4d43d54c0df419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9df4f1bb534ea2f6d75bb531af5ee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2f4ab0f97daef4ede2a8437b0492f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dfcc862271dcba582b707133a340b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b93a112327f493b262bd4b7b2abc33423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da265869db199f68a1f69900f5ee78d2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6646be3c0ff19556ca85e983867a6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccbf532f005a398eda02af8300f331426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99a6a2ec90eaf503e2fff86b7f2caf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43902aa2382e85e3ab8f57901f3fe79428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842809486bc5c38d0755fc84a1c94bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1b45890bcd32bde0428b3d469231a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70404d2cb30ce119e0907f9f6fcc52d7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bebe9e844b316efd8d43bf14f7d7bb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c823fbfad0904bcaabfe91c8d98ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf9ddc43da41368f4e78d5f41ceb7c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a86aa77c6308b05b42999e5415bab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408866ea8d973dbd2f7d1d6f482aa98436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d58172ab6550183fd7f916e21dbf4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412707db47de467a8dbb9224f19825de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec7653b22dae1f86fd0da1e5384d51439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893f3b8a8ca9d55737dffc90cd923a2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d8729ce413c891352d8175023d371441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659feddd3118c90a2dffbe473f2fa348442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bd87fd9aed14f3f29209d51fe5c51443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5a45fcf188d8aee394ffe627de013444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d763acd3f4116932a10181e458b51445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb61c85e466cd586bf3a7687920cf3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7b8223cbfd4ee4adc86bc08977d7f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd56cbf414faee9322a347701ecb39448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97657d6478154b1e9bb7e5bbd26c7052449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6306591355e92ec820dfa7b896e5cf5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bd8439aa7eeba668ad114a1df7e70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958648bf919d6e6e2c8d1d5247d343b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf0701a0548f74977023db816bab09453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5a4098e84c84364919a0c93977a41454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3d0b5c373ecfc6dc0efceb3d450aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b49a639645bbbf50b91e65059dfb9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475ffc6a942e060b101c4f7397c0ebf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c10746971405372b16a2999d03a33458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4317727d6b0e2f4ff39bb96fa849f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39439143499b4c633d96675d743047460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379533a489996f6ff900be363ade3850461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ad2df62bff8abc8d36adac55f71e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e3605ac602f1487071dc08c163ded463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573521c57351b08f17f0a0083c19475464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff49f84a1cd518aacf357af62103db0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e29b0b26d91e6c9a1051659e4fbd09466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b6b6af156daa445e698f9fb14408c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f81d81a2e943f1279d42799617dc37468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949019dc98d5d7c47231ff4f598888e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f414f92dcc50dc9f615d3834363b735470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24695f3edd5b12a30067d09464fbb7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3948f22171bf4ef037a70ac1bd572472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b261db190b468e6c2d5ce800d0220473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdf24715acceee5fdccc9281876bc2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947fb114a1fa613febce9bf8efc9573475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7c00cd412ae1bdb517dfcea4823fd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20f9df8526e0c076fb33f4a822d422477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031c7f8b92935e90eeedc1e6778342c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546e05a87e5449ef620643282d6d3e0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee70b96d98d900dc00fdf6a4aef8f7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c29485ba87eaf664ae0cb5a6118796481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4223ebb853247df6222406686407c95482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec40e7fe37ca58c8681ea5201238ef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27203cf5ed49ce4711083a7ed7e8985484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d925ec2a50ad9e5e32bf6e7606cc4e5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3439c864ba48cd5ab103deeae41f75486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785937bffad9dccbe81b7fc0bb08d53487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4291fda4da9c3afc6957bd7ee5e8d00488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160d48ec4e0e785e30458001c2344cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4391794c9da58ca3daf0100898f76490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b891440091ba4e22204ecfc23e12a4b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49d9c4f82c56e52389fe29da3860e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f819f79fd56618aef3f9e9b4291f0a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9184962a04d2b441c8677a961dc25494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cd2781a8f6af4367bfb1144f6a95f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be48804e72bea97aed38a2f764758a5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fc265625b1772bf035b0e3079dfca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe161b3f066a58a2337fde92a8bb06f5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21def6eaad1a5fd4cb7ee2246e86834499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6fad232a3e5a55e33f734d01e8dfb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c29b09b95f1503341858b09ff1a87501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8c843d7447e3e81cf35b312404502502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32e970e125eb80c6b42778ed1f7724503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073616923d0a94348e96c4751004e76d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b01aac5f9b9644e27ddfb61b6e2c13505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d28dff00bf130f46b8daf5f9a13fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4eb16c705802a43fad311d84ae3778507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad368965efdba6372c2910c2649191508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296e1cc2c0ddf3a6ea962b3c458412a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb32df59fceee674cad7caea47256b1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98ef0527cbee7b1d7ba7f8306f223f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7948ad181fe38293bf18dc6a3b321512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c09bd72bc7f7e95ff46a42affac511513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8b07b44167f7c6295c55b40d51ff5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba948964b118aa1dd54ba60e9b968b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc27109ce3955173b028b20d2f9142516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c71ea96f48f3771f274672bee4408517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b09454248b357a81b49587e03a2776518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e9bf91d65fa4a1c991a1adda898f1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bad8cf6cce840f3190159c74039cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab5f5e116756a876d68fed6dc25b88521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c9d610d89ac2dbec3b0aa91b78338522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6539dfc1865006bcc24ad0d7ea5f4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c8d68dc37e73df7db3c19fa30cd6b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09bf6b60a4fb40ead3177a32a967c5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be67de546a26b80831bb8ceae50da4d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240c1ae711b1ee10f4098dd7df5dc43527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89138290a711c94a1bad9093824159e4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc198da2f28f293ca1d37d7ba750be529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fbdd983c6cea77d9913c3a9b4e129530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bc9a06e1f467c2a977b1810ee9a12531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c491337b5cb01464b5ed7097a47f92532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd984b93ed018cefab12e9254bb831f3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be41a3d8ff0b736cbfd4d9c2ebdf68534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d299a74ed0b026ae6368f18e3a3d2c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133abd85963c7f2cb62105a897a75b0e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef577cad050b763229d29bc2bd913ec7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0f543f02f514db7ed67a5d6084d0a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7188720871758391f9f424ab25a3e7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ab412556b634cc7ec0dbbeb69a387540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eeabfcdc21b507f44dd7ab4f6c9e10541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50774ba0a90c877eb1f4ae475837021542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546faf62ce79fb4de7139933751b6dee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8af07beac625b692e0e8d9d17ff02544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f07943d1c85464044bf3d315f9460545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af9b8b875cde88abdc9ff7cba6e456546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c011a33abaaef943eb10286fb02df547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b8eebd27261f753d14853e3538b5b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f6ba53d5807beb1fb27768165281f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70feebe6c36a13f441ce036f34eb0319550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26360fae361da80ae71093aedb69ead7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220167f9750d2aae4ee7dec0f5e78101552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7696af38c628215f9d1b10e58ee67b7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b437d8e3e2885b368298b805a4da2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96ab424815aa6f3558b95d603d3ea6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9387a16d163e2a6025873c384616e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab70d33b9f9d45634d92db5f555aea4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcc9f048585babed098dd9dff78f84558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bbd7f765f3b71c8f5b09e72242d6c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01addb418b9869f54f9c8c822d3ac32a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb81e6d7f1fc5976a287c028010e41561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115212e05dbe2bc2f873d5e73245b68562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb71e7b036882511b13394ff7aa3120563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93802da42aa120af138be7d8c1d2409564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aada8046f1ec0f6d7dc2c727b85b9be565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe4295a444a9234e522c8576ad70a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911f9f77ccf93b066ebe789825ab993567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c920c9a7c60c7008d457d062e5af018568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325dd1d532bc3811796dc0ac5c6a7e4f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402e5ddb7f4afbd474637da9f8f4a93570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b09c2edaa797c0d21b14453c44ad4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948435ae972029bf8b5fe6459a4bee9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd970dfb7ead234ebb2787f3b20b6910573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46fc3a64bca667a98b54772657838d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13c4b130d60142fd5e553a2305d56a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834f953069038c1a78dd88a0850777a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f113ffef2b4aada6fbed994b45b0860577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382fa8f47a1b4e018e59f3c5286e72a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdf8904196331dec3bcccd4c53160f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4a35efe323436ba6ede9551bbe807580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcb064a4ad1860334d9de0527bbede581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29553ebd3cd6fdd092443106ee0cccc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6f3292f4d1936dab1d4b2730ec6e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba418c841175756e3c655235fdad9f58584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55c247c81a27b4207dcb618aac6136585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd582f5bba36054b8a4b3b8cd39a4b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e87df75196e32e713f0acc710c892587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57deb10005e285772629132c6b4895588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0b8ec3fe46b3fca74bef37833182c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605f9248032d1cdbcb3b90a7ca172bf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7c15228e7566293d2999f89c126f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d35de6401f4156e5e075c4ffe3bfa4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54196ab156a01db2b3a8cb9a6d14c2d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f555e6e95c3d33111c84b352cb96ff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cc2c5b8b19ede8f79214e57ac95c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8188984467739e49557014b3b79deba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc855a426ac205822da94b79290eec9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1bde27780e4076ba3546a67fa86e9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d84cb36cae6b7b2c074ed46393874599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df01670fc34681d3cf169892e2b7bd5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724747825860c019d5eeba12b957f82601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fa1ab985cfe0482005cb264c5b407602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e81f76777f4bfdeba4c92096f80ed5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e5086f9189d4be73415ed287bddf7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87a353c218b7e13db0873e2d7fd5cf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30d4ec53c51aa4b90e3fa05ee0c315606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90610e14ddf08e97b7332d56bd265fdb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5e4390962db7b07771ee31195c8c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197401a1d56f5a3fd704c15ab833704609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169d9b33687ed84ff3fbc1af684dda3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c10acb88ff96df9cddeec74e643eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce741c34cca4c9291ec124d5b0e452b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9ac3a3d02f02417438f0e83862849613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7460c34ed193f6a7a5fabf5f393dafd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4c0c973b6e5f5d0faca318f2ed9aa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84edef4d9e60f79f10103186e12a1b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626541c35747caf5df5e556c47aecd53617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c622b480db74452f42e9708037ed1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0fc6651fc255d9d8004f6206c8ded619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6900598b7024722e54ac8845aa13f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325c3dc50b875a6cea0ca34c69acfb3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9fc99bc0f7c08496398872cbcfe65622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04105308c1317d113ff76bef98df37d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815eebc0ed56e06c35c0f166b6b81c96624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd23df3c9fdb56ae11c048dc94e79e9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa005f032e979c146d36f508edac2a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e48afe5734128cfcb557927a1dac0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94928bdfc990779199dd37935647241b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da713502742a9cd11e80877ac6c047629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de962db0559f49764bf31d0f54e514630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5ae6e84b5b7954561e8f7bc1c8b88631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebc17324ebd0fc4a2af495899e1bcb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782dbab25cd7a815e9e73a6b8bf662e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36304cb80c286bf5a59f602e213b9861634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95beee92598302e444aefb78a64f8802635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e406aa327bb6e5e48a815485210754636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240568fe45513c3c64deebab6d58bf6a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d14c953777e626ae04c22052927bf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a000c11646046dd8f7d6c226b35e6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf260fd2222983c4721cc0ba3d5936640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85c3e17ffca0a66ae4cb82fcb056fc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98051e6ab838e8244a89e4a464247020642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53021edd48b3f0d6823b8f02ae3df7fe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747df10c0e772de5fcc6dc0061bb9264644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7db527ec7f84a9b0284f2a5663031645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b77fc3d3baccc0b48fb5700537a58646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fdb20ae544e015fe7f538c73a4a0f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111250973fcb20cf663ed6d903948adf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce532a4207d8d6296dea8e6be02289649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58154ee08aaf7c69c26ed299f8b076c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18effbfc8f51692a12b458fb1eb82539651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7680a00e1383085de20d084427408652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43f82720d968adaac4353da780db7c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab25463b8db1d3af221f602af8453c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83277b89b8397e17f9b9b7dc1494e78e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982b2422868f0ec701587a07885c0a7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade8896bb2e76af04532cba5296d619657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22b84e692fb5d7a9599c7f3e1e89df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eeeddc6688312876484dc854d89313659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c22fd4fb234cce813ad4178039dfe4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d6c93fe9fb86d93c6d8b4d606f1e4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd5bc76ffc6319a72819a69dfef8d6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fceff362fa83c591666f38e9451e7f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de199fcd1a38b494dea357293a48c5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162133477408e08728e38e0d353c241665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050ae5f94bb572e1407cec240dca2d7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f7142966ff9cf3951fa426c3acb40667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdba5158c6694f6459d083d0d75dd8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5078d3700275910e50ceb48cf16ee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0518f70dc2609144de9683ef8c77eb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177458c448cdaae59ff4acf1218646a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9794210c6502f8ef242e668e16a55672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8df9165aeb8ceb80a041cad878743673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c49b76ea4fae9809285c5bac0e3e0b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f2ea65c5c423e636a6f5f33c3202a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595519aa82a1c3c93bf25f164295df49676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eebb82ede63ccd47898e69fa9ff8f4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff48942769c3bc014edf0e2439383ad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c9e3153cd11f55bcfef209da6335f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9c6b571cb569b0a67ac26aeb0a455680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06dbb077fcf2472ab94e3cd69e08e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5f213fbb96ffd05691f0ca2e39ca1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6a938bb78df2ff20fe5d9988a7df1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60063d28399344405fea28d2dc874f03684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d02de1b040847f0c8bd713b6ca6c75685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c401c218aeda007a9784bf8742a63ff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84bcdb6f605cade3a783c512440a99687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e655034def48e0de4daa654702a2ef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c6807f591714f7894bbfc28e52cf7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af411f18c7f3d45b3897d3f4674ff93b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275df29bf088cd3eae772a704af1f5e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f90b53fd55d6edbeb6d13910c4b4d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556576d6dcb8f59d3958f9e6df4fc513693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228b0366a44f48882475271ed07b1fc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44943aebd91f3e9de8f8e42092bf7f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c2a977b2e6c683da170729cb7dd77696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f1c47956ee18f7f8fdde0f3a43b8d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2692096813092a2a41721dffa738f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9c978824e6fe46cbaf64dc16531dd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b079984c7eb1fea1e4d3a76a95352700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05c4b2593dcc942c3551e5b16abd8b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04be8264688de6da51e8acc774f116702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2330a9c81209aa983f5f3d09f3779b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24831c1c1b61398aa437a3b1c06d12704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814280c4f7f09ef18e82b8268f6e9e53705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cf2f814f4ccf4f5cd8acc42fa9d13706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d483cd871215ede656383954dc34c53707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae9f773ae860a2ec3ca8e09dea4c5f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b12572b3fcd841289b3c7185fa3a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c342679a636dbfec7e56da6b5c7f16b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f3d14119edb9f03f7a1b0f9a3abc0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0532df2ce6d198aed21b3edef9c928712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295358bffd83b1255d6538fb0ea0d61b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86ca31089a996d442b1bcd85e91b2a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a9190ed3e38836a69d9ac4a638d0c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b57af3ac81a41e2baa04fa07a8a06d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c01aa1ec2cfc03c8ecf4203c8d427c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c3b3e75954fa788a632095195ad7e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff8351beaf9fdacc368788778b8d9c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430232e94408a8032a538b9db1edce4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa994909e662d948a367e96897b3ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420ab8fea426e69266d0ceb1371a810722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcc1bbaa89c210cd9985e59a74b4e4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b50b75dbddea0ebf9b0881b66fc0d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a30cf0f7e79736459478527f84632725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e7fb6da3435129a886bcf1321be6c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84264a85a4acce8bc5f427bed0da0497727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dbe2fb805d850a426604801206830728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73aa6f15507e017ad54d881555dc26c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ef91044d79c38ec2e044824177148730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4991224842cc120ce44bed0b195a84731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc84e425d521994f6f28b88617376d4732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c347fe847a5452b7dc8c6ce05f62461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c066fde8c19d1f19710341eb241602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725effff4aa4ce70e74cb0eff18ee933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144d619ee9e7857f634656a38dd8f354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40d30611e8e9895e835c5e8a96ff7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa028cdc9452ab48976c9370a6a29886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96300a2f582bee64c6914dc8159c890e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8f29f3d0203ab8575364df9356bdc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d51bec27037165bee3095833f2efb39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d99eb48f7e47e8359ab74a0d962fb310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594a3f923f3ceb34166e6cea2f02a2a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7a436ee2846fa35e597af5aed177e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3a62f227fa64acb9c5f4f7c4c708913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927457b6bbc794aec17d95024dfed1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49078184a6fa653d600aa5f86f3cf2dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad56bd3753818b0099c1d6646cb59e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173dd60b4335a1e60b07121666110a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5fab20944dcf016904919fea96abb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b3f63fe3c00972b6d9e77c1aa003419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34be97a5d531df41d980b1207a706720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa5c5c460ef188a9eefa926012091b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61375bf5f4c18e03959cbd6e1d5b3a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57594d5578061d28a645cfbc2b3547b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece30d38c678e39a9876906787049be524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fa5cee36de358ed9cc6d05d9ca09925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4fde914d36b203d5241d50c47a90c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ef658f4b7cb4778b1d8b118fcbbcb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab667656caba7f99bc333951851bd0428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb61b51b2b86066b685c65e7b38f29429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a07188cfb01eb2f472cba239179fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c27d0aa1025c4203f97254de51761031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d83add67d4ef61188942975d4b09532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee820c257d3d831729ce250fbd0b6bf033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310edd65145512885b772900feee671134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fe9bd14b43e05e8504389616c659435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e8777465499412adbeb6317b2854036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b4ab0b65ef62fa19ca30bf54ab60737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bda670b06fefa189fd24c8c2736aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8963800f622d382581dd5d38492828039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212cc9a409b72e81ee9b7030f86cfb940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea314817e91c2a64791554b2f2ae18941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45565cf6d4a16d5c5d90f420cff8722b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c21c54bfd7acca28910d0a163d17343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2281605520b66351ee49747ca115dbf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfac2e4b34043d2cd8a33a45416bf8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc68f59f57a4adc2e80a00ba699dab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ea1a62dc73aa82b53f3147dccc2c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df0ed5d9d5830333e1653b4788b66e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265c751103f2559762affc3a926cdd849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91ea9864419ef7ee197c0f59ea632950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892e36bf3f5f8392c948bd48580f00751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51750edd7fcd2335dc9b685a1aea32e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae43349e8c63a8ac12f193151d228053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05a020dc298736193867e9f719c18454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b250b74d59ee860337d48101fbb3455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bdd58a704fa41698f4da6a9ce7e9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0298ef389074475375f9c08ebb7cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd4c714937f1f74ef73630d6eee03a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2bef2199eac922b35f64b2edb7f6059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd09959bcd79812012462a0203166860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61488ba1afd6d2fff290905bcee5fe6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e70e393fcfad5bf5b5ec1043fbe15462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da1eff7169289d679470231012eaba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23028c6ee4daeb7cf10cf2b3d6a974964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6d0cd174853877330cfc248c3824465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c648d74700273ae3d4cf19bd96f79cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3feb84dceac834723f50d61163cd767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1df31d4c061b43e5fde4b4d9b082e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b862d87c0df86d8e4b947d6282740969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2a988cb83e4be8a79c7677d36612670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947e1fdd08b5672bd871da6333667e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48cae3e0914aad90fec9b8725e7b4672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9dc85ac2adcc187e87461b8ccf39773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a854752c602bc25456dcc7db3cae0e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3238368df3c14879bb5894afbc23175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0982efaa9d9a180fe2c1590b92c7d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6157c0a6082043c8804764ceb9f4977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac79bb82d9713ccf855709f1ec21b3878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb7d0252b8c98eb8fc07978bbc2c5679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c3ecd59baa4514a007b289be8446180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecb8d239bb478dd2d125f5313a28f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1491006d12d152c80d18550e6b9e8982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55712217a182f13eec948c511434f49483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe790420e6cde7f95a663be06506cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b01a6b875402b1b0ca09945cad5d4f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5289f10ed8bd0db61704c2519297986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa8def9131b93ae790ccf9aa2cd1bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9a832fce336938069496ea2d70b5288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea258ba6681f3f82abd0c0ac1c025b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c482784b988d2b70b9664052072139b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330d10ba760fe3512009162f813bdb691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f85adb0b04cbd26c2ba5f33ad66da492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13110e8f6089760e39857c3e4733bfd693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a92f4bb62b7ccef68a6b45efc12e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3caf23325d80d9dbfac06aeb5fc4295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4f656e3ffcd6b7515086dcde871fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c6615c6a22c4c9a33c160e7c6762997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001c54e40507ea9c3d5e17c2c1dd83d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488c988eccde16877b181ae96fa766f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac19ed66d691717b6adb990a432b4b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09c9ac32c013838c3809db2cae2e0b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bc7460025fef774851adae0e8a092102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bfaa4718e684a046160c33d8ca09f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1a12d02d2ce52a7d40d3045216b49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc363cc5d530c61b021c1a9a6da72a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6729febdde27ead9b3e94714de7ef9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16cd64e574862760faad7794a8709c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae639403f553b272e48ff08fcd2267108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acaa7b43b967b2aaf3fc2f208f2dbf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2b1d3d43fc8dd770bd652f8368d95110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389de29339828e793db04c5badf5bcb6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a719081787f75ac9c8def0ecdbd17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a729fad144db725683bcd1a96cda744113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44bdaf235658564bebbcb572985ec4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ae4fe84bc562b48a625c63a587832115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c012c4f9db60d68a6d97369109572a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e35fe02d1b839fe3e82c8d78469e9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117c14b99166ee0fdcf29abc218f8d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171f7cbf24a4d9e30a3b5d1af6e4878119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461aa8b928cca451c441c0048275a7f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb6999c593abd7295fb31a07280cc1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b8f4d0b6b95b1401ad28ca739b62d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c91cda376fdc3c85912a32d8f4a3b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc055d6c91acfba16044bfd90861c80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a3e1de0b6c9883279d3f2b8f3fb0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68774b8306666998b48ae932e7da60db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f67b63545a1d348869c09f4601faa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54678046ef4641f40946725f7cf3659128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98b8cd9fe4e2b0634dbc794f7d0fd4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419e4b9e6a5a21dc3da94b03735932e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6dba71502a37c6c3cae587824ee0e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f147575949ef810b202c3ead20738132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a61724b38d4a32542c8f08e0ed39f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5475e99a092d42303d400dbdde055134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac48f52286b36c5ac3bbc666b0f340135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b40239d7ba30b7b848f7cb88df1f1d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96afc44a04803e9eae54c79ce35ced2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f83f8e10fdb61d24e7db284c4b496138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5a3ad1b20f10a6d6024b86818299f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaee62f7d3a071b151448a4fa3833af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503897ab45d3b41f53fcf2994b3980a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a3b396882fde36170dbbfdd049057142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34b72a7531cb6d56f4077142bd508c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9b4603138610a89329b6295f76b05144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecff788e72d93133df7665d68ed0653145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872040c50d29b304092d6563ef9996ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68c35c278c8b360611f205a4fe5584147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44222945599987193272ca8796a7f58148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45753858711ee90cddd1abf0804d339149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939797d99a1b76cbe955357417f8d218150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063d7730458b62652d1818ed0735b81151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f42940c3220867239e7419db408ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8a5e8764343e2c49d87fa0fd90ab4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20814afb1d70413b7ca234ea5b81cbc3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d6896c2eace6d9bcc9614a9d2023d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727c7799a67b4fca962ce43567813ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95b34e65585615778fe6732b276b2b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6687121395fccf624fb8bc1f9c972a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6533d38f1764713b5f8232d86fa6d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dd97a2dcda734bee2f9beff59c9a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631490b86dcc360067142211997bd8c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b549e31f4956c21428e90de5315ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc81922f5140669b02fb53aeba3553b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe7799c3483dfe90a6f2d29313dc05164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578365c642fe560ce9a89bb270802d2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0f3a194d38dbb6a1cb2d65cd320e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c0cab7aa8fda7b196106694a6ea75167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df179d04106b90a635b3124750a85a01168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a960dd24e40721ff510a796e1f54d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1a596d59f9cddd68bf7909cd981a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7f1f215cf2893f4fc801aecfae0ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89dc236170edd2aebad8945776e488172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f86f340113031dc7cc58cbde4b768173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a35ae7044db4ade091e750a548fd3d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc5e1976a6d7a1dc679941ba0b82b4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebb10cdf6b68a164d5916c1692d005176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfbc95b6e64c1519c2f541653929b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fa1fa06fb2cb1e22ddbd89922af64178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aedf2857c80ef25b871cabd0a5b88a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acf0702a5606aa2dde52007df752f4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047aa451acfb212ebd4469f89490718d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a9dc0b3d2a9aa178b130d3992ccbe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a6a9a954cc8172b0d2b8ea6c85267183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ff59e423fa1091aff4ae5df152056184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff064c2ee86174f984016400027adff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93d66c76d2608d18e1594ccc638028186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173b8c0cc6833053c889921f306e39f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0399987d6e01515ef70fcded6dfc89c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2647c3e8dca9293e73d833a37882ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ae9413b3f2678d3c457c31c66f7da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227e0311cfef0c5a6897e946df0e3e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7b4f7c6097cdd5716ff46ec97cfd6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2546fa858265d5a806634f50e6cfa3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c375c6d12a40f51f5e91a01c3b4cf64194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2073fc3bc5d4b39e7268e852eab99195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720bbec2072637707614c3bf3b5541c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522d8ded312eec3bfaa030a3ed5382d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad132122bb4db924f2d1cdb152c850c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18814ae7c5871879f789a593952efdf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b79397e0f62849a66bd6f5b08f4b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf40ceacc19e0a5a99ffe8693129b97201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d93076535539c9d3a95cc92e26800e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811327baf6a01a6564cc1d75c2004bef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b916485a6c9a5cb89b5ba7935cab0c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86097a7b605bb02af384ef8e497bf3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960d23b5e7d083516ccc0fa3599a0ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87855c43fabd2c755b4a7b0ac19327f0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954fd06e4ee4d1b46ca2f0506e16701208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e7598cfd723bb22c54e73e81e9f84209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650128974a04a9e7ccf15b71199d70b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2cf793091405974f66b085408e665211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b25d63ffe14dda21ea6e647de0a06212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c2337fc1297783113799daa5a0f78213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1da3cb335650adff7bd848fac1ca0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994cecd2b44dec32f1f9a30a6a0e180215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6599d173dc9e46ccf6196f33c6f1d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1275fa728996211ba1b86c2c09054217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04551af14f595a920c34f6b700f617218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7e36c753e2bb62bd61dfca21b9ed4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcae224ca972d9edb62a718ddebbd5e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0820c4452ef2f3661a6a74faf0eba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b4ce383bc1770b77a7b8aa8461126222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba9cfc5446220eea5bf30b42b58bb8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260e2a2eee7a03a5c7fa00fdf494992224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cd85493b0a27b6ed7fd247c0aac63225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f271393418981f5b0fc709e71b6060f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335343320f9def46ccfae994f9838b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad590db19c62f9b40a9de1fd5132b1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d29950bbfc5fcc3c0be622b263bc68229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13992ef868a10d850cbd22ccc485210230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0f6a0e5834133de372455b7242a94231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5dc0eef4da4827c0da4e9620e9975232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cf7ae73adb7acb0b48f611c4d4226233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a16bfa28c11edba1b71afd4751872a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e055cccd8053d5b3f5a8a5fae029d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23ba01efb43643449707f4f36fcca1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb117d3268ca125cc1b05b3a1d7f94b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b6f0ad9abce6c58634c580dfe9987238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ad140b38c632080faf5fda7df19a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee525792c4bb3772fcf866d3f61553240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb332de3ceb0e7d9d554fb064d1703241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd83247a193a05cc9d819fd1f6d3bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748855561024cc963de69047c159606243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cad81cd2b6c942a1b6f2e45121de3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c16822d5e4c51354798896c695247245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90aac2b2d21e2220bc8b027f99e071246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0804b9e4e7d8878a6cfb562249689b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ff338781db5f148b0e0539415ec6f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b62ee00df2ab2034d2a2575841161249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0bd54b3dd007d5b3ee157d5674f17250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904cf1918fefd99d44e49dde598b168251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe396ad1c6bfd74484c55702a5f61c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c392478c0d8044847796408404afeb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5544311a186dc9c050e3af0199e6925254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3affca145e3fb78f183050c3b0b9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea0e4f4c3fcf055c88532dfc82144b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145605c23f5f3d7924f39690d17dc92257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f39357f5675e71e924328f09d98f0b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d761d8e6aaeec020c7ddf578f8937259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab138bd763ed6698083071f08f6907260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5dc430fac8812bd9ef78e0c183497261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973adc6e2c4325bc17f9506c0b06d22262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb5c4b5c68b90f86585e5ed40bcbf0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadb806423ad583f36831c8b0713b85264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdda2dbfc73d60fdcacac3fcca9745265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b08084f5c874b6fc63dc39c0bcbea4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ad37908cff55a9aa71aef1b1a9fa8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075053b3b224159ecdab12d394932ea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3de24cfbd90f3c07508cfe8ac868af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54081b1be62c8b332acd773abd51b6c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67805ec9b3bb9a0a8a7cb0be1bb084ab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e6384ada3de376c5c3e971bfbd0f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b31572b56e38782bd69de325a6948273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2c249b06a827a54fa7f7cdf564b08274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea271c13b351b1da5284f505e9a35c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2ad52931329c2d985462511ebc9c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e94083c08064b51e1714354a263f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a5dd70a1f3b74a88ff846cb8f3df2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fd4eecb070d1214a6f68ceb8b807f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4e37f0d25ceed0cb1446d12f04e6d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa39b26efb3a5ec1a1bb62af8d27ccc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4e43d503855f9fb9dffa98752f534282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d529b62c570758b63f89dc77d84c90283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa617dadc34e3648891a803f7b50d87e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa251826f60a684d6607a44745f0f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1840342fc29cf5d5a9b900e8c1bed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ea8fecf8d5a10bf56cee56af9357c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323ee1acca767a4618f5ed2beeff144288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30efd687185e584a5ff9ad8ce2f280289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189c6bcc40aa50f0cb39eb0621b1268290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029fa1ca23a518a9afee52d6fb7b282291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab82ebefd707f20629ff35de599b80e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b580b466de72f4e5de257455f9881293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e1925cc3d9891fa71987545d80271294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50d94c369a4da8503ebccb2d178fde295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e266e90a2afcc063c4c9e2c320d8383296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5a08e01716a7ad058fd04501ade45297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19acd0e02927b584bb03a7a3f223a0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e30811fd22a847e1a79a8112c27a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8b9732652f426c0b8a0dcbdee147c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0670984828144c50be652cdd2f545c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db4b197e9d7cefd6168ce1be925468302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbb293432e888688616c8ce924771d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cd788f4669b16779c57d8a2582da3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fde4c704b5d20d5b31649b6b2f5951305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173713594df0b03ab654e9d9fc6c208306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19deda36cf027bf64d39286fa0f8f2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd2f0b90f6725863b56077ead36f7a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5f849cd6b0fedb3e4ca92ddfcff7c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa3d5417bc1365263e96dd8d986fda310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ddaa73e85305804c3b1f653ceac8c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4677e247187203850f0aee4c13cbbb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73d8bd2161c8053f6c894494ecda53313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01ba11012a349217e277caacd252e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb272d8e49593436f31698779b9fdd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabdfff89687990005b49957bdca0c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccce342186337b545507cd427f3228317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346330a51b5cf40c6c86c42da4ea420318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acdaed933c4b369d33db4660087911319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fbf07ba0c60f241b64fa3e0aa9fba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176746f06e894a30fcb52e6d6faa4dd2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5ac9713bae1d54072c0e5dfc64031322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d66519c034de41a5cc0692e8bc112323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39deb59e6e03ceb70172cdcffd53dafb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5077db475f315197409b2e7d58299325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebdd5c4b2a16324e4e0e7d73738d1b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862885f56ec76c0bd3e670477b3749e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b382f0e800b0ddebf13eef776b92d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae88ba331ca142bb6985ff089f73b1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a630861c3b51646938c2e71957cab1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6795b60cedc066ddecf0ab14bcca07331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9919cdf9f04cf5ad4184cdd3342f159332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530afb384f46a31581060d30e166522333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcc048d688ce9ef5192dc0f1394d27334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8855205f5bf23307773f28895366d30335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e04b8b29042630aa343ab248cdd4f8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169468858779169902b38d20b00778bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42495dd4020cefb8e0311bdf61d3d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950983e1133bdbdf971888393a0b776339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4411f8aa98585d273c44cce263e79340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90323510eaa895e469e88a65d91318c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b46762d5861ffce19fc0783e1d5ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1fc55164c1e9d7aa59f04e0e3ab43343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde266124f933a5369d06a98cb3bec8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3cb446fd6fb035f054895d74d7844345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698eebb0d89ea52e33a1cb6df290029346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691fed2ac9b508f969292973bd8fb7f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166b5baaffbf055e48484001e5ca973348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dd30b1fc5a3a9b69ecce00cbf43b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e90d62203daf81a21a8480b0d527e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601e9a0329667182055534ff26ee376351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1baed9b47ee02433398371bbda02d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca539c168711607cc9e0e3e392028f4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718cb36f43aaf05e730bf1cf5790fc7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad229e6b471987eefca6e3cdf290a5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3308838be7e633a57b389194e780c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c0d2782c3eb23da6320055673c048357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2df9692f3806e5abbf9e99c3139d66358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd0972e10562424d94fdc73e8f36f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3d49344157ee23bcbc334621a8607360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04084fc6eac1daf72d737eae6d5d0107361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b30b671357a11f0fcff7aff235a358362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be052e9097b8c8c973db8d5f6a2118363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298974d0877c991548ca1e5c215f02f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1e6afe3aba34c8a40ba6386a35d2b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80dd58763597a7c6311a769487a25d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701e39d7bcef609793370c6645e98b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d256a0fcb2057f230d185caa66922368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b825b20278997fcd3ca797a6c8950369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958821650cd109cdebffffb5fe8feeb9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411b5c993b2e9b0eafe23b43849ea36371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a79a2880270af5a4f0fdd12a0aa9d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b966a1e4eb45fbbf4aca426c8f207f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c6476df2b9348cb24f054e81c4eb1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17042ff46ffdcd1dafdabe0d5a407755375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73c556b99f35c809ff1d5bf1e20463376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b852ed4eb280b98b022e80d581247377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afaf3263156933dac047e31ce3440f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53159e08c889e9bb657e96849849c9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5655498b676d4561fa6678eedc6902380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ff26b60c68095f47dbc7dcb8b7a90381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9a1381a10cd907260ab5e72555117382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01062688ba1d513f7b445333b54c810383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99caae32453c2e019ab5a5d079ac484a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33472f6e5b01f3dd8b6477a2bf1f07385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e2cc632593ca1be923cb83a8ff5cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab11ceee142e0e12bf1ffdd90ba2bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298729ac8d37750d7b5fb1fd6e4a9f39388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1da1a26ba89266b9e30a6475e8e46389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be14b3349539e6d79d68718d4fb8fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c128cc36fccecf530987eef36ff0e0e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b48b104e367f9a4a45b8a9659ef9b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa468aebd610ed1880a795a29e7e73d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9301d80c73336e20bdbbefe7215a9c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf31189e408f77b9a14284ebe55ddb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c38a7182556348176e87ec3a30910b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901440c33d6648f1f95b08d53438c50397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a088af791e528ec525e34688b7eed31398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cb01e95e398e646fe627c7ed74908399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6274735929c5f4d640c129fa7ba2040400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2607f897818caa16af2282f4688961401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca732794cc3b1091fbeab237736bbf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abeceb5b7b44f8ce18466499ef2fbe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d2d9715b399a672ef7011bbe61e84404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97183173509fcef2994b434884c43d0f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16475d768eb12ad932531a86571baf45406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ba35add2b027f39c4b86157251042407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abb884512500dfddfdbca240c46c28408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133bcf32112768c609d387b45068db5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fe79d7f677a520eb7c0efbf6bfe04410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ee19cf4100da49c0a7e4a28590adc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872d7840af5ef3e1eaee4e32923fe48412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8334781642375dcea5a23e520c7986413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175cc94010c7a003c834e9ef6a26beb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3ee25df17e5740d5c4e203dc6182c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9478d846b7bd841674fc3d5eb1c2c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da231a9c6352c2590c2ac9eabb8b4bb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a3b4076aaf92c5c80740e513d3304418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318633bd23f6dde313d77860fd36102b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cd0f9cb1a79ab34af209524bde149420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902f6e0bc0f2d05bece4180a02358f0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f7021e33955e5159d1f83cda6fa7f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0164102fe750b80400b23176e1d9a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c1cdffa204ae4e9b40512f37b0dd9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888af75927a87f8f9d7032b0e313107425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00282f196f37609931d11efb0302f753426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26c8565af8f2a85147959234566949427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb23da4400db35a1240a126ef6b02b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbcc9aaabe43de957917b3de01efda429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec43bb1fbfcbd2aeef61a5074e7927430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590440738d67346057fb6ed912635063431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34224cde9f786931a5f13bfada177da8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f0935217c6350393a8904731309cc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a65f77e9f3c1a1ef64cd887bc3b32434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614a283f3c1d109dbaebca7cbf57c5b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99ead32ae3ee8bfe5fd3ad8cbc8d4b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296e9eb402050718d2346abf204a5eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d2310fd167e682a05616ff17fcbc3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45a518dc039ffd685630b42ebc4a37439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d219150995a208dbca16e496db635440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2383e0a14fd7c2458a7d7032deed3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db989973a0b4b0077398045804eb3a27442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ab98f30150716f63ae7779ee80c1b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfebe260d598fdb921bb14ad3a9c50444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516f42ef77c4089e8e47eb8b1a2de19445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75af7db90baa1901386472c0249df6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf5a0691b394783c28aaeb8cd10566447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0510e34eb3cb05cf3e79f639954bd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afaa83fd482e20924a4c03880c4ba3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562d50f0d8c6ff3a18ce164a73d5929450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd204f470fcf94269e7fab1c9622c1e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637c1c0ea36dd7f7abfb45572c05b80452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c11df5dda84d81ec44ab90b8a0dfe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6e2c6d1818bc87dd93df89981170e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038359440fb9f2b8e1fda57e2083bbd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a48dfd6da3a7b5608b42a4169b5eef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a8198fbf3753bb04061a176aa9d31457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a60f585d813115feb3580e352845d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08a48884c0065888e5c7e4a73d3ad0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34df8e2a1b652a503d6577b0a7cb11460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad5a2220b7480f83fa84894a1d1245461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d75c6071b5a033cb3f3861c65e88a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a509d7a2c5360452b09460f4528786463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d2b138cd6ceb79dfe1eb366fb1e43464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765dbd0994d6bd010b2c42ed6a796ff5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2c0718a82f0f723d6c3653ee4bc8c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8a539b2d8cd6eb68d2b7c393e4ed9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe69ff6fd1ee409a43d22c4c71c34a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a47f4fe1bac3b56b00668b9677fcee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315ebcdc6eea39f51a8d1e6bd895145470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771526ef75a45120f2adbbc08d22a4d1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615523c90a39e86a4b643c0d71063ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75724abf2f630774543464bf34609839473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5defb98d55ceb062e421d6c6d7b42c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3273e6096d99ad7b9f7944869a7310475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da687ddf2dfa3edcb7c408d88cf27d16476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e000a27b1368c8ee0e5e2a7110c87477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746933f4974fc43cc541a5e73433ac74478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fad92ce31cb3d92b8488c62bd462e0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97d297e59cbffd1b23ab835642303b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1ec3aef22592f7c752c1fe49e7c9b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cdf4791c5d568db3f5ceab99eff6f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239565b64233a7f01dcb5a29e53c1c59483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4372223216cd28a3120385e638095d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001774dee0478de213a655904fca914c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecee66caf7d93668459a1505de2aa5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a711d2b902961950b3ad9211be0d1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119000042892e2bec3674bbf19bf70c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce621da61d0921400085327c21c7f9c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ef3527f2ed2d8b1bec87df81f2e99490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5c6370b7a96b4ae6394de7aa42c98491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993bcfc510286a7535263db781e3fb9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a28d3a33aeabc3573ed362724d0eb3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53632c81e532636e00442e49dc5edfc9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8347dfdec49a6ee67e8ae476d3dbdde495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc59a6e222af464399f9f92b548485496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d0c33abbd7a1bd03ea45046969587497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ecf439c05ac60374d38c6b79edb8b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4f846c695771bd53c150897e2da34499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438835b15db4ab6369b6ec6317844e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b1b65dee0ad7b4ca887376088dda7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506a970f5aa472a84b0add9166a79e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe927bb59217b13cce0efeada4ddf6db503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11553e39b25e6487695a2b7ecc4ca62504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473261961096177580894bb398b0602c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397dd485ead8d714e73a38f4e6918d7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdccfe48b6b7f7353cc85e00b63493507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023ed9c424d1cec667d8c10bc58d8de508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84470c1ed25d4f81a5cb32e0ccd965509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58af02d19ca145142ad90874e29f3a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cb043f7ab82e4b0b68f130183a021511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42e75cba552ec67b55d997ba8c2bf9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a4b42861e61b5029386debc9f175d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9027edc63d662ed7976ad61c408a41514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06868d6dcbbac8aa2506bf86b545a5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ca8a830d12c059a395ab1f5e7ce36516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca28212900fa1919b1d363648af62a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87719e4f6fb16cb2ff5cbeb39c1ad3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b12d50ed05e01f8ea7341fbb41e0f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7bbe227afa5f2da53eabac2e03af0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5835e1d3cf0026a83142844dd6075521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eea42416a77c2ab78e6673cf0161fb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ee0bdbb3b429f566642e245708c5f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2248930ffcfb415a4603b90faa9c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d049bc074fff48d10f2fba0d8fbcc6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170167fd10ce22f183f88e0c3ab3fa4a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f536d86f800899a90ba4bac5e0e29527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1a9b37fe2a384c5045c92a3c70016528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cd179536d08404c8918a64357f1e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29571bc185a840696d2c8a367d07d2a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e8893537227155df81d8dc13b7e80531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454c8bd608390356208ca03bea906fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc54f72a8bdec1745998a02bfc7258a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf65f4fca8ec32dcd814a3c70cd8b55534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809554bcd00a74a6f0198349934a826535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae2772420e6a9f297a42d065e1e272536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff9458c205f9a92b1309d24e7a39ce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fc4505002186bf2b5858fe0f5bb43538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90465731272231e80e627bc36b5f5daf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6da1cee25c71ffee3af910dc52c50540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fd37f234f0d4eb2b1eb5e8535cdac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00842ff14b882e6c20a090ca34ed8ce4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f95a5274665eb60082bca332815a5c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e65541de2ca355dde03ac89e0cce9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae699bdd4ddb45f63298f4072667fdc5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de949fe1352ff2b369789963f03ae0ac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23bfee556a2bb9e37c1657c6f4b247547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddc4e4704b5999576d6888c9b2cf09548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d540ccc00063c305146db681aabd31549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac4c0972a25ab5cc9972c95fc33f03550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d286eba9f6533dcc5d37d57618944551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440168a1bad49f2ed284d3e4a1680aaa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725a4a1cc6a2e2adfbacdd6621f02d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907aed3cc9b722cc7a4d153a0a857d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cfaa21fe6fbddf0c14c66d95f9148555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb1557919f4a51143397b0a217a27e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc825d4ed99634c385c72a31dd552df1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b849e2d56ff5c4372fa05976fac20cd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2eb1729a7c6a5673438df6aaea253559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d434daf54256154e231c3d328912f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbe519a0ab5d35162d7214a801a188561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64855b24eaf592a7357999f7889ae362562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd0c5b5cd3c2c689c6d09acdbefd7a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17462fcd79ab0d3e38ade703074b345e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55444808a8a05f7797ff739c07f35b50565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45404b4149524eff2b5aa1cdf0983aa4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fd030b3ee539279cffaa874f40af6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b4c5dd86d9b905592621060c0f6ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665dd0dba21231d32760e665f14338df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789598fdb79df4683c12285317d0f5a3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb138281988e6c5c7554745dad661e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c751ff3a8b18c599664ade9c9e42b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dc4511421d9d3b4249597c4fe3162573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bef9468e3f81a4995212fd5feda28e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4af1e80828e67aab5dc5f498cddb3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b522a1aac5ce47a09138b1ffa1ca3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609c07fe55fcd2935c08e07d6f36402577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f203f19b2662f57ea156164e33f0cc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95e8422e7c3dc654535f8f5b6f3a00579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e57cf73040c9ca12a539168f4bd6d3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65067e73e9a85e2b1cafd6c7ea2b73e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef0e9e459418db6294364e13659ca5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617836bd3d27ab4e7e587712eb8b88e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c0aaf0d064e368cdbf09074f6703e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5798ebc86c1768d3d01f0c08f2bc7b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e7ea28f6b7a19c9d2c4e510d7a56f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c113e183a1873e78e8bf57dccfee41e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090195e38e88f6fb230150a6f7532920588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d201ea5f9d7578f5ed15bdf280fd81589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72d0b6d9bd5afe357f67d2a5844a09590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8170d0b4490e8ea6e1587bdb68a5e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbd1308a065d8f46ffaa788088bccb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b466345b488f225d2420c70ef3abfdc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5a00c120d4c3c58ad87e650becf74594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665d49eb403f314f6e4b1f5b3466a67595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d9f894393bc979b9fdca3a79a8615596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf59c3b84ba191840022b5709631bf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ff3c45332f047562cb4c2945def80598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2dd6d43d159b5451db50fb6e8e6c4b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5021111ba25c9b2dca5c2b8521223600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13eb68d4115adf7600d98b02774c28601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad063118ca218adf74b70dc8e2efffed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584fd71a93132162dd2af535df0402f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7f4d4b2e3da6e1990709b71138780604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36eab65952143e398b80dd83d41dd4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504241c88bdb70e404d7d634c09d79f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c34af8993a90d746c0da8ab57827a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c03616992617bd0a9070e5a5dbabae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa66efb8a4fd18558cadfc3877406c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee70d19236b6b2539835d00ce4d6ede610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094650d661168a2b50014220b7ce880611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa643715ec064ec77cf2df5ec2992c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55080320f60696fb4b1e254121069e45613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d7c2724ae7d3f747bbb8a76be1355614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c95d1f3b8db0491fb53940a157176a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf372b6f06223d2565ec24064efd4bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb446d432afb513c8532a9d4fa62048617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9987a4a313b9037b9928c0bd99a79e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f1d5c455e69edd6a40358bf868f64619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6b9254e386b6586155258ac676e10620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963047b1696c41ab6fe32ed23c8bb900621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303da91093cc43a4c47542944c6d5250622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833e0abb6664d03e5692c4107278973623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec9bfcccdccb7ac71a4febfb7ddda0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda0e754797ab227f1c692779413d80625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfaf04b05d4c79ca4dcd369bdf37dfe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d5ed28feb1bb80f2d414224314ee6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc42d1d1ec829004d7a8f72eb1af347628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93eeb98373a8af4769473e0a04e375b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e18bba2834967660ab737009212c11630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928b424d28f231214431087ae2a0fa7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e8caa3df36f0b56d641ee1f3bb8ae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daaccf1a910e758b45961c00514f918633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03a0765e171b577398dcae36bca17d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa835bc469826359531ff11ce1eced0f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb89ba5d6df2ce4c39c13c7aa40345636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b70553bdf80c440aeaa58291bea9c4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee10ad574e1d035df217617fb16c7e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22411dbebae577f52020c6b32e3a7127639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95302e62af654ad41245c2454e9152640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84313ed315ffbc2b57b6524b76e8f40641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcd4e184ddd061118243b5d28ef1db642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3a4d88647c45578fb6b5b87eb6b44643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97d09242c34cd3a71b4d5c3a534526644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebac7a7f591af3434009404833c8df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5de51931a83d0808b9269eafc67c68646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043534cdd41d3828229c459793e03b21647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6970003dbbc0be8b8c8f808275850648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ec0e72f31487b3fa23fc6fcbaffab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c025fb53b512cb66400d953fe5788650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158fad725551175d98388b5bc516d42651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed090b15c0c950fc59ef9d7322e2349652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d98c626dc4269654f4a98cfc8c9ac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d2edfc2e2f9baeb96c2e636237525654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53226b002a3086e5518b9946dc9aad73655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04614b9f520867318d9e6cb4a94f378656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4898dc59fd652542d96030527133a3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d208d726f61b8dc1be5c5e68f0f2f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78935c453a36f32043ff49c1900945f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcbf9e6a3d76917bc92fc20f96fb61660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5349141599653a89f998e2ccac2520661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10206fbd3abba92beec92d01dbb11ea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bf734a57a29511bb344b6449366d3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97ee5ff9b4051c742a19ad4ff0eeb2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff0c962503074cf38f0dbdf18ed482665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e60311a12edb8868875be8e2a4272e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3110a17a9230d7538fdcaac08f17a6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09a9f497282a07e44222308b035963668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cee5b7bab8cb103eedf60bf2a73078669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad684cf34a5526c7c97a61d44c63a7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ae721ccb4f811cd607ff8aedb37de671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e11cefa4f175961959ee889328a507672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f629e03c98c471d5cc3e695a1786f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c109c82e0c6af6a8abe8db51832cce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c45affa6ed18908d0ffd63f4eec05675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0b20eb3b8b1958f2b16527095bc3e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dade0f8e8c2295f4c15f4e67d9f093677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49e1e9f9e2b7f8dc203a09e2ebf782678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1557dedf9f7dde200ce6c3a8429a97679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fde7c5847318946ef30580b246ad6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a0969917aaec4ef37c612cc656879681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f095555e49eb026248569996ebfad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc3e9a653d0b4b9fc1b1e3d612f330683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f4fdb0028e8690cc372fe49f0e19f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0e47c9460acc5df401f93ed2b8561685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60785b381c63f16889cd4e8f9332ff6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae706250bbc2b26fce3bac0fc75d90687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121815fa5588dcada07b293d3fed218688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30861e9a4e2057c07e339ae82896c636689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183c1ee39ce321e7a421a121b780ecf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1cd827271b0e8fe367c818c446e49691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6d1b7b62f699b0498538a991e08fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc88874badd3bae91c7b35a1e29cdfe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655344bb6bf2fde90090d6fabf30683694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b67763dede205cc93847533c1d6d4e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1ff0fede3a88f238381fcde5f43bf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bfb328953ca3d06ef844193908935697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06442ed670ca301fd1bbbec21a59702698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb175a53c3f60ba7110a744a800c1a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa82b35da91c030d1cba5fe6f54ded700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908b3b4e4e539d8a31140eb91e80e82701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd60b53920184fb7ffbe6e3c92b8130702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16fbee1bc8fea69cc01235b169aa46703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6813fd870ca2ac0d39a26a0ec2d40b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c095dbbb5f466aa1afcb29cf54987cf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea9b08c21b2dbca9b5bac188456fa6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77292326b443ffe9a9a458df81a12a26707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02535b584110518083bbbe1245eaf37708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5f4a7a4f1bf30d0a28b6c8a728735709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b04739b1a68a1eaa9f46d561cad6d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acd7c8189ed20434172b3c41ed28b0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2505464599a2d27185d923ad823809a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5cbd971cdef366cde2d06b85b3bd1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d20fdf6288f5ca7c08797de58da46714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee6a0ea6b60cd2645a1699acc706cc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd6e3222c011b26e07b0dca7084c85716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05603073e0096bf794b078f1fca50c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd56e924ff77481b699b1fccdf0d428718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b916d1dcdcf9d8efe64d6a93c4d7e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c457ddbed0587f99d18dfdecd3c71720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec4a0944dc30d5581f28fe2db722c4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458ea86467fee0d883a510eb0588f0e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef202b8ae743e85b617f0563d4a87e86723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922fc2d3ea9999b2339de9991563918724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88471a34250bf03ec537de562ccd7ad9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbde5f8e4734aa7fb9e7707c1372ad9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1e70905909ccaeb77e90f907fa47f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c28ff2c9fda73748d22677144116a3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174e439b5382a27dc988c9e26ae1008729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81992413485243060555d827d0cd6326730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ba3aa4e2c61a589d45aa674f5e00d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12a9d8616d78697214853b1b8ac8f0732.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>