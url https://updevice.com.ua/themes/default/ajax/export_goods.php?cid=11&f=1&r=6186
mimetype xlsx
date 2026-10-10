--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19f95ad8027443422a23096bb7fc2e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b4b4dee8dca5c29f226d65f30e1d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016fcf786708b47e71f2b98ab4264a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80069f0c0ad69c2d5d10dddba7f88d174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ca53c0aeda2fcdcee73796bb647be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116abb5f6d822d1946a837e450bd2c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd6d3c74923c7e80ca421fd0856e117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b385c62d617c3785830fdaee97429d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605b6337aa41c2051afb976ce79cb339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b87a0733a318ce7cd146ca0275252010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac77874f8fefa226f5dcc9d036ec0c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc6ef18e41c85feff735154a510a9e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348da3ba0e577a3e4f11d3ae04fb23bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385e2c040f3201ffaa0ea0ed3e96e0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41295c7e107d494d7ba51658d6e562c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042540c9023d37e0427accc05d0788516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364df3c909b9ced35dcacc91181b02417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557d9e430c548db22d2f1ff9d65507318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d96756233d4810e7fd952631ca09a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c3c8fc9da47ee6e8aaf55e7aad3d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9c73b3cda400e8f8a52fe60c002c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b77df4a6b9ab2ab554ccd52cfead3522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4298290582480ca8b8281083a46ff2a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64292323106f2f27528330d157db7fac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1dc9329be328814eb3d0c4f7eecb925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66ed7071ae8499106ed2d0772b639126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffc68595ac6208a4361dba54c9603c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66669dd791ee9b7470973cea06730b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676f8a8bd05bbff42df258e6fa5c04a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fba09b44b6acccfc7b72e0c33d9e6a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671f3e316391f56ea3a588cbe074fac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c89a03b4f972ff1a235ae896b369332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4e62a07ac124734ca33d1d8f55fe933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010277d2448820ad462524e16360ad434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb14eb127b0198894ddd5a7d5f9a4ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14f5e1920f5c186522f27d71bb12d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d720686fe17077d17763160998482837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cab066ca08162c7234ae03c7f30f8d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24040cb1bd1f2ef149e5ce471890c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc5c3410eaa50307a9e00c86700e4740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e72ae654d376b305ce463309ce380641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1d00090e733cc7fe2553ea69213ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786dc5a9335b78064ddde700b33821b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89f5ac283d80969a18a06b3a96938b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92519d8348f47bdb8c2efd1b752d40d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c56a7f720acd6e15fccdb7283f864d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67842fa26b7a4356e646776d96d2262c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276f816e40eaed1df7fd940580216b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed101f306a2f4822a08851d846dcd549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fb8ae797baf14d15711a91203876e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce62103b16c4fb2953185aee248dac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88bf104fed59a2b9986f5e14c4b84152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a249c2cf6f9de6fa2636e471a95cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8854734f53eaee22a442fb5e1776a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4a1cbb372ea16331dc774a14fb26255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19255fa435f7dc852ac850c7f736f17256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3fd5af4fd37a68574ce3c87b7a3e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e222c8baf9b53b84a2ec20b6a50f5d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed31ef748add8b09ad2ead0173a7f6959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23089b9d75fd32024ceb2629427374d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c79af9d512b0561172851cd6bd83461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c1d004a1881d4d574e75f8a90682062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f9e7885c8a61c56d5797c0dd9ca0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c853cd564a28aedaa9f358c9aeaea7364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4269c328db98ba08dd385a32e97041765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ea68516084676229743b30f17963d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972e0fdc93d60c8a597b3f3437fefe367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e952216935d8f052287a6a75234a7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807a938c5654419f16672fe46f87c9269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bd2ffedda36ad6b534a7166613cae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66765f73beee178cd17471fb6345483371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccd0a414df6b3a5d1d803af9006b6572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a097c4f2fe4f744b9db99b3ccd85273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23909e25927bd33260d70cae1a2e0a5574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95756396f83f84c18bb38ea9f2f7474175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f345c67ff084b43072d6eaaac97e8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283d68291ba5a0e56bd9a469762681077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00f8617c1435fce2523ad2a8ad6bb778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9170ede23abf2859f0e156547dc4cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215de949c93878c2182cfe12f66fe0c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f4fcdeaa4e7abfb56bd031178580e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acc7c6cf6ffba8d41bbb2c4feb0a6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbc80d4d42f56ccc0e3f5c0c4c9b4d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ca95f05abe8c276b5e7cefa7c660e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5d18f801852bbf2a207734ec3225785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373f28c7c181910510eff92347345ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e801d2eb04f4f535643f95c95369587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae0fd2515497f685bd08737ea11e3b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1f1eb1f76c9252d07f1c0eb7be42689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f296b569e768982b97e06810ea64ba090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f66bf2e849da255622a3a18829ea291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f5593388652bdd92ae112a1b9623792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ab28cb182edf0f30cd92102ac83d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf3d7db6fb6eaa7e21eb34a6469aa494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cad3ab5c9432a3a9d5229568b102d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5cd002fd31d7b365158baeacd6da196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bfd41523a84a0c4a7ab8fbdcd565397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f094d079393050fa773f6505d438b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1911f266d215cf655066438dd8092a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdf9b04a5ed3f81434c3d6f1a9db9c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25350cd0e63c0c191272882223defaee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a8d4a77843ef1ed6d70c16932084c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffb8624ac415662a3d202fbffa71bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d07fa4d391402ce7fe7298e9cbc340104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443fd4283afe2d0b1cdf2518792f10c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82550d958ac0d41d98bfb390e4b046b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec61d94e6d513a8452aee3af1912b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112b571c37b3b39a4e0b3df90cdf77f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3b311d692bfcf6859335dfb384632109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2615f70dc1280e01407b6322b3da4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee92bd01a23bea7e5abf6d065d7fa3c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e86c8f8d8e3c72ba9200f1e439aed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01343f3784ce5987cbac5ff9a3b157113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605fbd0b7805b5beeaa03345b064676114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792eddcee1f83859bd7795b510d5d31115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db245538c47248118c055aacb01cafa3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0002c0a700f3f16c224842d48555302117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8eeb40d6a3b8ce1034f8d32e694555118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bb5f26ac37f5b6d799e0fb72ff4b3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed492d762fe104bcdbd8771fbead87c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bb925f078a2267c337644ec91b2d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238a17d0f79b6e2ce90973bb32e5488122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e052d925d713d203bb2cc10d3f6e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a927ce7be0f9c02775faaf2caee1b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aefa4c76ded34cc7bfcf81af60bf16125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90e9882f5494f28cac0d2933efcaab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ef14ad6346ca3afffa37d74787b6b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122aeea8fc1258f9bb6dfea980e45b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120abf93930b4ea5eb3c3e21bf7c767d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ae33a95978b11f60ea6f99228d9ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff6e1eebe0e2b67db7af28d030097b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711cad45cdd7c196363ded4d507a6f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810965e127e597839518a6c90796734c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ff6497eb042441c11ff1b2f7eed0c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b58b4d7d565c75d5732fd853be166135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1f4e9c3b07f14c1221d79bfcf469f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6391f1b5740dcf276ad3f32e368cbe0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8914707e3cad8112a2090e880b5659138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a086fbf5fefbaddd3689a437da6e00139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92e8aeccb4c6f6923cb7ff53961816140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989832fa9f4b0f9f675ac72e876d493c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d8218d6dde97b27ea997022f77b99142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9fdf3bd535ff6110d14c7ad525a54143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539354b8a72197d3cb9abdd8c358da5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac431cc6147df1896a8485b3f95eed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012f78426c1e28f1d1e5186b35c7e65146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1273c66896f855c77eaadb1fc36eee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc2ec3f39bd546deaa602fb627106d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a8ec1894075eacfc3ae274e4e9082149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5b8271927c7406d24a0fa2f419def150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb028ec53b884418df086e84752a778151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd472569e42509021a901ecb2c9f99152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793d7188f85bc998ae2a2e87fa111e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7df9ff5b3438f2a862b597b062e2ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2501bafabaeb563bec2422b4398fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71febb53d69b2dbf144a4dec7cd1692156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fea189e0b48e3925b8b0b912c7b85157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf33dc23a85a1a68b5dbce53685b55158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e958be2c47e899603365bcd0db55ce1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6f30fecca8d46521ac521151f4038160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cce7ae0907eff74b6830683a30cca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58cb6c86c02751313b2083abc9c86a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cde2b3521a143155fabe6c9ca58306163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca575f7daea8aa0c8c14b038d7b71d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868545f43a491bc22adb1a32e05c5cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d4e6c2de67c9d6d500effe35fb4ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dcd8321e39afbcdb16470087354f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c545659970635e7b41bf3237e344c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360853d572c43eb86de385370d0f250e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502dfc4eebe523f43724205fcf49a49a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c08456da662a7f700d805d507177b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c9f204fd85826ff9457050e68c788172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c6b5dc325e931d9f136fdf1e42f48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccd3f3611817389355a2e949396c2c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8d8756dab1cb17cfd1e9c6310cad9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb5a34b3bfe15345629b873572ee3d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55225511fb9a3e726225e6d7f8c49816177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850021b3d6d1b678e3bf3dc88408b990178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa1337f1dfe84e4572a28c1eb94e1d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46c0ff2a3ee7121374b9654eaff450180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a98aeae6c873c629c2bd5a59ab9cf8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bde8daa6a91456b4f00157befcaa0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70ccafc44b1bdd1ed1c65528701e9f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6caf8d20e36d9ce93fced7dee5a5324184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ca6a6e514c45d8b4acab1cf42a18f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3627585e9c11ed2b43d1af043fd83e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e58f30f498633669ccad07324790c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a22985afc718ec7be4229656c09b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22053d33e81f098e9b5fbf82a08985189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00591450b7e52b61d920d2fc488fee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063258a8b365adb3422088cde00e710191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aeb1ec32a8d37606cc18551eb4fd6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a2990891f7974b9c7a02dbe6edc9e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679825aa7189e14b5c1069ebcb4b0138194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fda51d52d3cf228167290ba3451f89195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e48ce718726dd2329a6bd1e9d2118196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07030e100d56f66e87deec10ec9adef6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaff3ccb6df31557ccfd2949cc74a38198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33ed3205f21fc0d6b4eb4deced0cee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1d82e8940e3f0116e122a22fc3ff5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4c71a5b68ed4592d5195a1e2fdf46201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea6900aaa9de67dd90e25ce821aaf4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e89a421e35b66ff4c9beb791d8295c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405072916cb6bc41f9d4a8c27f12d6ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7640c62d677118d6f723f15ca42374205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3670475f5c4141f16b40e47aa780efb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353000b0412f410792c7c2d2e9542ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6806c6b02157abe676d78151cb09dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1a7356302b3bd1f8982e03cb6f391209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5185432cffffb2d56bb3a523227771210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc64cbd31cc3ff4ea3805f4adc43b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9eda0f8940e77623b4ffff4892d0a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbae4179c30f6bb90cc3964d1c8370213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9663543d8df9a3bf928493a2fdae9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79393ea54573a3939b7d7050374df1df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399260d3d6710f4aff95fa970793573216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0bb61d2f8270e62b55cc05e92cad4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1a50cc1ffcf6f75e69475144769be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635434cbb80de8bb907813f4c22603ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d615cfcc4fed184bd02f35eeb50838220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cd2da3f0a2910df0ae0cc1c03b6c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cf84d654ff9b01aa3ef1ab6424bb5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc2f3c488c713a19610d64c8d6a0ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574e1b4e98283d5bd2c4ae1fac78065224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59796b3ecd651dc4959c5a58f750b905225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40326b1c4f855a3ef0cf347cb134c22b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f470a3a068aa1708b5edab0b3a921227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc0ee3b57b6eafd7bc0fccc7d6f3dc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd28d8ae610fe679d84a06ea7dd39c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15678df5edaebf0cfa3061e3d7b76fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665183169dc4416b8a1847fe2fab67b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e5a8a3ff4e816cccb78d0ddae4f18232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bedc880820bb68dc7fbb39f204e117233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42adfd3c865456a3941c9d6855a84c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786637fb4645f7c538114e0d78a858fe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea94074d64577c3da078dd745eef27236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40ad997042843b911ba22ceb0a18f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77278899407e409647f47b5072461ed5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdca75363444a6a16b6bcac0dd726a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37629e81217dfd49b60cf67325c10d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d11490e1682de249672bf3e864b89a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610a92dbc866c4ab4b975a9c6740972242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1528d1ac8b64082efb4de060a8f758243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2ef687d12be2a8a7a6563d332247d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c114c075995f264c4db5df4f7412d21245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e957fa5a75aa6d15b09a244b60909246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8edf6dd0fd78bad6dd43bba570c92247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595372e653cb603abbef6207938c9faf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa34ac00f5de3fd58c482429d37ba36249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e951631b1a7aa212c5a28074f536d7a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4ac5305a29beefb7524eff574d2c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31067ce684459bdfc5549c0dfa892664252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae81fee536695cb8586d29a61233b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fce0fe5f0c3cf79c42f57aa5e79a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292dd1a2d610efad6bb719a698463a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a411c551756b4ea145a7fd160c45c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac79f2852cc30c436023b90bb1b446257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda6f757be80c7cdb8198ba71beeaff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c4a2f1715368570b33ab3e4ee52af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63168136fb0734a153bf1be502ed1a4a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003f4257b0faa0f55e9ff6c07d4c821261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f536980a3bc5b8034478e8001bf7d09262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789877e20f086a81fe31144e6b9a711263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd23c1d7087d679114e6134fe7b05b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac87dee863c8d288fcd1d85b1faf73265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724b5b112bf978555a136747e99ec2c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d436a2bcb43df0b4c2788652a30008267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9b9e1b31daa5595f44c4c36036c48268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dde20269d74c731a1786864db9c003269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734823642de44218a596e57e975d8dc1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b957bda6c0a8e524e4b5ed4916162271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f228f04850957c51129572ad59de86272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc094764417e1e977cff7d8e92395ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f985ec7e88cb3328ebaf26c84734b83274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb26bb6a0a10bca4a32f4f16e7b707275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8c0de02f1efed2be2fb5c5219ddf0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73650511b9f59dd6f1546b7fd095e670277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdb2a80f599595570322c5a722246a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0c7ab239117b4dbacb6dd21e4d604279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0d9b6952c1c77e2eaee5dfb9e0006280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce98cc187db374987e24116bf5ace0d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f58dcf52817096b8c1f02c3a31d80282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051ed147a927ad9a21b9bef7015ac59283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcabe16ac1a868a5dd7a5a6adf733a1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fba205542087995fd7b0cd5c459b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c610f00d59d530b01d7b5d015dd7d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07165afe673aa4a0ef20c597790f0a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45f34e9049a75ce558abba0d5dc0ce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651c53f6085ee66e2dd7ccaba1570f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa82bf6ba3daf195dc3709bad6015f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e58bb2cf10b1e8b4a98e4b48d375b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90ffed27cc2d5d6fb081cff3a946bf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b4f013e7972227efab72a3d29ceff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701c21f7e98e94a3f03990c90d814ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605801450dc5422c53b558d65f7e3ec9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856a8f9f8e5fbf912cb3cb8ad559093296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b079fb55a4c81efeb1497be3b5e88297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f3f2c81ed5f20a534751622f228eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507703d69d6e9282588a82c77fce04e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee0e379066a0ff7fbf958b89289bba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b11bb27c99a4df27656f8098dec70301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7598771cab2fc1b0b3793e9037d5633302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4a44cc18e19fb6b6ce52835285c59303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb33d6ba0b3d6cacddedf11d99cdb95304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ab8df79af72fe606181221baefc34305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f86a50d9611e72c87447c4a8d438d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebb44df20576dc96f14800fde37c08307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd9b20474360854c8f6906dceca13f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd6ab6200831876b97bd91e9512324309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56663e0f6fa75693e892fcb06b2806ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108866a89713928f08d5af584d4578ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa6fc5df8be0eeebc9285d92a062ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fd8b5762b4a38b590a4a4994c4e37313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2d3b2726aa2585d7858a643b8ff39314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58929c44c161c66c8d6db81415de7c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb744d080b53d0e70b86df76ab3ac52f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e56c28249ca9dcb2ca324d316931a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607bbc8d9649e6de17d50bb206c0fb6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd24696af19a24be11ccd426c32285319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb75136dbbb506648e3cb63319087f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefd52fe0907166003c3022a781b571321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90888a4986ffdd19d7e8c23b5b04601322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02330892c7f7eb75d0c0d9a3e6fad667323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cf7ae23658fa15aa29e092d2f419a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687f62b8ac60bf3cea9b3ea9035208c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc985f161bbe6f5e48f9a0323dae034c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4ca46327a8ee5de2b3f6d18c30e91327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b59400b655f8e43a26dc901c28487328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a4f19e72c83127ebfb0d2a159f7e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01b6b8ae6b4379a2c097beb808509b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa985999fb02b592ba5552290a6aaa8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b5484119550e2268fe904ff51b08f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416e5f52d162129bc8161bd126339bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e4325f964ff13aa6508764d53e97b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01d42bc394973afc08611ad12e7c0f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239793633b33e3c3c61a84ef2f4192a1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a8798ca8af1a21ae97ff7b2c80347337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00833016af3b4cef8a0e04a3dfaf2070338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc17270e4e276ed243f831c0e95d7a4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62903918073e55457826aeba9f0fc3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473d875ccd227c527591cf8f8e79410341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b9a698b620e8e85498e149ffd270e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb87b06f8181639211c9b9095dc4a7f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cf71ec37e41f75c09f0f8c667ffec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d08aac37d0777068594683744bb0f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853ac2511d85694304f3ec33dec01b1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62b7cc41ab52c6f49a4f92a99022f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b7723215f6f063a615b72f22606e2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a18d7e7ba25246be193dfc175709d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69862826fe9ffe249aedfc707d9f4d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f62e64f31692af615b7e716d381fac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380250559ee5928525f7f5f6dcd8b1f6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f89e5afc81abd5e087398fe9efcb3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca14eb3a96c7e56fce8d1c1c8eb62a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985eb5dbe085ec7e0cb3c010f540787c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101072d4d0db093d53a970982ad40743356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5eb6371f5575a1205538e83fe5e66357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eec1376cb7f4374c6c51fe0575a10f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efdfdf4d234d856d322ce060a8b55c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415253211567bc8bb105d459754ab1c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10584b0e99c6a1a78c121e2da27b5a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87ec5fcfcf59652d90268b71931efb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc52f50dbbe73bbf22ff1fa59e75a5b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7da2173becb3f331f03aaa0086aeb2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b87d61a04673cb3cfd5be719196a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab9b334ff78b5d5f02336cf5083635366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435cb3f827cdfe3dd8c57c3d64455e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787457032010299f1ea59618fff93a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ff2b1a36b74dc5a10c7d55242a62b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206df34d45ab381a967e014153cca759370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadacd913652daa1833cd221d6b783a9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891dcb944b03b4b7d660856da621461f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a1843fa07126a23912bbe0e1a3c1c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337deebb05e89663d117ca1e6b21e78374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bc8ab4fd362cf8fbaf7c9d59bfba3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74651252ed6ebd790e672564fae4acdc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585a99bfe987337a707725b6ba51f34377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd14b1fda2e69350bb978e2f580595378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfca0969b6eef83c03a10895794ac35379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de17c2cc4d0da9757f5a5ca5660a5cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef8e0e68609ab2189ca37226eede76381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac1548a64e502c401225362b76906e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59840c6f69aa5ba32417291add1eaa7a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3d3832b9d47e9d7e74f869e3ecf94384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1caef3ac46377dac2a25039454567385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9da00f879ff990a8f6a9f36b9172a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e59417d487b60a8317ea287066a37387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0313cdcd9b478b176a2d37267a41a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc9dae36208ee92951b8a719ab0201389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589dbd6030234522160224cda8d31575390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273487d8b1b64fb805acd5d6eae33b85391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49e6e9d3bb424e7aaede937da7a11f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cdb846920ae7786b628c07f250dc4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5640a08119cecd3b76aca423e4edd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636ab670b1c3e825fc1307c3dbb69db395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39594d0240685678404cdd1a2c58cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d55fce93992ef485d4388070a272d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9de218bda50aa683afa4f66bbda09398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67892a79ed82b5479f98925fe1f14cc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb848cb5a0baa8702a91f434434c45400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fccd445a9bad477f727ea35d1a6baf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dd6193d812372a85b09d4b4cfea4a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380768a8e1fb967ffbabbdc4b939847403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0d09630942a00d39515ee9a1037a2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e82f4f52062020ede2764c53684e97405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32b55c1e945889cfc5b3c6868734ff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375aea970b9946250f2e8f8a38a89998407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a8af5eeffcacefa50ffe3e9c7259d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8812f01b6b5552d262afc63c3aa6442409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce28c18aa9f598f57fb6a7786d21deb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d7f91c3d4a4383347c19670bccdf2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd8d87d46789e053cf496b40937fd3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df0dc0373d8551343ff1d609e64f25413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66c73eebdf0cf5b5430a8a5d99be27414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8231eb51dad567159f58c93c06692415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9d04452fc51188452ca186131e558416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c198fd3e1370426bca5a0e9d8061cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12ccbfb419a40b75af62e3949fe98d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c362c881da4e992e03b04cfb664f11d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11670223a19ff00e72e6732307c1564f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d72ae69c29b1a50beaf26ee60c292421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a980e0a0797530a12b45b5c20f643f7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e8c75d87e8172872391120f697768423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc17ba974d4583d5cda40a550fb113424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979a5c275db6b5fe1d06a133603cba7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c882f2d697f65f9a1345f28d2a5bb92426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce7308df4e572368e2229a97fc10ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654136eb6d8ba02ef00fbe3649a39fb4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3702b8ff76748d93ca66194c9dc5856429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d952e9b92aac73cd385116162e938cf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56abf950c8d3bc6682909e5ec1ece3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff1334c4d7d64559d486d6aabcfd3f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f1f8a106e6a83e22d12a5b8fca1df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c07cde5b9d53d478a2c64e3cd9c5d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d05ee84a14b48cc4088d30e5361275435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026c50e497c83305ac4a3cb795dc4f8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f227497210eff373430ee24db9f56437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fb50cb52d8d34198424b0befeaf80438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991694a47800c0433db3c99e35bc527439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4ad24f0f8ba3c37123e99db1e5dff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe362b8e80ca8a968c52a176217796b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988dcc0ea12917facc67e5b62a58529f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd763d58939f462da1055ee6ef341bfb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f509c1cc26df5be5b9af0cf1d98a79444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae44905c323e8bf046fba0cfb3d58d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd59ee1f591f5d19556a4a39397726b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91597c03f2e90a5e25ab46ea8330f77447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f1999c4ff07c08b470e9f8034a8f3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7174b60feb56a1943ab44cdd96483449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfbcb6328517f6923110c20ec3ede0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb910e3e49b8f33b50d655a60f47c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc3d81ca5db91a3eeaab7419b7d098452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7895e0c19003af5636ee325cab42f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedc42b7ce0dc9b3f4fc3b2e82e9645454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25c5346b1eba7bdbcced1891103209455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bfe8df7daf16b145052cb910651d9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b0e9cdb72e68c12f91f6476e147dc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e598ab11e4c2941824f712211d5013458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7b3fa8b1e74e0dbb808f350252768459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d57030311406f7de4259e403c548b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c10486c908505044dbe18d229a3bcf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef896ab2c3d4fb26ef753d66a50b192462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe94a52a1cf1b61a531a75b6fe6cb7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb3b54567d730dc5ffd5d7ac668441464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9dff49674629972e03dc66d801a17465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866689a4116e2f60a4135dd8dffed04466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9084f005adf9685772706e80c525bb5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bb66038b6ba934e3f1df220aa9350468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c10b346af0b17890a09e64511fd5ba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2ba9842bbf8b056e11564082de944470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb64ca9cedc89784260dd6aa89793e9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504392cbacedfba4702a1c9fb04af717472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed22e2e1953f90caa0c7afe1939498473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331dbdb38e26ec87a49e520cc2bd8965474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94720bcbdde7b38179ecd662678d431475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615fe9c090f21c6c471cd517341c984476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a34dafcde8097c2142f1bf30db5cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79842da8e7f718928a00157764e5f409478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119b724d4402b8fd030a009b9fa760b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c145f194a7cf63cf88e62b1af6a5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60e30e9cf566894227d17b9fbc3e6f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bc732d177683e4e3ffba5f25206d3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28337a682035a31f05b746afd3c1ff5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c44ceda6f881b7e436cf6e6bb39a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba434484301fc48d3495e97d205b0e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fd64957de4cb9b4eaa66664501f0f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771492daf6f1413368f088b6d77e5d70487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c20205891ff3e368f4882e6d7e1a1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e52c9112e9688bd4989e2267ed82bc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c8632769e230a72f03263b333668d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7f7be51a8e5cd7497a88402b91f43491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcd97d72d477fa0525186da6ecdb6d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f13a24b75bc82ce06cd4d3db221df9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebd6bbaf31aaae36e483c54430019b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bd9a080898c3e0adb2d66dee65d7c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c001e8f3a65493bdc018e0047d487e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823321bebaa203d618b17cf19624e566497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34375e089c641f3d03f26a65426a8503498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eebd89dc8f18a92b278cbad35f4c3a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27632899c471d5547cd34c758d8718c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7fc572ccb4ab30cc6dae87f018ca1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5ef5d8cfe350287f258df091e7526502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb4525a7aa3f28d3afde743e486a63503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5754fd96d2ab8f8c281affe8d525f8d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535841b7ded33904b9ddc30cb5107660505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3e2729b0bb4471b7db6124c81800a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b11623ac06251b0151a12ed37dde1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d28669d9fc634a86cd3add6c851c7e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4d8fac9036dff176f685513030759509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d06e48ac3dc0644d5f465f7cbdcbcc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59f8bc5fc3cf43d0424d3559caec6d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e445db166e7fa8e54017d0a547b41d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8231ae3bdec6083ba46118e6699c5d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65141b449b383056fe03d368c0baa57514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9110981d61794f93d7ca733b2149842515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c96c303faa88fd189fa2329a82aeb5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dbef7a731d32527902f0ae2bf0e4c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127db6dea0230591c444baff674bc096518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed06da929f560cac1a4a8436ef360a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a0501ad0b24906f0d185a2b0b2d08520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6587f3d98fa30cd9ce3c502967d8d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f34cab190f2e50215b0405acbdfbcc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46166c6d5ea3c6e13b0f0ab407b1772d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2dec28d814f10f51824593d38e583524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6719c486f244df6637a8832829a17b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f74495110ad4af1364e68078a1f4b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e925dc58039ae9a35eab37c628446c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308001f36abe69fd353589c1ed5c973528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cb47fc756593a0951913b0fadfba7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3e0585c5050eeeab1348bcb664075530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c2f95326d88cf58dad23ebbd96500531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74022f2ca1f24036e340a1de46f4d3fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8a1d85e3a3cf85173e2330530bb89533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2237b4fee315378535aa75ed3cb9a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020af80b1ceb00ca77294a04b2d49369535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebc22b44ad27c5923a004348e96f63536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a36661ee947a1e865bf3dd0ec5654537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cb79717f1ab43837a8c0877a1d398538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d01a5a796b74b10166960effbecb88539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea998556d3702529901086b14527348540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c3f03ad7c39bafd3323d67340385b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d529cde1f55c0883be2e726cc1cdd0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd4d6e1128cff909757ad835824084543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664f03ad9901adea9d41420092e507f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55cfcdb113a0e9b5f33111f95a488c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a375e2831f7475c1c4718b41d796dac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcf7c0f80219004d8acff717e22c83547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561ca830a7f234640d74e7dd54470bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638323b54104c21d87835ccb988e2b60549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb1b40b0dbc0e666720e36a7dfb606550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1737d904dbf9f894d4993fcafc182551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68069ba1b28ef167c0c9b4640b1506d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69299f8c1f3b0a88f8eb38fda21125f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033265768a86d0d9fe14e072af15ec82554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24407cef20abf01499300e45e476ae3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51471c4f6e14c244f744311dabc5fc44556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bb19d06e1abd6dea0be7c210cd12d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7aecb7d2cae8280f2185fc819ec4b9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88729a54c7d8c9d79b4a5f146a57c2c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937960869eeee6be69d42f02c29e8b3c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd223fc205f7549738e25ee8d131b97e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225db5e81c1e9cc1807e6d8295751a91562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0848ad9dd4224cba4f884b2cc36f8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479cacc658da34a0384a004295f1239564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4aee837439ae5d90aaaf48ff38d431565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8da0f384457ab5254c3f6ddcdaf66a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4998a867faeae5dd1232317980eb84d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2734c0aac7b9394baf841f105846f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa987ac0a20073540d74c9af33dbfc5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd4d99532f9b4ae1ef4038e2193d02570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a31d1042fecf3a9413a733599bdf68571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09ca2d7242be9dad11814ee6a31ed3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493a957ffc7178b6a321c48b2c5803b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5285dccf6fbff915fd3eab410285f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f32c551702af329a0e863e9b00dac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9031c3f6e5e5e7c16367aa3bbd68c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e2d24b256de291b37629872a4d284577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b047bd87cd594a5a12ec0bdfb2fe5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec93902f7fad9ef3411c4d4ec82752579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab398bec55a23d33836f8acd3f0b2f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac83521e7fdb5099a4fc4f2d9dcde37581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052664e80e1353fe784e5f7453dea268582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d230757c05d69bbcb50abe1be6adbe5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b4d9f4805bb93f878a659cd73422e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016013c4f089074fdb963f99d7396b6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a34efe35d0fa2932141f5bed8f5e8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124e2411a916a1bddfdb07d678c7872587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2909c313985cddf7517552af38b2c23588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9329a09dcae755dbd00d8dcac8df87589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8be25d9e62f35e0ddb04ecb1e18f27590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e26ae507ce78183d18cf053b53df34591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260fc0f6e32ea6bd61190ffb9a635dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f01c87cc76832e227234f50ffce47593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abaf6e0ed6074cdbbedf3eae36001f1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37c81c974e586a31efab642080f45a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066922938b1ee77a6f5c252f0ba29c3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d23c49b697b3ff7e9c78f509f43aad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da3f51629bee0426287d754cc32fa2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30e780a43c92ec1671318458e40c8c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1b6aa4a4a9e853cd905b3545763a8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a64c106c70a3c2b3e6e7de31267980601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac25da925f5ab79b0a67200928fe2c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0b4ff0776c78d894f0ef09eb9309f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb07e1fba412dedd51975d8f4085cda604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670b63e66fc1f6aca5a028f114b64dd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcc3d52a5575b308cbc81098bb4124606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed75ef127353b00651db76acaa8a20f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18574b85b8c2512b96f4f67088c56745608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fdb82366ccf14d1768ff35260fb6d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612d01b683436609f79c24e544bc3e7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5babada9df2809d3e6f6b8af0f6c4fe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6f933fcb08da79ac6ec458303e209612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f0164cd4130b578e0e3e747163142613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7429e00389970a3e8f661f65ee4b20614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2e63db7727732e7891649231222a7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958e77b1ebc7c87c83084990aae1644616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b265332e269b1b6fd743a337c1f5959617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827407aa04a582bab3bfbdfda412429618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f49e28b89fff54bc279860f112347619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf5029bfd3378c53568db959c17b10620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5c0938f1e15a4779441e6396c8d92621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f308b8ce5011ec22367feed3aa455622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb054a81699005357252dadc8ccc4a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5822d1383ece74e4c37c68935369d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645de3bef7e3d0901502d2ea75eb97f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c1e8f6d60f4a8f984c95ef18d191a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faaacd246669cf3887d39fa032e0a12627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f104b72cb2e60aefb9c7603a69f4b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df6fe7e233a7e391d09a94256b00a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4787648c3e6d59802f585f30330989c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e03437cbc2ef2181c40ed6f6eb2a8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1683c60bb450bbfec04456c9df6fe89632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddc2aa97e77ff7c7969f7c0780c34d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75711dea2e90c272ee8f8ea4d9bfa6e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0ed591d00e969f8c7e1d8e5789bc4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ba4f3e6722582f83439ff52e80b1d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3756edfa25b64a3147bde88ffb17fb6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d52fbdb1bf8ec551dd683e81f4ccf7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008efd77c0884516ec52457b6b5998c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3ffdb8ecef66f0ecb0bd843869fc0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839637d10388fba90edd2d30007722a5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60470f01dd46e21196b97e9e213446642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767b3ce4a003f6d67fdb6fef85401b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5aa5af92d0392fafa14b6dfb06738644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e85455fb78310fd4e0362056d9155645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52e5377204d86fcf6b44b648051a0f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d81116731d8a9aa26b49559bc5934647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ad4be8ba9574aeeac0fd5c544f700648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b015585eb0df05d0a912585f13a411649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e92672dbba1c692648c43d28686a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71560c282356738bab8e28166e8db9c3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4976406a318c7612d1028d2e6ff987652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62269668739815aed8ca2b356b706d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103dd097d14c1e5d17bfd8618236fd4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12b273820f33c2a2fd4048ff5de754655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56927bc0f5398f2baffca46edb045d01656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163afb328f8f8178006e79dbf3c4849657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253ca72fc4e2418d51e59495dd65b9b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786be062ad69a72774873a70d78f240659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c9016a2c017f13ccb43327a1f0015660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8597bc5115f17a12366109541dced5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40804390832712281bc7cfb31c88bba9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ce644dd88859210de84e4d7694432663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59700a1b9fa83c0d5f7b6f352d8ec34664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc98726a30dd67b0f6a65eda3bab66e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb35c813a2eb983f64dd548856aef6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2b612dc5a67e563ac1c12dcaac42f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33a9315f7a566e48a959bc4fa34879668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681bb572b1078a220cfc3d775ab47d6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c47faa3776619d85cfef6207f427c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13084ae8bd229296c8ab1edec8eaba671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcf939b4524e8d411b89e9b6677799672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248df2fbbf372a16c4e58400f8b6d4fc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa752f6e598daf633d66feea74072b6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc42e76ae8408e12811585595de310675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b26a792df98d1fbf893494c96457c8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698a5ea71d321ef830e52264d84e234677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee938c8637a187e8a8547d52d3059c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123c874ed6e9a097812cb0089c71f13679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d311fe1c35bf7f3899d40fc454d0215680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd2d0fa6a3d89a38cafac3e22e876f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0db89611c354671723e5bacff9a47682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813b36ab6c491528cd95d31f95ab949683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574621ae49c929f9b6a9870eb3ebb673684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691982b051f971405e80979695f25e7a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc8af5a1b56108e7f16756f2994e6b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545182058c5348c37a785e08f2ca6c1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539ea42eed34c36419a78213bd1c443688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482489d7833767f485a4718f079bc4c2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb957dee2c5bb90a706b4739280d62690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24590d4f50bbfd12395ef0e106dfbfe7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56ee1eb056181a2bd711f61701e19d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa36c786f037d8a114b21de4efc7af9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf617c21fde3a6a9b8a38bbae1b16eeb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fca2fb4bd34e99a8ede732b01f7710695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bbe6704a531f48490ca3556d577f7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1078e013678fe3558f91419a9e9b9a6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde2c25e3e6af78e3ce792e899d213e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08eedfa50ac374e7f2bedf2aed0840699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd31b0d927b1b316f95854444f4668b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cef38292e0be54bbe836c39e2e9a54701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97668c8fc9f35d095669dba6e73b67c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c124c68483d990ebd00c6c6701c238703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7b6e827a867f2d9afda2afce94862704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73a8de50a384a2bd67fd3326ac33c6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed2d5f2dcdb653f7ddcf3a05506c39706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a711bca893cb3d1984c53780b7dc76707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4412e74d4fdfc224e547b65aaa04915708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfcde5ccf40e9c30c3eb09ba331692709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc0fdc0c039d094fe929197e70fbb6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9a276770c4a57bdec8858291ad58e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ea89c7c2132eb0ae4dca04f5aec5b712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70ec6a79b07e0303a9901d636178801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02aec07c60a90fe334f4af37b1d7592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72ef68bb41dc9f43e5535e7e280b603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f12060d6c8b64428e3f6cbc7ab7a244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57be90b9407a1b2020ac9d20f292c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3897bfb8763ca69bf27c6c4599422ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e3bcd47363aef1267ec27e8f64c687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ff56f33bd9543e3a1a3e0c3ebaf938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e156cd020e63052f10393689181689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d273d15136558970ce2557b794d1e6610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1315052dd3501bf1cb005091ba17111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf1784447480af855c14184a3fe4f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb35e4c2755ec1bbe1a1f2d668473f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0853a31ed8fbe7646296aa14f6a0614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae7c8ada18a68a041a1d2032a355e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6676681b4f0bbc4bff67a86abd3ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84ac63de0284184d7924a7d14803f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f568d7e54aa1665a5ef5e2f20136218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b448b4a3f69fbc4b9a2dc02742f874d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3fd27ca2205078b7595b2cf083d9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa1058ab75f34bbc10d6ccb786614421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c517274f0a1a9da31795c450da30a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bb3ba1583824d5d4ef8cd6810b11623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1e4ce5fcbafe302017a009547664f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e61a530ea2af6698894752d934c54c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17bc3341ef0cc154ffa1d807b76c2126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe6427a518670383ed5a6126d3d40f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9853c7871431b82cc9658a2fb424c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47028c98db24e7102480f9417bd950229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974e1b45536734cac5877b85ef0e64730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ad73b85b729ab450831efa0e7bd9531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13ddb434c6816629a2ce88c73fc04732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80e9e49501027ba1b3ad2efa110b5033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561c9181465e14648d625f23a13fe8f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85d4f2215bee94fed0fe8d6d10148135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52d6a796c7ff4f6b61e3a645c1d9e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0cc00590b29b66a542b6459cf9a7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d282e0a481784bbb927b56b2bce5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc43484385022df86013396ed0f869c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095aa3ddf57372a9127d49c2d467640540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180be1b098267e6f343a4b06307018f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2e13ec743b032e08ddcb3541fceeb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547cbc443645068ed85b6e4b1183e8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc03021308b1a1e74e7af1f0744dbe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a9c97ef84419f2cd9175f5ebfdda445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7da4f75e7182d3d5b8da36f16b1f3b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e9bb69bd79dd53426519e28f2361947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952ca200eb0fdbf730bfeccb4d39d0c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f11e9a50a41decfc633b6c241a38549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b1c3db4585e6835ff1a8f5f62257c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b1c2a4e64593b7cdc6e813609e2ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a7c3e63e9ae8018ef0ec5e88d34ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d36cd772177e3bef80b24278775cec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74755b20e714a62ea5181dfa4796e0e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef9605f842e860872aa46e9b5ea0ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d092db1ed6f2b2bf1344734e56ad77156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b025bb720df01f0326eebd697884d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707dd75ea1573df32e0fdfb18cafcf8958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cf0a0baeae6581f13a7e5221fb4ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd113df37d0489ea807744501158d6a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994b2e3f2cb600e5a7ef63ae234caf261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d16dbacd70ca659f98e3980dc94a4762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe3291728f1e742b83c6cfa52a127063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b469fbe84300df351346c9c21a3f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b6f23a6f29a55a44c872d2e2b46ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78539395c14c3f31f1b0038cf71c960266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0dc5574587355413b1ee319b6998e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48636f2b8ebb9f43958901d42a99d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7101688b7a3f2705110963aa041b7b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feaf0a196859a002a1340611c13639370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37763598e2087965e36de684f807b2b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ab3be68142f280f2314edcb2f7bf672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7823fd1d1484d20eb644d77734f7c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9d8c21185c6da645077a18d46933474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d56999ee341b81616724a3838bda575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf1ec31bbf14f02d956369c96c943576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab650c3cf96eb3a472982b24fc70fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c3c1d50b23d58d07af765b949239478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4860c5047a52561c9381897c84c3e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfe57cf6e79d3af486881387ad9e0e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8516287a451cb45a91959d966ef4b5581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70a1436f847414950bae82778c73b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c39f4a729815d7bf8564a7c24af6283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722e0b18b2b4b19d48eaefa4ddc86d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3da8df211fe62f90855f786007cee585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a83ea47a2920bf8cbde2b0cf2f7d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922dc40e4191c6dd5f7dc01993f5da587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdab85124c56f1351374c97a96074e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68936d4051eda44a5b32530dfdc99f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d4dfcc3039ca08827b25e38f66fea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7512ac9b74062696425cdd0728f079591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd055e913e8e543d31d71f468c6269d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63351123d2df897028d16ebaf66e0e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7a6bb548a9b33e5da39ba5b64542c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c05e4310c98a4cbe154735cd7d3fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d719b98bc9ee17cc51ced358603138296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b035b1e833fb8f98139b250900111d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9a9b1054a4fde4d9aaf4bc475746098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a219868ed06e1bef709a2b57d8016799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41383331731a7416ce80b512b9591caa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108b08d9f8ab5206bdd14c9bef1a5ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd70eecb343bd3bb4f086a06ab1a5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11028c384c71aeab8fd111538f7b82103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c560173d75bd7a70980cf945af62323104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1f02e0a9ddcbaa5b47f23c34a6fb7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4555b481a0903c2a24fe43aff5339106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2d45429bbd1a48f9208e2976ae5d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976d65e273a80909693b03680b8e192108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f5ef0278f5f5409866e9e503988a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4abc0977f0c94be3fe8b58cf224468110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a647a0dd7533db96e99ed706f1d948111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b920a06dc369857f5cf88d1421f91a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b1cb8cab06f86e4edf4d284dd49c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82a0534272be06a7650a8277c30085114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f487d55ba336df8ec5b611d2adca9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef44d8e9b963db07a6316287428783116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf45e44ceadee53ee17dc03d9976509117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b1f525e025c3182b6824e4c851ae2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864da56cb0ff49bd1d3346dc192b4ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1897c8c97e85dce39002b9b2d3ec84a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4d5facfba900d2a680106eb5fdf38121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c51f87197fb624849513ad5a01fdd1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98497f1c98c6023402ebfaa8af0b0337123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b955230147cbc41d0db28c985cdf0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507d05cadf1b04a30033789444091db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2d7974138a89515a968c03e8e69b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690e6462cfc12c8790ffad0a90b471b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40cd41b93c725d9e038d45372c99cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddedafb284cb04eb3c72b15209d891129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead728a3ee1ae68655f32b15010f6d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc606752188012e74b4fe5cdbc96278131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332c2fc90b36b12cab3f73744e45bf1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143d4d604464d16b3904070fb6413e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfe58feea8754df5170377761fe41f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6447da293d4454c1562d547fd8dca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add5915df9106814d1d16aa88d57b40136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d33e8862dea93aae457481d2213cad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06b8f82ff4c7a8385329a5400bf62f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621cde3bc269397041c11f530cba80b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be047da11ed011dcbbb0f45a2b4918140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff3ca895030a5e2247a85aacdd54d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d1085e4b164b886618f103635f915142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e6903908be3341154f5657f2402b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdead6ff3a7db2081eda3718cb240783144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2a4b379525e26a5e830d2b557fffb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15cea51f3616003d7db86a748aee5f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2075114022fcb277c4be9210c0df41147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9d3529d83435b4088bb429242548c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef02f1b370274ee3c4a80e2f166fc9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92920bc3112903c0a95242aebc91fbd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1d41f9df069aea6b3aa251cc4fb26151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1bbc73cf71d9fabab13cac4bef93f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d331d70b31838c94d0d455a6b061c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae2f6f05cf6914e5eaa25b4ed97078154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3210425e25e521096cd4100aa6332155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a697052ba6fe2bc9d916107cf4a49d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b85598584437bb1f58ca77ea85520157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c9306a74115d2738e0e1912d8add3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744c3df657bf15e5cd00d843f11f23e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d80c7ff33083d39fddd234b1ef3cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4195d91166e2c80c1878830b08b25b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616ef2ba72d5603a7451047c4f19019162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b39e05033c5a36a775b3db64ddfd7a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60847161d931993521502cfbcc8b3565164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17820126d5f4bdee77ae4392a5682fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4e74cbfe20078c1c987032966c401166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe659860614d09379506efd75a406cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e1014424b64aad7cc638b23126f10168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6a273af8799d5e68c64ce75735943169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7592fd884be32597e0dc0a294683d8a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982db3b6a3afabe3c1fb7a40d678e58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06579c761e45de15ab2e7b0f366fbb1c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141257cd18842a5071cc0866eaa4df6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585087fcdb1866b0f98ef0a6bcfc0584174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b0fa75c22a01350654a4503bfe166175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68170fa7ef6e8c1c31df19dcc3954340176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c083f07eb8c4e04133b9c816ad9ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba802227f62e544b3c7a7fb3d6ec23178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e802ae17f84eff3e0cccbe9d7bb450d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef562ae1012d9aaf19cb692411279a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac096e0c3aceef0e7ad22f7307e0ff4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d91311d4e57a319d26c533c305ff4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b135d45ce0af3ce88285ddd8261a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c589e07e1a7c2bff01f812933529af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c860cbb0fa4a26bcd23d43a3d4863c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e0c2ed12e15f9c3f80e36cf75f3fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b866a85de4a58b0eb133f7b88887ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026161c692ac4666ac95656bd06661b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804daf10a7040569308095a1ebc2ff0a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7cdee52302160fccdca3d1a1fd4b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bc52bbd23254977e861be8bd993d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc81008e5b4002b7dd31ae515b09b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11761e394e42eff9486408755170b4c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f48e5a04241c950f813d2a83bc17e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a9627b7ab170aec0351e61d5a2342195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3629c6b6c20226f233c1f35d9cb854196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df1abb88ced3f003559ffcfbf76ba0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c05f803b9ce66299419a0a4132c099198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6fc1cda6a7ebd74a97b966a00463d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbb5a67a8f9aaf9ca3f8ead5ddcaa7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa969a3703f02a9b23dbf01cee7808201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886307d6964c2c7d00584acecda66dfa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6eab5a649cc9edcc10c096fc3aabe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff575b6100fec7c4c26d41a18bd7ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71715b480d46bef75c9a76169cab6248205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a828143d9c882b739d80a63eddf293206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f5bf45a63b4c743861fbd59bbef4d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bbd2d79cdd53f3e6b4dcb64eec906208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f0b218fc7361f6d3f4cf24c0b56fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2983eb8811305a70cbee8f8e3d1003210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c0888768ef7c4ae0d104aa65c54d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed25ccad63cd9d0ce0eaeda72a93a89212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a87b2a0ec21500f31c7c7296815a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfae875667f3e8139e8ca275a2cfc7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd38a41d25518b5cdf9869544333a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7467ee859b1f351ba207af7abe6092216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601c55bc131eb3fb4e17f738a9e9fef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051adb7b7e9136afb486f32054d1e67218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a28aeccc5a565861f9cd7f56d47ce3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880ea75d67452140af867ebe4a6df09220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c94375fc17d34f6050f68720e0038221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a23218e385c91affe14740f3ffaf0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba725443912a8d19e4e1878f4a1289223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9eb6ce47e93d0f57cabfa067da0900224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80e73a9f108e28b45284f20211fbae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455f82e723100483d7b9db36615600c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34acb8b1f50850d399e0b4e1d639ec5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1680f7933ac995bc9a7e0a43fa5f73228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5a8890aaa35f4ebfb7ecd3b9da3d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4330a3f53c6e88ba74635598367d98230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e816bddd12115d3e219da03d595913231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54dc1fa845d9915f2883d0c2a88aec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5707a6c0032cffa7517bf6c54ec4dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70ffe309d571dfb46f803528fbdc8e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afabc01bef404b7a544615934fbf1d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedcbf90bea433db97306a60c09c680236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752638cb4ca7b26b13dfdc913b48ee0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ab3fd250c47487238738047292e81238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdc09025f03ea4e90a1e47ff17816a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd42011f77ee36716cf949f18246bdc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fb310a27a53ec0f1202dddf9706fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d289ebf8efc0f72329c1fb96b351f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3ad0c13e5196157e4798045fab9ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09c565d552cfba75dd68ef0eaa3f87244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ea2782fa9527f95e3f1cfce5a12b0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4c6c84c9241e3f537db8925245e4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbcf80eb16c6bf16e915e8d796d866247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0c7403b30248f268ef2cbf8eba750248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cf8377ede4b8fbc9be6a381cb997d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacce6618de6e4658309435f7f889f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344660fcb6356509ffb36aa2f9f1c43251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505e0cdeda3897031c560ba5c984c61252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacf133969d7e7db0bfffaf3a3ceb11253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca90d32997462d1ef0bbaf0ff2a6e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ea4779a3046fd61e271dc72e079d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d4f8d65f91624f55477ea78e5cd0b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdff910ab771ef2a159d89a6b21f27257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c780eba60411efd3dfaa8b57aff803258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52544900d79fff1ed3b484f0376b3bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839decb5ef5511cd54d100f9200d79e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839f05ae79a1f9ba83326992a5e96ed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1909930a523139da06470f79b8066262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057bdd235c3848dd9b17005d3bdaae6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563ab6618ded11e47f719c73fb6fb15264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea0b3770fef0d97c075307c90aa665265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce441a50c5fa2da6a36fb78a01706454266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf47860fe81f66523f8e13c3bd47e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74244ac6369499f70e52bad69f22055268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5516d692afe29722bb5fab97d5d33a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82d16b4fcffa91078e651b4205eb5e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a93eed7f3fae6985a656cac6206e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60821de4417b59aab0158ab49654898272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0ed86b10ba050b40759e36677ecd2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890ab0e81d2d51017c16e82ffa39b4c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d17f9de41159b1bbfdc29a2a9da0c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614af4cb986e805288f72c7bdb207f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29fbc0f01424f79e3a922ab0ea0167277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5051c88b24ef20dee13903eca110f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66081c424c66721528f3762a4f9da296279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984090e28d4cecf140a751e173f0003280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25301b2dfbce5b63bef55b6cb7bf90281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41f3d80bbd44140db232e4aca922d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c8ef87413689772bd9f2bc5804822283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8318b54ef1af4c2b4b0a820b88a14284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb46edb7ec8a9c4259c740bd3aeaae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0dbe3a56952401b3d310ca07ccd47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7c4bf0370c7941fa18306d41120f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004132ba3f7f9f5519cbf793f6682296288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8f905005645434a4d3e812474059d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394462518cdcf6e3f99fb21f807607b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8bcfbd98b4a2d7751c090ffa83980291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc72e033591e0cdbab34059ef9fc57292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb241db1dfb9abfc544871ab6afd99293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be941303a48995ed7f6545dfbd22d1a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b078f1a8c04eadad5135ab8f52552295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37873468060cd5632b33dbee089c72b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61faba1acacb522eb6200ad19897d426297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1054bf7ee962435fec66ad97cc530298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0501bbdb00a2b80bd099f719a64308299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441de0e268661118b4619d55dd231072300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e6b90d3e0ea57aa8f55b152d021f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7800371a3ff7f12a0922cb3f41355302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0a900d25385fa122778496cd7d344303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711968546b506cd11bafd050f45a2c3c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b2899d9ae6ff1d2ef38a4853751e5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d2c558bfad778e5ea836592ae9365306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f8b05608e7dec62f8098530519965307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d8c77d214b0256d0e952165f7e9e7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8581250abc4f222a813cfff76d65d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e1f93e423461f44624d75f4d02b29310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33634a80582a3131f5f5fe9f6e51c42311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2114316a30c4357839fe99b49acf0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e81a7087ed7a180564b0f4a14a3576313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19eb2752166cd8aaf9154f0ef7ecc2a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bbf15dce7b5475b09a8a34add6a85315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd1b705099eb8c98af4ef96009a875316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb525144abe9525eb5c10a2d1a7840ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dce45ea7647fc1cee55e7af3af23f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108c632117faf19d385a5028ad9a49d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4f960aeb5c044510fcf0bb45e2f11320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f98f5e19939544b30b3a363efd876321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e6ade362bf047d79d88808297ec82322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fabcc179bc1fce88b7ce1cdcc6f423323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d450e089b8bd030ed631f70d2e23bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac3caf1961f73682038322d96791de325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00dea2f7c0f08a77cdb906260def52326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f27ff912ee80397ac76146cdfc90c8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76fc284c94a0c117a0c73325d4f70d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f738b50b7d7773bdf833ab31bb181f2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8d2bf63322b9dba6be558b5e7e5e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfc0408456096182267ec83b247b2b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a207df1e7941b99257a95a609a8bd2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b83436a4b6ad228ebca6cf9191fb7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5e138b9c6973d9f8a48e98e1f38db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ffdbfa0a29c49772a154af67c5a32335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc747062208046f365592b03996873336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a74553be5dfa5b1ef39dd6ef615165337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7664611659a16da4517eb1f549f674c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699acf0b5756fdb2bc6ba7a1edaef813339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57608e0cfd337b4d85f5c2599f0524340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5e35592aed33b20fef610e817c540341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6cc8229c4cd97a5d9070cf656616d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f075ecc50c6d1a98b077724f90a1fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacaae51815ce807edf665ca85dd6b26344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d54a8b3350e5751a7434236508827345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674e7cfa44de49b7b8226a2e0a0abf4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1fe0af916fd03c0badc3b403325d9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc47fb4e7760a342165219ac88f682348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07831b4dc8995984e6e1216d9efe5dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2e34f00008c0756d920de4b23b2f6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f802fa63b61f7b6455320450de197351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9ec74641b57f22a26c545d97e188b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581baf3322e7a5517442b02ce76c1f25353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2693a143a956e00a8cd3800d573bfc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5c58d32dceb80f5639d0a08b2c941355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc59a0bf6492e32a7aa768300ef86c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1324b385c17b96709bb7d7c067b806d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f200947bcf0a308b9367522a6998b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23697db18fe231ec1a642ba15209dd03359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6dceb7fedeeab4a6bbff3c18c0b8a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9e5e0a59b1e3e47859cf6f059119d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5a81bb93c9a97cfe08878bc59cbf0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94068398afa7bf4b7dc99fcdc01a3f5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d40eb6ccea58185739b76b50fbcb28364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58990db0357e1051922efee0ec1269e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d581e51e3c3ef092fe912ef9b7ff16366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36802dd482a26ae9c575422afacaa3c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8a0a560427b4ab50fb028f257a27d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a085c17c8e3b489d974a33ffb0f82369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62b98311348c6996d9cbef540e9796370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5eb9bd617f33e506654c4f4c3e33a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e932db6aef227cf171a04db32b5228372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42423b567e16ff5658afbad3ada5e0d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613cb4cf60a79299229bf2ab5468e5d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef5515d15fc9b982c561dbb5b719db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2f6c1499ab2b744aec20a6b3d101b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8477cd6cf8d58cc9a48aaa3b26410377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73a43f7b66e62203be15b327266e5a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84017aa797ef6d906fbce30cc562ffd5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4ee4044371da6aa632c5ad9c15fc6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6b7551141065f8081e96c153d4bbf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0b6d5804109140390926a891f325d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28263ac0904074d30ac3b7f4568615383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab618c584dadaaf9225ce12ff5fbed7a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848079b6db0a336fb9275570fca883d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cff2db4bc6aa3367b6f1208bf1760386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5dfe35fcc90226b290d1a1479ad2be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b560fb35184412d49224dfb4359696b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2171c99fa732c7f4fdddb1ac663932389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade9ef2f2d8eae25b83bd7156ecab8a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef1cb3a83d0e221d064240ff4811ff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565956e63a4ff0e697ddb3b1ff9cb47392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cd7a5bd36fb95677d00a14bd0e4d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dce17155f333e5a456ec41e6ee9a33394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5bf95972a177761fc27e8ae2456a9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab46374edbf88b7111c3bb49ba35ba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcb731deca1e2d3670ab2dff279c19397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c01755127961e699fce64fd1f40456398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56ef4fec38f5797589d7a62d64602e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f47144e0bfa1734857414e09e0689400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec77b2f5de47478e2a7f48765e8ae3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de08280de0d33ffb3c14e85c2bf94f4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c202b6563d2f0ff19ff8433d4becd84403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d3ad4816f49ba7bee8d6fcc1a3972404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f3b3b47d9f16182115a78fc94497c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1223efe046538970df1db290f9234406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875fc7d8a2553f1bb88553be80f360a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52a431d8dd6f4ddf76dde909aa7cdd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82addd9f33d8a970e7c7be796344d2a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3201bcee6584d847e0d67cd57fa05410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df42798eb8a737329cdc984f9385cd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c53e32dcf6a1b7fdaff45d6db2730412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3c1321fdefd04f52ab1df4a1e88f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e645fcb178dab9fce6d73f2cfb960414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145026a22cc675ee49085d9cae6034fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9d973665edf92ebfc3c2342998865416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6145277645b6cda56b1c4740d623f91417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafefc0c5997f0c1201a906d4f9136e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8e74acb6b15a3f04a40c4dca80bed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72720ae6c89d5aa8fd80fb26bc1fb8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2cb3e27cbf47d5e1e588c085a93a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d98b3c42e54857b6f97d0006d3fcbf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbdedaf01d2538d211e3a17191a4ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649078a3bad219ed41bab686630e468424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7652bec58f32df60162d5b30a4d68425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798c45e43e5a182565e4d959f31f6df426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6a09ff50849ff86f6f02d2cea1005427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df93d043b34129a0a054cd159dc702428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694f0b9b818583fbd4750347a8f4825429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f9c9dc31ac8d6a04e8c9d83236574430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafee48e0b0d697a26dda159db18523d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006b4fdf6a510373db160fffb24495b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eef10379791628e4e7382ba5b8fe22433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a3dab895a587beb6aca2568575678434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acd4a2da77bffe32349c1498338e73435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef40a18d6371fdcd3cb824f9c7762cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab874fbc50a428925927f33ca7b78b1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cd665f796c71d2b16e75d45ff8582438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1dbf4ade450761f5e1db12a470b783439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42acf5bc69ebc28c42b44ad22b39697440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e823ae88af07a345d849d5ea693a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2634f174ecaaa248b7108b05c3a2ba0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaac7e47fe8356d5d964332177d7bee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a061cc587a1b2fcbb525f6c90860a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2cc68564d02e4e72daabc74c89958445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1f8736321e345677b9c2ae617690a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e813042eb650c528d74341e34fbbac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e2eebb8beff26ed28219cde397eae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5cb1f22e6902156e83ef6d0e2a3e2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110558374dc708f5b8d8f9e086bb65bd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cee7e4d3612bd0b0c04e5bc1d6211451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccb54205e29f62271321ec4773421b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3f582d74ae764c70fdce272c6f0a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e4c465ae589324928693c9ea1b766454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51193d5d807ed0466f7cd36a22d84664455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958eb49775ab48f406accd6751f1aecb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34788db1abcbcb0a5569435bd4cf3c4a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade3284c2f9a97200afd69926e4d28e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d0d8e20e1a2aad02c16d8000f0e75459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc2ecfba53e62cbca50396951be515460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62089543fa2b8ca9b9788d27221ca6d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b39d974db3fd5cd943221548c9963462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3849ba243cdf20a55258cb13d4769463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814801b0fcf496d5d0cb351bba3ac9f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dede25c5bb9a11708473c0d8fe370465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844dd6086e025d29d9a7a8a638f98a4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b58ea9b3801206db411d73b342e60467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c926c70027ce1db2ab19e03770a7f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095c45dea5406b12fae628e4bd1ca75469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c981b8a41baffdbe80e1f4302b809ec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257945021c269fb632f04f523e77232471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2275930c521be62b62b9b562b9f25a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0ce9b8ac4984597d0a0e28ac4c584473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990d3801b70a2d5d216d4df897cbe81474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e348a723d46254697061f2a337f7ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226726a13a3d6b703a4f96cd7a47c67476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d83c18d062c913b33d1e6841cc700477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200853974a18892b5e882700ada1f995478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4cc8510f1cd89e75c66f1ddaec03a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f78dbf3d96c9e650c707949f82eda480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bce8c4aee8a80a10e322db947b78f1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc59da5f6177c2696e5049dbebacd72482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ee0d7653c4033068999f06ff562ab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73971e05323f906d2b0d58dba9cd51fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ed7d3228783a61a4fff9b42857b3e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003ed1f1dd91be8df11ec6876cce0df486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516a069710c91d61ff4acdb516c97b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f6e64e3bb5a12bde3541be2f6e346488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c241aa2762a9ac5f454073e5b3b34e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51665d904495bccc253712bde5db1d53490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c981b4529fc9a689a3dbfb5c5bf06ec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae7a525cf63b175d3f620cd67bea61492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0d929d5025c04dd906a6d8d4770ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e9142658acee510d63fd3b1feca43494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee51fb215ed31e5edff497498b604c9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78678844cb22666bb9878715231f847496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a089afb5c6d75d9e5d79cba0652ef0d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cd09a3ef1edf0dbd866a10498c3c3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9013073c7ae38fc1d2d5c63b415ba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aca94e3fdeccce63f50164ea58c3ba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96152d178e251cb129c61af09136852501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e1e4e8d3f2729a2e8b5a03076bd96502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80375e6b0090d59df73316fa66533c4f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab4129f2321d4e8c4058b70e801968504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa62dbb7e90d6d8add03ed4916f15d0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712097b8f18d9f5b8f77ebadfce67869506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a645817180c5ea2f9478acf72cccd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4664b0f2aca6c19bf8d29e02bdf88508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61ff97f16d6499428fd2fb0ae2e4b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b84b7a5e103735cad13de92d2d0a34510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17166333cfd6872a4502f919421bb201511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc050da6f49a80d918b40ec6093c5bf9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec9c1a641e2e1e7003869fdbc20c46513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d5a864f1e0f0c3cc42ce49b153671514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057aacf64dfdb2200463b17ccbfafca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0cd6041f9ae413312e511ae9b15c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8e1de56db01992ab8e18f36706899517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f506ebe5ff5db33f4abe42805fd0908518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b146f8de2ef156f8318eb8d51c94721519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057406ec2e39148865f77bc78fa18b9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8685f637a2f2ad33cb5371858dd64a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d19a32c46a259b5859027e53ed102522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a4a54836352e70d4dab4eb7413789523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381647747f5c7efbc20812cf989a19ab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5e3e58a6a4babe086a8f975e5eb01525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bf3b01bf1360cde1944b46cd22c8f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349adc6476355c109b7f19de3eb893b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba7da6f80e7f07c2be8e27b6f7e145528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971c666c3db0314dfe1623f91f2fff7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049acfc005a3f5f4f0c2de2b6f9d0360530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed8072676870ebd2e9ce07ec99e99d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965c5fe6197262343b244e7619fdd77532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0d4287242ff7695e3cc465f6165f7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4c6c150aca4c122aa9818a17bd539534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450889df667a55dbb4f2693245eff303535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0fef99c2e6eeca34a1468143fdbb7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56460d6cc86b116ee3f5d7d5c319d653537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca1254d93452cdc10eb5146428a813538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f67cb7fdb8bfd7542994322708123539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57180d39b053709ac3699ed079268f12540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c544fe286072bfd85dcfcf683cca1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c7c4a166ca8d4ce9c054df678aca6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f983ab5eaf3046c97f3a0d10838b5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb58011bed3a5c7aea3e1703f34fd69544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bc8e5f9993a03aa70da5e42e42daa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30e9219fb90a7bc66ec7a1fceca08a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93755f6c23911ab59e0c41836666fcdd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2bc0f63e7060d5332c916ca0997a3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9832d91a2281a4e9e6f34df202b53549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488a35c0f8ea41071440c45e52ad982550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a563b10cb9fe50358cb7645682d5d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d67a5d6d45525a173effda213f47d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c4e53567450ef605a99c8f80eda28553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b40ef992ed80bc4ead91ed02c5783554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bddc54916a3b24c2cf97a085c01af9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3868871df69d542068d3426497012556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee01ab5819b21ca5676f04e2f144e30557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff2b8b5dfec746005e86859296d78c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c1bdfc622155f245cfc6e5cbdebf3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995f235da926805e4f6edad37d11725560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02173191b8b56cf4e18b9863148af6de561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d749b206ccafc43e01aeb01ba9cf0f5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c55d582f06e4da150d704229b996d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e551d8f5500ff82777ab558cc321f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48322ec19eadfc3c7fb5d271ea2a2101565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6290133d28b5359d128f783db3c3e43566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1788994409268ecb63210d710be057567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc58c822f5f837db9c3a3566f50273568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19594cb52e3f240f537742d0fefc4b61569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30613a198d513663e3cbf744bbd7c1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984226dae2a530f643d1a3fe4eae749571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee015602080988823504a77296f934572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231d9f58156ec02afb88c6ad7744e44573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e47a9f5ae655103d3167945731e61574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7206da6c8377a7a41e5233222c63116575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44c5ac6454f132472d73d56cc6acbf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b115c4382c05c1767dcffab0e747f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16216489497965f20096a50fb6530666578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9c8e955c6dc4f257735a2f7e0f615579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e393d777d05094afb6ee5c0a6888a42580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1f4a4fd44f9307f8ade166b736b30581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cf905b4c8c37040fbaf3333725fc1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf808f0b73458265c2d13e91612165b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11221e4ccf983b686f1e2219a474520b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df34d23eed8b8648fd1a03930c725b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21257ce26d84bf7bfb385565df005f9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e91ae375cf6b3a6920477091feadd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37e8c8990ec830010f763edac726a6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4726d9077a72361609075b1d597842c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c15a0cb74fb101322f69379cac86b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13024bc30aa85a02d31fc3093bf26a3b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d3c10a3aa81c0e20f5d1d7cce843c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3bec6a96a35b83776fef007bbf345593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584291c7c31f7cbcc3fe50ffdb904a7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11819b265d53e2f55c232dd752fb8f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6555753164e8ed510249cb2825d849596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21119a8756d2793bc201aa99486734597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436033063bf712a66268c2a63a4af570598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70e593b88ac001701ef9f17cc70888599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fb16a176d2b58166d44233b03259d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbac722b52d9fa46214a5c5b0942a0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216cba92a121cd145648a20ac3ac8ce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6c72b6e7d2d93b7529099aa3556a0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3bb0a37786a34f642ece6fa15bf82604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad560e0226d63639cbe2aa1a3f805f90605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879a766c38165e0d02e086b5d70bb7a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a2b1c8721edf50b4e9f0ecfad7b71607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf89f974ea5408297e3eb8bca24f9b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6164aa837d22007bfc7e92c0f0ed7a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87368f79e56c3aaaa1ab07a8449ef1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9269b5d43d83f9fda9acad82a53723611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c7ad7ab5c73fdd326bb9884733d66612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541fa5e8523ccc5d6d2af3c08d8e078613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6a6a8a0a82d306353a46278c31d62614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1c88f05aa2f285f3850337d4f2514615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3587365c272614bff2421b104a8bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5fa3ebe7eddd7443c45914d7ff4ff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd42df157b23ad224535142586e8b09618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7110e475d61cac210a5a3862b53bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1ba864ca139c7a2784546ea9f4ff3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d2f729b5537e6dc0258ec3633de82621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8adc36eca0e4ed62a37ce9b09d9dc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe3b7d0fe533eb97843aefbf6e67d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4548b902580062641104b0509d26c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1eb2ff934068d5aa603c712ed8a227625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a40d14f74a50324335c6f88726902626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b427ec97c4f181e98c13b21ff1f60dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318f3ace065009459fc93bf0789de1d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d078345fc600bd9b2d173ea3a8861a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d06780d11a20e6bb962dc33e98d60630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cd97b1a3b041a57a005e0d48a24fb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4202aaff82a304b5e804610a50645632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df0c1c7443da88921eb20afe9adf40633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52f5bd066c64e77bb417bb6125d487634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b62b8da47b66c35e49ae53e90e661635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00090d51e336c77f52a9000d9f68dd26636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b1d732b0cb7106a0a743a32e946fd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f76e82bab6cb466f3dae0fb7f749d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780212c1252b2199f4b25fee82c205f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dab2083dedd84d4034322f90ee44a4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915ad509da4858d655b24b5bef92a3b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f2ad6a6bf791a5983c54dbcd30ee0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f36769631148663cad204206c53d1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a66e30643a78e68624b3d4e24ca3d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ba144e38c954806e0f3b9e89eee8a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e72f031505318fbdabaede2debbb8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebe14fc1a0764cd6cf69af26d0dcd2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fca8f7e42166f76903ab42aae9ad40648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e311e0b7ca579f0f64395c36b2940649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363a9463d1f8601811f6a6053a8d5bd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67eb9d6bd93f2023af38c2b4074b893651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1dd03cbdeeac3cd7322f62ce33bd6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6909e3bbe67d2902d2e11c8874092653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0559b500073307b617e91c1c67efc0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434aa1f61775a9747ad35613c4b4ad2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b000fcb1d6980cdc5524e7e596e7577656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6959ded46bdbb20bbb81611ae173e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297decebcc648bf2af089ec24038cdc0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127f8628ef58d78c669070226370299659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fc8f91002983c529a5a30231091ac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493ac86324a33a1fe34f9fb3bf0888e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b2a232e9c6459008e6452c11b7ddb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb9b63a7b31e1cd8d279da51fbfb98663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230cb464620b12c1a56e1bd23cb628a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bdb4e3c0c9e1a4437b643617386c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c40ebb54d6da61923d79f7c2a07f35666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bf849079bd494b58e8cdf9a82fbaf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605782c36fc97e04d647ff9c28adeb2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29328a3732267bf2ca6aa97be6ba0859669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b6cb2de4b407bfb44df879c31ba9d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fb3611a4109ff4d7840067ee1a94f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4081b33dfec74dab32fd0e8800fd7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fc240cd22a5cac1eb5ac7db20d70d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4a5d425e661976ec9fcde3e14b00c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6692692ea30be681ee2e0ce9d0d552675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b2266f59eb444f0f3aa34e6e67d50676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd294bc89d75d0852d62f7059bc134677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb9cebd576b550614f3c553e3b808f678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>