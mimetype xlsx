--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79391d1259a6a71f410a73606a05821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1745234aef95c045d36395a3d33ed32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e39a757d7b9d84f9a96ed697b57f383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7f5f13e346a043f8aaf98c0bfca9d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16ac855e727a241760da6339a288925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572afe6fa717d44a79260a09c7a37be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e0d35425ea1d6689d7bc45eb862b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f238ed8ef4163fda512615d7c8f87718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24bb418ec6a07e861ff0f7253d020c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5202938588be24c538bf13d90426010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907628d203c1b498488fd00b777f31211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a4dd2d547db0237641904e8c4e45e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddeba622676ba1d3bec783d21f6f3e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c78f4245537c7663232d025f329d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4085a822c7b3f505e31f74aaed853115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bfac57d92c254f33b183855db411c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b9630b855e2f0b1c857f2a0062ea917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d5f79c26f4b43de213815ad6060e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda0ee4b8bcf495e5cde840b25f3c3019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfd15fea233911efaf4937b31890e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28625842486ba33d50e7466a520fe55721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9260526847c852756960d175afc5bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d09a0cd87fb1b4416a1b958864ec723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db78f01d392dd649cdd86d7b8ea41e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898c8876ebca8fd160cdbce4473fddd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631f93d6d0cc39aeecf50431d20139a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02e9abc9914a8a51c38260c3e5710427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144138f37542da8187cd1579ef106f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5bda6a7f90de5ef50c30e103ccbde29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16db3f9a68b60dc872fb30ebce5061f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae584cf6370be30e10c84be589e6cda31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a6c16855885f5593b0a2fbbc9983a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bad2b99a2519387cc9ff428638d98533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd50463205831f7f8a08dfad83ff8d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce9f248672639f181799da4d00bc3a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71148a56b370f7876779ee31ef200a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627e97b6176f4424a6ea7df6614972f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f79752f6cd9743da52421b3468eff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bdc7db3b119ffa9765176d9b59c7839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3175edb82fe513d10223347fffab2b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8fb137981408dde3127fe31998c5941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69750ec3d6364002e8dcdaed77e6ac1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83f1115b2051ce5a85f5ba6ad4b53643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ad7b24e159a4f0fa414659adfa05744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7db909f80e9f7b59b9994235a5a5be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f3b26d66391dc3731b8328b87249f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9e9a51549aa6922652f01efe63a6a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ef80bd7e298b442c4ff2bcb968def48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25246c0d10fa9f6989a969183b2ce3749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0e174fb767a6918a8a49f2234776450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd334dc73dec8a2287e3f80f036802db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377ae134a818048ec4734686116bca652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4a77cfc47ff96b35720840fc3acb653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f00ba0535c22470254ce21b1ca4d2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f199ecb90a89a326390f0dd1f730d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0e96abc57bc1bf5fff9814ab4e43a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857d0c1c2c5cd0ee24363b215dc44c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893d0b5ce0b63c063e2f957b054008558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b496f5a72d174f2f257d99e69df6159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69711a1f426dd0f2cdb31a53a7fb9b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b241a0a78cf754b147857fb87c9d0261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32045fc57b4966d2a06709df013b0e6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a2e8a7ecc472bb344d0b1dc0cc2f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9fb3fdb0aab4062d42c913d86578d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65bff9c8b1b1c0096b14ad931459e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686196868ae9456b9bcab23abcbaf9d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c55a5a39057ce743f40a48b3cbc2bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dc3cd49d0b4709d35939c8d85879568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f94022b1916a6095b41ed82a8f36b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8563fcf25757bb5981bd90a1e59ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e1bf8c7b3b31604f2bce6966ded4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d31362c9031e21d3131c31bee283972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3281a3f9d46bb40e5465450e515e8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9472f4e2b0b82c745b9e3e43274f9874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846e33e4d8af832b3d7f23bce8c5dd275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677f8a9957b5bc85e4549834705c5aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336df03d2887896394be7da94ae392877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73092593ee4723fba8e33dca4a9f821978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cfe217fd667808f20a373bf7f2de179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da22664489dfb04e53ec1ad21f1fadf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab73397a1a80da956cfae6a054bd37e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0803a0c64a957f31da91165f889a8482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428584809a0f1fcb04012031a37a895383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973029596287ed1028dc11d5a56d19d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c2218c8d00a3b18b6df1a66544ed685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8b96060b6d4e10e8285dadc7d941b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51c2957216b9456defa74075ec702287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be70941dc708a17c8ccf4be34524b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c5323843ebd9bad0958f85b8d5d7c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a81c1c27a862f7c5518c84b524f22f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c51d0ccfc1d855ce32bd1166fa8d0191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff9a050a59ac31785b52f90242dac592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cadc806dc0c910a7c6007f095f98793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd2374e96c61326f469cb6a980ae3094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d906b53034821db0a9eba39f0951595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9268407f8db46712e15717b3c9df0fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3562a3cf7843f59b7589510aa347eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6407db85fdbcfcd759eae8d4c518ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e77453e957a8e42fb4da2a617a4dab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e64de07c510e3e77743bf20e98a6b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c893ada1a807cda2acacf6ba03758ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14551a817c75edb1c6caeebbfdab5496102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91ca66903136c23f5d32501c185436103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87d0c835bac4cca64d969d747bf75c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76425aafc16b73ac3c192abaf1df8ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c189978f213ad7493c051a71dc38b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7f680835a1f10389ccc1bc15d386a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cce92a2c6fade309a01131427f743108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6f6ea6cb3c0a30762c243dade70c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6802a3a76b2a008d202aa4409a76a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33b69f342ddc1925691a8d2da16614111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6002b72c82a6490903e521a10556d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cf918abc3bf583148658af4e8b672113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f54d29c18e8352f257cd5740bfd0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2360a7aace8b502e055510b2d2ed4f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d32599d82fcc6b692409a37a58d8ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85c788d1feb3876af1196c9adaf581117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3f99c115f70b248ee81c12ae14dcf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8513ea53e9f948d47145aad5300c554119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2511f35527f862d7b8d667faaf8ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260153ebd3903c74bfa99207dbaf6f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3ce59c5f066dd3680081c7f41d527122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e233141530b1859610315dce111ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59b34d40499bde630066692bd28370124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3d85c78a2ac7383dc906b0d94d459125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5753837623261f9c23a7ceab9f30b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66861dcd4507e38aaabacbda457911127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d2673709d939f74a26ca99cad2fdc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b087a669f5e8052ac84527a865bcfe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304274666359f4e364534836c841ee5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598e790a07256400ff990f357c3b45a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9d5f84293a7f5f0da08805411a139132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed224b95f1d0a6a97bec0cb308a11b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594573383ae4c88a03c0c30a12a064af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60649d44b4a822f1462f6a4d8cf17b08135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c7953c03da37c9f15788a1a2444f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24c569ad2b52d6d7fb7455df67a5f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded8cb045fe2c6391bd57af69579fac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34058010a195be5edd1d70851c2df8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785eead4f52035423a179fb7edf0c7d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc731c311a0b639c3003ad62e67c659141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd375541de96486ddbed5f2a61023ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942ba2cb438e3ff14e4166674b24299143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca948a9c9cb7dafe8f02bf4d9ea67e50144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d99dfccc030e831b8c3a083fe2e669145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4aec52c005a88bdc15e661be38848146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813822bf79faee7011500f86512c6044147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b5f5f31d5edd38502cafb7c648ffc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064ba89d2546069fed4e79bb9afb80e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584fb7d45c85a933b6693dba4b623ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10619ce846f7f506fd3a61768b4ceb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268b7dd33e36a74e2026032498a793c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c4de71ede85e49e47957abdfa4dbb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf196fb910850c35df37131f8883e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb0d992141e5d12a4375b46d9612ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2eb00031fbd77a78673a3c30cfbbe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d4cc74c36a87212ffe482c928a0e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85252769bcdc17d25b87c2b6439a7c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db6b2350ec19bda34c6041d68ab34c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c326787495534b87e71b3d45fa15ddc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10b759d2d0ee48be334f3dc62ce14b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9286bce81e8a14d4797da3cd741cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d42568ed7a42cb340bca631edff4d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8783646189576241f75dbb5b65ccab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c65657bcbdec2136249ca93dae288e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49318f8e803e69c309e0b88f4fe74e74166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0d3aeaf3e9e45a7f922721aa5ed8c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629fa2dcfb61409fe63052f25f1fb45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54822d37cf46590057510e609360c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee2c8b55ffbe0d05388f7f42ed7095170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f9717f43e4bf56b8d6039ab97167c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ad91af124b4a11f4930756f43bae4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052286bcab55c40136a85a49731aa08173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c7c765148c632a8ffa76ba34ef365174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd3cb4a893b8135102f34b4455a3c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de8d32ab9d6e8cc3ea6ecbc91f3d9c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726ab1c9e16b7f5f06f992d4f0f5db2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadba49513840e6ec73f5e442a730fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b828d864ff87259b63e83d5683a1600179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846fa7dd277114b7ae41a31bcf369a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdd2e6f9cb6f4377fc450966a14c04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9acbed212b0f855eb45056818724e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb19ee0bb83eaa2fbb8a51e708b45bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bba7c5028ff450ab146099010860c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be625da41aaf610bdf02c28c4b40e1f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2e48ec54d0840c1593f651f14023e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de913717fef81afda148f4569f1348f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f612ae79f413dc3b073710ea1ca80188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f3530210a972177aac52bb0a2bf96189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac2f61041bf875558068be7890dd9d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67e5ac8cdb7c0ca46f75b2cab53dac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cbebd81f8524853a2deb2e495a9aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a44ae0570cda3bec9e01539736fd96193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e58c2b2d8da9f857268bd5be2ef32194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07081e3c92dc967abc0d97b84576275195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e86866026de3d6d93e30654b753e74196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0ae149308ef2d42fbf53051c5d123197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eedf2faa4ba477c64100be4697f589198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67533f9b4a74815d22052c0846cf291b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716d1f8775ee46f53f81119a5aa330c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7259253c2f23de9a4826c8ff137aafd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4d10dbe6cf1429715890d27d42a58202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77559d386a1c65200932acec582687df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1925204f60cff14494e16c663af53204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f442d16b98030dc4c4df89efe9ea3e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7428aa130585a3cfda02b08284c86206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ecb9cd7f68ff7db1adbdc45a47160207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676438c907206b91ff2dbaa6a5ddd8d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c4bc3da3dda5f8a2c6bdc4a3c13c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fa195da9073463ee72a9569e102f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e2cdca5801730775f61c58ffda1eb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ea0cc73f0ffd737ea1910bfcb5c3a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb0d9534e83ce6d8122bcb5ea6ddb4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e341ee7b0e9ddc286779f159ab36e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd49b8dd3170f28cb298e366c5c486215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe5e6fd649e29edcba1520fd23e466216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627327b1abede1af5aa75d0c4c5b4c35217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f2d718a56861073e16f2a74b81ff5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb524a728746b22b2ba8f59142405d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615817ba244f5a73f39ca6dc0ad52c08220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1ba501e9215d6444ec0ec9b6d994a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339df40b53ae13904190d0d07c5ef21222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650778b1bd5d5907410c34ccd43f1ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a804f71ca6e6ad19f61ce9066bf36b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe804abeabb8f4bacf0b8d1beb9d1676225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70013e0d5f3bc62670cdd107bf88a68226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b054dfe600f8b0952e49a079df2c4c3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7372a1a95e5c7aa88d895eda20570ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ad6ab50116fb0bc1367e055ede729229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b32117b925587482d1fc84b6c4df7e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fa74b886a5d39d8de3e08fefd1884231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b42ee5a0c7f4e9260b92653ee932c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac97d4029ed508194c846d57057413233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef891faba4e8b59b4def8e34731765234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e2f01814ee6dc675e0080bbd7bc46235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c5f7fc87ecc5139482336ba8950a0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350c9dda808f2fd8708bf787aab518b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534e29a86c7ec0023cef74c6beb53e5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f98f0c8387c18d7667ec3eec536c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dfeb25fa8d3f6c6ef45276de63899240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3950336745249aa017b65918dd569f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49075096a9b60672d7bcec93b07d343242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916a5a3a24f4fe1c18a5e170949adee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1613b52b03b6d072e30912993c97e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54dc64fc1aab210c1c5b249b949b376245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135bbfe6e87f544233ea4b4101271ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4ccf5c8361314a0c5ecaf49c3921f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fcc5705fe0ba3f36f271fdab397d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f7d384d61516c882f5179eb8e848c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c22472994cbc34aa519c793494fac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1613d41257f6c523623e1b3e0275ee6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b144975a67cc7a425048e7bfa0f8169252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481f24a8fdcd2ac7c388693cfd7e175253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed4736acb04c6bf1cf5768e44a47b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4918425797c684c70358212ae3342de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb299c7c090671368815509890380e0f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f7d7085be4a99c187735bc62d785c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa522d91cb304d405130cc969199d33258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6362062eae8b8ba5048e55e812c8cc8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577025cecfb8ebb43164a9eee6662e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d185f318eb6c98a89eab49ed901b14261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c9e9f0019250127646c3f76761e95262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec64b01b5906d247a8db209f1e1ebf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcfe12557e21dab03d1d5e55b11f7c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9e6cfa89936bf1c91ad5aa82015d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d185a4a4bb3e9c10ae635338370ffe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e60afe101c8cc5ad5d0d3454dfe23d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee1c7bc9a2ba1aca628be5f8c35b0c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed2f0669a3c3c954e0d04c1c360bb3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e98128c5631176b2420bfb3b4076b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5812807d1297562f54bd94d96c962d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26201c31dbd129f697abd130685c82272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd86299deb25c144632f0b0ae9b5f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f888fc6576c4b53cbd57321ec56a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b203879a8fa0a561bb4eca497b299d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e1fb028309cbf7fb4d0e342f70f31276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8356f748fa545db082d740e91cfe0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fa9809fa107d3d6e2ffa26a322525278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0dfcb11631edc19961157f30fb4d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d45d8c5be6dbac813b06297512c4f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adf48b77327be4fb0cd89f9d054835281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f51242aa046fab0338738d4b226c0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee307475d74e0a5521c48a4fd429085283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182bf405f8980e900a854685a545bc0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28e51e928c11f8ef14ada66414bb1c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b400d9dabe59e8925bc3fccbbe83648286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fbc82b79892e35138588509a4bfed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a42b24dc61dc966d91fc5cf2953f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e4a72ff1d2393b69c05324d96babf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245b420170f639753109c1db027240d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87cc775e9474ef014342e7f390a3cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61ea24628939d1717b89e6f82dac31292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f20c1fff6501aa0edd1e35d0007d86293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe54060b767b1015902edf27f197f91294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca5a2ac5f933d2505e5c8449d669c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee8809e84f73f9800eb3718af9a3ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cbe5826983165c8c35f38955a30fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fa313e4b04fcf04732c9ac36f6af6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4f19ad3d976e0b25bcf66fdf91e8c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066abdb4c544bca86812fbedc46733b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8617a11a04c629198b88cc98597ba5c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c4012c153de6aa206559565de9fc9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865fdf3f292ae2a94e307f6156f287a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b8fcac3bb8bd0e50c266ae290af02304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a40158d029f430574f490ef05d764305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3c8052cbfc668f4cea619640ea92c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc386a558c82b68420abd8713de9e32307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180beb571e1a3254fab11620878df5f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b7a87fcb7894bd999129d498ca434309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3f87c6b6580cc49e32100cc29c53f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a42efe77a58100326e147e43cac20311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005da1adfe0d503a80cca05093452a2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c022c2eba278305e409f3d6df6c2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bba37f821f6a38bdefd892e1bcb5c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fa8756f027253e3c2d0000d416d97315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b4fa810bedddf0f9093467996362b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea4b42a3571f27885c3d3b39b4fff3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913fe8eb8e074b8e1f832ffb49fc936318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0edcac0715c18bfe037aa0d0849dc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e56a7053ae1796080bb147dd1f5a60320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b331290ad1b53d5ecabc7869033db3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aecbbe11e96ddf9b3316f66d6ae77d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c111498daeb3852d1e9d8810ca4ed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8758f549591243e46e6939febe5dc57324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fe3aec4457d598fa9641ff45221a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cda8b067f6df73bad0b999843a621326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9af1b8417dbcfe07b7d7e6beeb3342327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570624b475cb159f90b33dfffea8c41328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca2ba5404ff5a56c1f928e9bcad621329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80d38146f15913555005ab23e68ba4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64f04e881c7157dd5f7cf8a8df53db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89c31576282e31fe5b82b1e62beef0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0b41260eb434425caf89729ea052c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca03399fbf41aa9a850005e54f52be0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268ba77c4fb86ceef759cd4e75af6b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8432561549c504d32e3d595a0a0664336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18961aeb2e9dbc4a57f36344aaba2cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2b446cf03b39d712500d6baa55042338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34137dbdbac1875181d23d41d8b802339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88033ced1e901fbaa30ed652f756b6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198995135695b83d071b75a7764cc2a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a3dcb1dc1b971b4b73753c44ca309342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256ca769aa7eb0ff33ee2b52e334766343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55171f2ea8d12f8c7adf067c7c29b85f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7b4125a38e4950bd576dd4f280069345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ac8689fcace4368549050234851b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5a115268bc61353ae3af537bc9999347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852c3009438f8042716233e29c1c509348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576e9d213d30f919118a42db60696b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719e2286ec467341831b885c5ef1175350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3cbf408eaf6d1a46c1f62631334cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1c98dd1ec1fff0c37fee4217d94b4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727a6506a3c188e34889abca12561d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4889d9cd8901ed3ee7fb8164abe18354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447cc9beabdf3829a40e5ec4f8d1b5a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c56637060e2d0fc984e0eca5bae40356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eab82c0ee4ce085fafbc279195cab5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3882b25536568980796568e433202a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893e67b21710180880526b0791a1730359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2949c37ca0459c87cb9c66e7db7f13360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4a3a152b78038655c3dd4eb39685f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b444f02c5f102e8e465f14c7a0376c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae408443430e9ef19fce633e321b386363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6f392caf64ddbf6b343cd619b92a6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f9e684aada6ff2cd2892b4475667a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81a9f80a841efae2d538fe6d5b7704366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ff50c983f3ef62e9a30cb1f7a1311367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b4c696e674a4eb459aceb92550e46368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7bc3c3977fddc3dd800852f665f28369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa62236821b40c7d60197633c04531e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc40c44e00c3cd657a1cec2e8377f8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38e7fb5c870e7c42f69a8931a9d471372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd3a5dee58a549d391ca86f94b09ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff796df81cf4b55870c5a044c87f210374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36413c950a38ac6c4d871b57d0edf9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819ac0133aaddc83a7e002a99a54f85376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5f3e1a9cdaa21d6d767ad09234c0a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ff71a25370734e462abbfd33839d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b406569d24f1cd0d895ec71fe5f75f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561d1b4eeb25154b7d3acc4486d3448380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af742bb4e42b5ed370c9eda948958604381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01761f4d8eb9ff4a73a2f3a4f3c1bd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe0daca724cb12decb03a161f4be0a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f54191d2f8aeda5db498ed1435b904384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92a77618ac4cdd6c9297c73503e196385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8515e3b9b641aea1e924bd687e3fd25386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28f84931748d592b6381c286c3327c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7770489ca263f73cdbe6cd5b5f37a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965ce8dc7191a6ed0991445071fb2f2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971c81767899d06a0457e114b0576ff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619178838cb995048b90696aac9b57a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da148f19cd7ed57abb15f6aa87c508fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b4ae1aa4fc7186b9d96614c81e754393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9e6116cc542dd659177807288d629394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030394e94332a729315d7db0d73ab67395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63e28c845b7148c28dc2e20a451672396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63826bd7fb3a6dc1ffe34540a541cb6b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af08996d212d63a48585d2c59a93d45398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1d9f96d3a0e9be0f9eb7d76360882399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd866dfc6334e064592dae556cb76b8a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7978b533aacbd0d07a5df628cdd9a17401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04389504fb61b4732676ffd1bed69f7a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a366d9003f1e8bbb2dd001b19f937e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd226d0e30bfaf5af52ea648247a4487404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c5d9eec0f9a484e73035357d4c233405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b38b17235025e76c4ec1b8a17264d9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cf097f507a233e4fecb7d6720633c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0395c51657a195fb5bf3784f998e2c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bbd9404bd48c8b65bfaf7799948f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3298080c221c778716e922c4461f16410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a97d296700b4896b550736d3c807cd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9f76a6d6d72337fbab5d03462508c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29944c995b7f73e94737a105d631d411413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb4f1bb32a44b111b9c82cf98b9cf3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75290af0fd342f10da00980cc3283b6d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e5fba8ddcb3aaad0bd27316265650416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562d33413da5e840cbd7681ebcc7986417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96ce35c0687c1f881eb207f1edceca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46949bf3371d540010d1a22e6291ec85419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e5b5b545aebd2e00fd161425f76ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b78a5796045ebc9e7151a3eb75800421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f174fc37f914bbc383ad3fe2beaa7a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3d45f59ed237ad7a76f0f5b8a7f6d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc30a4d4b064d093a9d66d3703165f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9749462e91e4eb6cd1bd0a18a15a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ec2d0f83aef21661032294dcabbe2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7812cfe39999f79cf177ddcc43bb21427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c67cbe39adf114b4ece0160d9dc54428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b8061720c8825447c3353d8b267a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cbdd9959553fb5d9d48b27899e831430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ae44cba489a9a2897ec0747590a2a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29092e914ba0d958193edfada18e2380432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a64f9b908e94bb028cb367655c5394433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776938011ae04cfc3c76ffb3a2318eb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71be51235c2d8039b4d8ce796512db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f3beada7c6e7ba435fc15e4929bf6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e8fc9b301819b50b532e18a4b864e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720569e46eb471138d845aaf2a2bca19438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afa31fa022574e27f9de0e8ea7be01439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9523916960b0ac53b784f9d36dc5c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f83b5d84c303cc1b4eb58316d93c4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518d22177867627e3894953bab4276a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4c22e0f8af835b2576176774cd013443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c961cd7bc9bc892a7433c2534a9a8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf321795dbb730e6a69592a19b90f9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488202fc0d14868be35ae208d39e65b2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d2e8aec5df73b0fc9275faa728641447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526a479eaaf92fed537acc9729d1bc6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2502209c6dd00bb4a885c5246c4f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441d86ca1324b7ca453932dc342f026450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af77a5e65672c9ee089baa61767c4a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753e58488a68e7778e4d108878d0c4f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c695c8e6c516f19a745d3620a02516453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c43901ee068c9bc43f1990fa6f294454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621998f07bad307f98b8b70d1c41d7c8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83469b7d55ed44f3a22cc2b7c175788456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c4f0fdd60a3dfbd29c4d8f9d16a47457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95fcc120c3fbe37ba52b4c0ab92997458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731f5e11a892b0d28a4ee4d1ac1717e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbfbd51ad54391c51c34cddd4a9b70460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa95d44f147f0eb8a573ab67292a5bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136c8c02df6e02fd2b4b6504284d816462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1f0f3e39166d9a072c7be193e1b09463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226778eff29b44e708231932aadbf69c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527068ac30c3f07a14302de64071da8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1ef4b6e1fdc159cb98a2ef192300a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74ed98eb7f680e3d3e864c31a57f5b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478f660f44a4bf5318870cec5bd4e41468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cbb07a40ef8714c47ad8b7e13b85c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fe32c8264be3149678be156b27e9c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1860c0ccec84f261a049281383ff9f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545189c2a9bd941714329297513fbc0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e957e86218cd8ab178d8005f8bee7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cbdf4b3c0d7865024ed3e75f96332474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58956aa6c77d5327fbfa808c88e741475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e757c08f4ae77577dbbdb609b2d0c46476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819d39b493073815067ef318d9a345f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9b1275f45f0c412634967bb4fe9fa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0f17125b4ee5daf2da8273ea6e51f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e94327ef3637883852367be113f6a5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00a8f440c4f15d1d07cb8ce2842a05481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5340e4310443fa9ee02d864ae67a722482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2086d4d09b1d6000d5e9e968514dfae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b810c3e3822e19edc5f2775d2e3da484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17d6cb899b42b211b6760058ec6be2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44c1defd41572095e406405294b4da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb81488f0170bef653c5258c83d6590487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c6b5cbc1a2695f3c56545e0838a80488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7579ab67cc6610146d7f908235368c9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e18b99f306d51edc624de2e25291f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d289bab367aaf772e51d0529e8a6b78491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94d992e68e4a2b319a544c725faac0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24607e3ec588b437cd37bcde88882319493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e206d55775146b662ea69d3a2ef56494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f69a6120d3f08ed4b56351198e0d84495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b081aadf207f6fbd4ce2132916fb5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240bea27b54e4aaa4edd4f36dfff864497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29d7855517ab7af162cb90df19e91b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81566848d32dd3c6e5ab172530fed7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc370b2498584732ab49cdc684123a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcc566a7437533b33c639be00812ad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c25df63a5c37267af08a98a2398305502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a249ccf941729b9713bad3707abeac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eef053a1b24372c3cbc9ace8b72bf9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88904d1e3d4a016a2c70f67f262e8de1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24a1ca0cee0266630f62e45c1a6b2f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7e959c8d67763c6c196e1bf06f1e9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137c8fcaf97965cf51d36100f469d60508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ace01e6099cad0a0b338e4c97086e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e35e4ed82d3d87190bd1ee43d3b84510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c02577cd2f0631297a5933f0aea67511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfea8ed33103a77e54721b0a8ed467b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c24d3e30bc5c1eebb65e8827fb15fb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccecdd117c346256e941ba22351b141514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1a225d579823481296e01848bf3c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea24a49f5d7c92d74080d6248310e88516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d8f574c08275492f5301347218dd6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc858cc305964e3b64de761de27772518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2602e253e68427127bc7594313cfa4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513ebf840bc0e55db435c89351d2460520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc74f561eaba66f1d57f7b02cc5a077521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79409efb87801f0ae0d163dfdc7272b7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd944dd429cf3d2a5cb38266d6edaa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727dad9cf9a6ad9b39f7a1a013138c04524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9908978f91a8e463bcbb3363b8de6cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7648c69ddd2f992db0d730412f81f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b8bc237fc334266399aec41647097527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63853341da766cc5d3db44bb8234988528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91811e98f9a3f97310c74fec3e5f4200529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d066a3b5533c01af4b66dd958b3c9c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043cd15e403a6536ea43445e5546e2b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3591c77e852e5d3dd89a5e946a6ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb91d1aa5e7b861eed8799af98abb1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8918b80f83b7ed62139dd1f9d420aa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4d714971864a781290e8f8aed64af535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739bb6f595cbf758e8e1f349b7389a1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439aabf9ed893f3015592cb042f1a6b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c79664dcb346acbb2abcf34f825baf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bbc0c6209e428a7453ba2d5204ae4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b061f4772401357e3c935dd832ef1b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284843e7acd2f144fd07f7961e3ae1f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bb3c199f86f2f00d7e2c17b238d22542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba55a960858d5e37ba1457d6b803ea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adaab15b433248794763c2323b7072d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b213a4d87c17f767c8c91d892c1c7b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319bc8c418259d8bc24caa19453c1f2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78549a585663853f3fcc20d4cd78cc2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2051675fb4abc0afceb4061d709ad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989c4e54b98f41a95ae85924a15062c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d26fa205073678fc040aa35c209ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026bf573b4753d5ce61eb2cc7d57867551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a00258618513ea6915d0cb33f94002552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3ff02888ea3ba71b447759b92fede553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0791c6588a1dbef761f279bbcc49921554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cc56eb445b0fd8f221e55008c0d47555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019156011717cb612ef522b89d0325a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55069a0e09e7ec8aa63a5d7c9966049557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aebbb3ac07778e08b082a678986384558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3877eaf93e138b20c067b95abd0f711559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c95183f6e20846d3860dfdf1362884560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23185cb90ebbe07aca6e31112f415722561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89eef1c29344540e7486e83309a8b7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7249abd00ce6c9975c6e42d8c47288563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc06e029a5d32742249f2e98e10b8f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541f88f935d86b08f4f5cb5138b0740565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e06799be0d504cb08066236863868e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd37d413c38c3c6f7a99bd2f73b3b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e9848b843cd0e2d454a2863efa588568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a41e4ce338b507b77068716c2a0c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae85e85a292f535cb299c7d631b135570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336de3c9c3b004a8b227d585372fe58571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07461274163fb45d9891d1c3393762572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677325e6230802d74a823155187ed61573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286d0231a1250041504b752dd39ecaf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11986a2efbf7c8f908150eb12b9bead9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6a001f93b7beebaa1bd88a1f4134b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d604bf90b910499f67a0fa3d45d122577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffc10d7a0aff260c803cd9cc1b8387578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feafd36c0248de4896db014b2351445579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561e2f47dd0a4a3eb7a742d05a5f818580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506e91b321e308d2299dfad8133502f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14930ed8c188ff7609dcd0963e906d2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd004031f7465ae6845ea48ab401275583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717416c38a4c4fddd1566ce7c2a497c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016edf71307d7c976d302931a1916462585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f11233620fb08537ed9c2d08b048d9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15f5a761ed8b3775f02aefc57743c7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0217a2c322faa0344446f4aded054f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577c9592e17cc695c3dce5c6df87256589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa17ccf005ce344970fff7b215864bb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69cfb7460074e7b88c68d0d1f1c95a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45499646233778a4c79dbbe30c476635592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bf85943e25e23865b38ac566041e5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3531f6d1e9d80e8c7bfddeba0100f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa520518d2127436a8ed21a189e083a7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a8b9573410e8555250aefc9ad0e12596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94244ea02b19ab9fbf08cf30eedb5375597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bf2582e928bc41a1a7beed5c8d95d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea0bd3df5794d07ebc14339ac936ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e32583c353d9d73a47376e98cad1b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e1fe9a0522fd24cabfd087a53acda601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372670544749f282d07bb8a57b2c4b8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffd130a7398955c286110f1abedd33603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69029993f6c4ed0c671b2b345f2bf7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc0463e8883c10beec43bd2e5ae6d6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d326a22a008f03f017a8de1dab68e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eccf9079667628755f9bdd5561e073607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2c2dd0e4353f70bc5d725ce2fe52c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e18dc5184080987b885b3c3a37408609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de89d32a78ba186253397569abd885f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a64da4e31634f4f453d7ec0f0b4cc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b35b98ff3a901b0659d47601ae65b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982957a1e747a1bb066fbb60af238ad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6d0d6d34c5069bdc02d3639d6aebe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8c5b09015d181c2abf10bb707d4a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d28c3ad635635bbdce2d079ac4395616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f57ae503ea3b3d0e48b568bd18fede617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a3928056400030780cb9cb95ae282618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289ce0542b479766deebbe2cbd025bc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd67298f09eb5b5e06730c462dcf22620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f14775e2520346ad5c7cb30994cec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c88ae5b4cb56f842b4db06aa10bfe2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60497a31ab652e76b15e1df0c8d049a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b3cd23ca9cb75344965954a2f311c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23dc20a8d7a32074fda4da9f10df8d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee353c4caf67e31d2ff59366f69926626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90134ff5be55e06e7e0e681bdf27c45f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e521c52eee775d69a826d044a4efaa2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87594bee05e28a7747709a9553596e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d1a097ee7dfde7106fd79b2563b4f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881c8481a070a13aafb3b539d0d8b8b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21694a9465ab789baf450ac45ce22faa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b231e7ad325f32c3c695d4115d2d4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a572c2c1a2cd2705914e95c49ef7ad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9e2a86736543f47db4f6856ebee72635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d15737bbd9940e2cc6942693fb724636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1021062048b61ee33953ead1622cd91637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6e29ed006a41b41209b83137df45a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4544238e58f96325a569219fc7848cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ed844ec6b493fc41e0f06546af666640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b095507785c17d5192fe3cd03092f87641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0fc6f5a4849ed3958b9359deb215e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb85d796d180882e7011679c3ec926a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be1dd4f3a7772730afac9db8a5508c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163cedb159fe39996a79c680e50a43c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afee2453aa83986f2051970c1a9456646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94847192fb0eb1c402f153b981002dc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e297d4f8fcfec94dddb243d5eb700b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bac7a542e9acda33a626aac253c558649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec394292368dae81f058f9d398eca461650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325415e9081790295d459f6e74e83b9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c32fba3f0b3319d9f6ac80d2dc07d7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19607f64330e680fe32ead754e2496b9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6572fd060a06f495df79ee25e6cc2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7270cbf54f4159fc5314059b631ab28655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69d127da346da058c355e5fc517777656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7740e910b99e9a71458760b37b3bb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ff142f18133c848a13643f5e7e301658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e9ea4b237ed4122207e48610fc43a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655db21104c813527f95f099a8f59fe0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726832c6669f1cf3c73e7ebc4d91df54661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2be9e448049c5ea917f69cb0dadd14662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33897de0c9dea3da9efae6443c3c70f0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e45143a1739e43b8f707aee7d81b28664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdbae1c308de51f2f742cf35fb0ffd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd6d0bd9d65b73b1db7417e34912cf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21174fbc39131969c939db1aee0a899a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6d337fd9df1e7aeb659667e4447f9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ccc0259aec5bf7a2240258e23a16d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9425dbfdddfb0ecf09f3249cf09457670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b6d1fd3d566d8fb6f95da7681e5a9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c63d735ecff18aed44d7e8a8da8d8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb460ac361365bea757ce2e4d8c13a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046078f1a4e55de72c952530d6927139674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6119c974f65c604fd32e703c9f74d86675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713be719f0037ae1596e5d7f21e0ce1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f7ff0a38512e16bf6beff4b22b049677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817280ebf733b747a1bb90c763981b5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c9901b1af3d5feb18d0838050c8b0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d08190f268b452ab47567d22a42148680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f19c10aba8e1bfb998b839a7e05c53681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f3af5ff2dc92f32227cac66ca21b8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66332948c9d37ef88e680affd29eaab8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e21970e5ad040ffba52ee529f65f3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325e738143e1ec552bf0f7e7e194ffc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b755183f128780e75cbe80a6511fbd0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176f7d28c7a043cbdb1e46c72a77edb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d539094c3498ce60b544d2de94b554688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f8a14e8ece53806bdd70c8a2394a1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54ee604c014f1adfc45d747517445e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2f387ec93eb62a23a77c49d38a53d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1308b553268d607446b00f733c44fe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f725314f74cf692ed4c9b5c631effe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1954c7cca16a21ae3781d1e523c35d6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3851a5b70bab6443292a00ce569605695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b201ee43ef84bb5d9c49028b9cc23696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7491591378bb25a4c4665fc7b4f4649697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb1d5adde53913384112d6742eb88e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8062c530fa29d6ad2600ae3a3830e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf19d0f929304f5c0a024107e8a45f6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e25613b8d3b21ed6e3a100c9e5585701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40786338645965e31accf5f2072a870702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f898bee6c9af1ea448d377a9af5eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb274ca5a05b6f6d1ff93db5a899b11704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a298322e8311050c10f30afee6bc0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b655c9b9810adca545e49a4fc1b60ad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fcc3a2b22c046534acf387479e51c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311483b46a0091e1d7182d22e9eef1b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bbbd04d9994b66c8dc0767e5566af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71de549ad7c6848264387a0d38422de710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b34dc218379c1f2c3fcbe03e240484711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0325708a26f85764b2976304b490c10712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d51ff8b8b4782afe6a0dfff7057d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062a22692e394da676bf186350a60272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d188213d4919c86942580a9a1c7183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588343f5d809425e2c2929354e2790364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd86c46acfbff79ece39bee9b44b92f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f891674e2e82d665bc79e99cf38b08b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757680129849939b92bce84edfdefda17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316c40d68b0afb3e113594d75c2605c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d4486bdf3c629d075193ea11f7b789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247c0f35bd7e202e4b7a894be247edf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139bacea48307b9cb23db6a26ae556a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ee8c8a521a1605979ec6e85dfc9a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99aee83d1a80c881c10cfbaa55753e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8ec7742186c7d6ca62c547115afe114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eda83130019692d7b87c17e3b68ec915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cec516481cd9dddb3c1c03906505d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582044a329f9fd72ec5597210b73bd4b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608b0953529c6e90f923b6e9a23faa918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b3f4814c0417ee9453ddbc13e981619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3deb6be2fa26c56cb607218aa0718320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e786ac9281ddebd3405fab8529d2d5721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa3394a87b7684da4118d5ab09370622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80e418d334f69cc1c59b29467e4ea023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd46f4af4e09e81e416bdb4e3ea41a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ded582a426fd86659ecb9e84ed278725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5dff5da669e50db57b54a1fe99d0426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf1ed43452be604161cb9ebe6324c127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e2ab59424385929a00e37b45bd91128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23945de980a7fa94b82ea008d4cd6f9829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1e0dd4adc4f4ac8ebd7eb81ffd39030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cf28cbbabe52c333c0ecd924c8d1b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86da975f0e208d70d8aed69bada4cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793d8b80bc824c850cbb6c6c8e80e4c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945c303b4b2cce1bb168bd0603f78cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460b2aa53718720d9c94ba809920f0535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffa728a23f7b4de048ef5ab93e8d9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b772d8f47438f7e8db95b5978a879337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd513fb94bb9bb7c5fc09f908b9928e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c6764a6007f250227785f72a8380c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca5a42446617e0790de1cc4dfd96a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896154de92f7841ec39b54e455f0be2e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75caf95460de97e759bd1bd1a5454342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08822821652cfa30f53bf7336e84ed2643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c433f724e312ae499c273176bee4c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ae8f0d96455c3d861a679d6b5c83545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2dbf0f5e0dc1b7ba7d51f8a3dc64246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c12b28de515ef1730971342f1a86e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0711bf1f65426d702cd85a4b49aa78b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f23345b085e80d57fcdad5fb3afa4d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76538708d30a572c560f5186c596f31550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d41d6022bc163d90d7e87eb1219efb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df23af7902464f292659c09f578eb652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf751a1e8f9926707ce177d8ae7a4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bca2bc70d2de6b8e3b33d4dc1bd8b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e2f6738249b64d52665470983847a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5083732062c27ff7cc1723da9b29f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a917d463046420a2b3981aea0eb6357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b413d9c2976026d69a58a66d9ece7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5f402cb40d4a3991faf5b715b542f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfb378113944796776ef27ddb562c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68c29ad1ae80526ea4f18bd4d7815961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7d6728a6ca5f6127a5736d4177a1e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a478d1a19c446efb53041dc211252f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d573beea5937d7a286fdcfdd72c4ebb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d956f4d0298e8af25347bfa6f7eca865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d1c555fbd4a3f719927f52b44690f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb8edf48d60c51eddfc46bfbe6e75567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccba65df88a3cb552f066fd9551b2f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83742bf495c639d557f141464d68141569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67ed24dc615a35cdebb9938ce4da5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67e76f0f2fd8f46895263855aee89a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673b3761bf2c2d3a0b1ff65f9ec1d5b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee9424625c9244f1dd6d2fa5131be373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9ebf2bdbda9ffb56f7046e7c1cace74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035b7e385280eb33c3ba9110c1f133f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9935068b4f32b9eb3f160e23d53ea3b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e826c3feffafa148f518e4d1cc1f1177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d9fe271f75940e1c17cb8109df41e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924be65656a010ddcfebca8142e1eb779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e37ce8da19818a011a97af91ed07f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a39db7a7084b62b17de6f5cc4fc9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c59494c5f38fd7b76632af2522799e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50daf6f098e3fac631e4aa74c622d72083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e40aca2c33fb047d9c5ae80af719ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8b5524e39cff933ac37b136f57dd685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5972898defa45a8187131649def716786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a714cd9f98aa804c3865ed4efa44cc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766820e45d32ebd5e53c34bf053723f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26a724c1130e805ae9c7294f0b0a2889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32bffde1966de2c75c2c9c8eaa916b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1871ccd5737511dfc07637d763913f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894f74a453cf42f1a6bcdc01bf66e9792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdf7314b2c97753b5d44b672e228f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3793d5280784c183c663fdf706a25294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be113ff35f397677b059b224cd32116295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbc40898f5b7ede9d5dfa9966cba1796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c44c6b534983c2786453e9474b4c3697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a7c67f171368c0ccbab6a7b71f24098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89551c78d9bbbc5a6bb61d561f13668399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9bbfc6fd2dd8c98aec453802c751f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115dda8d1e3637d09f99d4bcad30b8ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7d027abfda805a707798b6818ef93102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e19e63a8e412431274113f5b7009ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f482c3c9ec9779334adfc092af43d9c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f7a31e5504c12972f69880bc0b238105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7efbcffa435b0de115718e8b7807ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811570ba094830910d3a211f93501a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c81dfc716b8d57bce67ae852ce94c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff856a0d5166424634aeac6a8fe9a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318d95011b59f65cfe354266c5510e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693e91c4ab300d3f96bb807a0990ba6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb855de716f95c03745acae3bae219112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f60ccc35326fa2d5cc38e752bc2635113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de747f8c4dcee6dc6b6a0ae3783cbb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e361049116d4e96f9b87e8367602b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa6d92f2d781113a33d2999e52bead116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2696891813d43acb30baf627c0c3b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819553ba4b8a2c5c542f76d40ac9d94118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef5827bb52cda99cdefb6867d34b1b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df79010fcc447efb1a6ecee4627c30120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022e93b6725075023418f1bca7dd125121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3241ecf9d895a0ee7734ef85a6cddac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f8986227bc2160eae432d4f3f4f59123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fdd9c1102fc55442cd8f3720b569d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9b9f5deafcc290287d8e1c416b35a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a1cbe0c3a3164c738c97b3048b6da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f57927309b6b1941c58121b42fc7e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abbad29cc41b57ea833da3202eb370128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b51e9d5bbf513c81146b45ea3d673d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c839a8510e668febfa77b28d660c41c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71033e9a326ccda29a3bab3724c12116131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a7d0686a652e67f89977f99e448ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c593c91dc19bef8013d236c865fe8a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f362a7ce992c30792957d8628bc489134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be6d965a4506d48741848f4d2ad1c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698e9741ad65e3f1ea4a6d6dc24ccd1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703fa4425dbbb8ae7ca54560999c686137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c352d037a11a2e43e844ba11dd66d11138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8394be44042ecef5dabac367f8dc5f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6d4f5300c08cf97a0c6a41761af10140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d48f52aad7233ec28720813b6fd80141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13571e9c573a367fe2db3850ee9f5c48142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2a34971ad3820e4b72bf5b9b3472d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c194d2e45555c108a9a0095970d771144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf1e57e132eed11b33aa757a628c28145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023108b1dc5df1685d66d6067e6606dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b0fc08c280110e3dd6843a1e72e3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362e5a2ff0bda1a0f0bcdc6754b975c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf016f950fdf86b24bad48233e232d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2570ff1d0c72105982d2057b12ad9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f822dbf76c547e477022d4830f619e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aca19e8793b274b8170dfe29bc8904152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43028c953a1b77b2bcca08cb27471d4e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f597071a404e94060379ea1271a61154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8e7d553babe48fdddc0ed1d16f985155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cebbbb16b603eda411c30fcfb5b153156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24203f3a00413a4bb206f030f6a864157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bda5135554567cf68d3bac824655e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e95fe4a27645f9ebaee88add1e967159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad9cc31f44d71b91906e14ee5a65c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7ae199057a9df11cbfd61287f6f93161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487dbee6b12909d1dea810a5e8fb2aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabac4b1d9f8f8cc5a776cc83c51c5a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb26c3a29d236d19cb292068d98c3a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c6d95e2673ed4307a476234626843165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cae896ccf7d997d9a5102b4cb77b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65f9c9abac75d1d81a7c47860f98b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1e371025aec38453cc8062d4a9801168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc85f89665f1818751e809e55ecde87169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71378f1005af7d85f14930bc6971373170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfa3a2c81d4499bb86c062d7f0fff8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79862aa21676973333120c2b5bd376d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948353065c24c38a7452f7ceb9bf1337173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e36db9cff38cabc1251acf415bc84174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa40ac9b2163cbfbf667d84f4084b85175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749c8da225df423d6d8775c6f8d4380176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7195491a905984a2aa388b5a4a6eb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6332c25c53c3514b48be727a904de8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f64b28c2276f686b6ab4ec9d36fac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ef7e7bed6cce28fa1bdd93395cf46180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff06d375c2742edad5de8747eb449c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469e03d81444700aab75b3977373a21182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a28541b3d5443dbe5855539355697183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae03c38ba950e48c6999b169eb073dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66e74b051814ebff1679c7aebe5215185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d7885e6782d92d59864b008a9e8c6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0d7f20608559c96b484b9dc64a3b6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1600ea97164c20d1245f64daf2b3188188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1cb113f30a91ab026556bed29d58a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcf834420b15a460cd13dfd995c4b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a40274b11e25e2e0470e26ba1acee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5de73eddafc8ec7dbc668c405929bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe801ba764a30e9654abf13dd7c70b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ea3a806d180be0efdb8aeef357067194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f65cfc226c93d5b70ffed1d5759381195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b78018c4c4f50c43b5b9622df6d4b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037e5428aebcf4b2863bdd531ba5bec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6486c05ca836e398726dd7dfafd276198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5a75d69d179b18f0cfb231448ccff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd2803ca296b070c8eeea54ae4b9f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193dcb41a44e3891fdcb7453e5d5cc5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42db3fa488313b737a64beb4cf1f430202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc16505747658db71d316fb66a88b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba87e277befea312487865d78ef76ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ec56b56e583e2d9cb81904b3b623d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599241bfb99a17dfa600922d1f8a17ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63269591adc53b0752fc970587d828207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c9319917513fa9c710b3a852818c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd44552a2e51a2cb3bdf06e4388670209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d8787668460eddd9dd8a994ea8719210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9fe26ec1c3aff66da3a0f706a1b94211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba1a4a984f7f4b0e14f16432af4f88212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1e2b6b11e802b331ddc3cc02f9129213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8d5bdf801ad5ea8c906c29f0a871b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0fc0727633ab200104576f7cffd48215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c3b1c83e6ef15b153161fec076d76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62218507f6b8b7623f601a14de10d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c5fcfd8600aa358321b2ed31eb5d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c1d2a274247545483791e2848e0f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a6ca38819135ab3ad296253597fc5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33871cb9f459f77d74b858e9fcf4c62221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1202b16caa115ad7cfdf6ab75c35c7f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680313b6b1f4d78e3a0ef0d5cfb636b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388183d3aeda33effe641245d1f8a445224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedfd76b2d626cf1563d995acd1cc6d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006811a34d0374b8ceefe5822b79d8a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22d9961abef3ca4e33962ef4323d35227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832f646b6f73adb80a10d55eb39e03b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b78056cd818fcb1c1765b34761eaa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d836f72542a1b6029eff07b5476872230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b049b090281c0ed970f398e2aac9475231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85bc4309816242559d231381a7412f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7184b2d588ff8398e9c8f0a5312a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc442b97733387710ca4137bbc467e52234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7b0a07881cdb92ccdb24a9d2573d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ab735037227285913192dd0890d26236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e27f942e3bba2c5a1e374bd9695dab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a81651cf3e197a4d9b99a2977f935238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf37bcbeb82cce20ba60f95ec5739da239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff1e548f830422a6efd0799066ca94240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae584ad03f499b2f26f5546690f00725241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d223ef183bfe9eaba74207985050fbb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc980be6209fcc42aa794ade7d967b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9141fc7388079026eaf5913bfd9a43244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb889269a772c24f2c040db8e91bf68245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86221e0fc91fa6937661532fc6cf7268246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59287a83555a83b80633ea090ac0c5d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ceed703e135d97094910a675d9223248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35a95b5f6ee70d813deba40a788b25249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f97b4e2545c3cfa0c8ab4c7e9ebde250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11c182bea12d06e6d1415dd837664a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f66d76ff7c577c6722c0c82acc5326252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c72a91e88a8096c73810872362606253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58044308d084ff959f587fbf781f641e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f2050635074cfbee220e7b2d7e9ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0011df01eaeb5127d56476f46cfb61c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229acb0ee3ce0ab39eddb4d9b686751257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3741967b65acf55dd77b39f5f4576258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b57c715866c82abac343b1988a86e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89b5ce776761f3bde05440426097f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49032e3c64563113e25de16461448a47261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbd8b45130d20680a5c5acccf35a30262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ac328dc65173b8e196ce36f52211e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f950d0bb23964768c09c082bd145f3c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd987c7661b53522dcd54b7f28afd3a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605a8a771945306ade289b89b0f38c2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2ceaa044a313f7669e155a8dac3c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595325ed1068a24b86a0e8762fe20535268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58751a84ef1d55d46e2dc3bd7b43f70e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e58ca78a736f841aed3f8ebabb647270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29091ccbe35b45bcd1599dc5998cdfd1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c48bb5a38b3e7ce86bf50ac3844a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99041496a76b8688cd4af00d22cc5010273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29695d9bcdd4b10352c8b6cceb66cd6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f398a78bbac9065c725d97dcc627f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c11c8794ea283c4b80dfec565e03b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25bbf84cf252658dfb0cd61d1b4179277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3625850d5c1774387672e9297bf65278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568163025b649dea1ad3bf671cc7521d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb388b50456ad5c5a1e3b14b53e1bc00280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b22678b6b4385b455d9137a38794a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad694b5d3f40ff17c5463eacf465abd7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f997ab8bc62bafbda9989da29082f7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24785b8c556961ba33c114b6c4e3af6c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807be0e472ca54a26fa6002b9016285d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a1dfdd802abd4c7e5cd858726103a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345d7a592a0d998509f67ad31e53def287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02a5490c271221f697d5bed574e1c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53e2db1bad434f2ae0fccc3a467a5d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2ab6583552eb2968cef8a529ab138290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a83f399a3f5e0d92fa93bc22c8bfb5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8106d19ed5e9e7c0fcf650d5ff6698c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced5ec7f0423de6765b493210c7edc1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1db80912bed2b24ede722315029298294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b512b6a04412319d4cc58b3f8a1753d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b21366f22d0a35e2e4bab8545fd2b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6ade54543f967c260099b03ae278e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123629e1355123eb5337f0c49e17e0e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6592886c1854397a8dc9afe770226299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b579c21b1674c8ae01e20539e235b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81919c3e6a64d69b5c598529b0dfb3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aff6ba14a599fbdddaf6738eabb169302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfb2dbf89a263ea71c95a8768e9458303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe24913a013d376dbdba9f7d53ecb67304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3946ab1ed95e30e8f7974b6e0ed09c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f398ed48ab95ba273d432676f9f3ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ea90baedc900ef3a8e53472e4222f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366576594dcae3ccc26462f01842a04308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0395cc4eeae4287f4dcfabe621d0ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01b20a937a2e32b99513e6762f157f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875c3259896be66dddf963f82353714311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffa4e37bb790b55e85c0e8e539c121312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3676716779849622e56b66b5dca45e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c77db6423fb68015e81d18491fa2d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01a5fa48d4407848ee61165714f4a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843e991699706264ec6f8fb26fe24a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae341c91728d4804d9c0597f447416317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b58b121827ad93a0527ee13b93c7d8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1418ebe217f20b6062da0d6129cbe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b720838eb9593754a86c32867ed931e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7b39b52767ffbb5002555ce6112f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b393efa3dbe4408d2cccee7435b8b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d324411e03c7c920d03d50ba98152323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197b99236d60738295880960a4e512a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee3cd8f53ded2d530ac2da557436b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce427c0bc2f9cea3c1a5de53bc2e8793326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d422205ac92d9af0976b66d0b3b9de1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e38e2b73c4ab25d068b22b7e5919b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26f1138940ec38639a7a233c9f071c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14e950289dd13f3bc2532a9df544ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acda607b8a1c5164c8c6e4f980a8b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241800bf983f0d53362292123b1bebb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39466653c2d3de6429d8743a891be35333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280fedc7e6cb6d784c1b3cc75bdcd47334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6b9e45002fcf0feb9b256b1db5b15335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718c799d0f058d7a087f8f6d3fffb7a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8567e9e05be08da5b3cc919569fcff7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721dd020c3ae04dc4b4912a08600e32e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2ecb1cb375fcf0e827ee150c03adf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92be46bd4f18915cc4eb531acdbd41340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee6a1334ebba906ef7b0e21ebbd76e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862e86ff295e7c82fb39f69c668d626342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917a54f0770ae68e494f98ffbb563a6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067c600a7fc3743ccc01df422e18375344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242863effa2fcec64a71b0348d88a73345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f62009a9e16f7fd78fd145628c256346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395949cdeb652203b073bdaf4b4a034f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd79c4cd92aada30c39c5f8173aec2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca9a5520a823eb0ac762d255d5c0ce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a2189c1cee3510c9ed569cded50bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf57110d6741b6b5d8beb048101590351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa213cc3141a26e8f328d1f5f0dd7c58352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f644cace0b5fb7184d37b491d49f1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea496c68e6b521690a3bcc654127bced354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343dea63cda2033c704b1a141abad0f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1ae7bb0922decd5455fb56cf9c253356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd04cbbf1fc7f70401ebaca1bbb084357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a70474622da8f704b901eaa07fecb8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8897e9622956565ec6311c5fd4fb0c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e30dda3e1de2205f4793452778218360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c774fc226608af3e02d76a59cca0e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9178daba19649e073c2b966ee771405362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbc2e0f3d7fde605f538ff8812ff8d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b47391fc8a1dcb8632e4505beca7f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45e54ed141012bb0cb6c73cc903429365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa761a9f02d819c0cf00a1f26212a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cc702f2b00f984ae2e468365f9568367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c2019e76c368587589797be46852c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d002026489e422284317ed9005b8e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c3e4c896f2df78096f57d7f7614a4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112aecbaa4df289010f50d5a2d11b20371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2776dc550f23897f431ed3c6f4e948372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70527094e7acf48c8ab6974d95a4f630373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b33b06a8d0d1e4098b6e2d8967d4bb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ceb22eaecf20dbac7ec260de515209375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4c6cfc4bf747a47344406c18d30a4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf852c647fe5901cd7dbc7acdb0a23b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d67cd976999ee57d9a6c661912182378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20aff3624b3c34a282e8ae0819e659379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9604e33dbf95f50379fcb3ce950f3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd6878800db639bd1f40ee5937f885381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc13a2673fdb02d3c0ee2ee52dbebb6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20060f91a8ea801555e69a26abb5d8e7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3205db78c9886e49c4d10617949a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fd878db28d7e3562d94de9d754521385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eccccea64c4d7ed845387ba4dd5fe4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a2a684c2198d16ee0f0cb8cd751ec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d80e285287081d624c5b59ee33e84388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa0d11ab4dc166428560fafb2e6834389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb59d270fb42e39feb0c5d58cec4818390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bb95a5afd880348d56f0f4d5ef1d1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751442d48f2bb437321a50c65742b1d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23f15797facea4b580444449521e14393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f65778f5c43472b39eba41644a008394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0067e734794b62e54114c6acc0d88395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d28788e276e814eba41c71790ac3a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289415c556791e14056bdaa9a0ecb89397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756d8887056520d12f2c660b8c422ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1012a9754f8826ec1a8e7e5d79378b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d48abf3e3075535130ac25a42091e0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd584ea7a6f56a89706624439edf289f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7680a8fbd1506108941d875f8686de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677611dec5d5192043c096a17d79617403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4126d6cfb656f2b61314131fbbe9a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5e32b734dac96e66fb571e40be697405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bef9e7a9627153927048aa099698e5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e815b3f37a39280cf934ed677ca6ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7442919c13d9a4e390930f59b3fbc8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a878a27576d75841e8351dc9dfb7b87409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036dceeae3670ed3c1570800ed496ff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92abd22135ba23809a052d1b5686c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b2df3d359e3f592799a960f757c4f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8069844eaaa4ef20f928f4207a55989413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a183f723dea3f294ddb7ae10031949414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83302ec477989281637b771449c78e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131dc2324dea6a29698fd3cf2a756ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bd0ece33c833b23dcd3e1d20c7e6c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614ccaca8e77f0a3a719d2f15507eb6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f5aa5ab51457411619b0375bc340a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c212a57b95c86b96814158e940ea1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1318924095ccecc3e7868d5bdbf6624421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f2fc4a06557701d0a7f12bbedfe4c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9cdc28c7c989f52bacd38c4e42e1c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027421e89c8f06f64b61c312ba737b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236240a05a50746f3c4ac7427682b53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c841807fa22367c602dc09f53ee9c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1fbb33d9985aeb9bb7d2bc07827b2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c5e6bc2efa351731db7f740c5017e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd56acfd88bfd73a678d697abacb264429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b8e534d2277823efc8bb6a1688770430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca764b38e580a3a2605ff11da5ebf883431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758fa3811e26d94cf472c5f199fffdd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5419e2342868ee551aa471373e7ff9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4211d19f6400f788b2436441a584b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f69d13dbc19d9ec02748fbad2979d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385e2b900f7a13471d25b864f806f05436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e96579f1717f5e9566aeb27071c238437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7818a30a9f1edfc2d6d7e5e4d0758e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f26b57151e1f6cb2bc8626056aaef7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a0a51cfb4adf92e6009f308219b73440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075c2e9c17949acf30e821333c4965d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d043e037dca249209d9705a2a7cd6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bb2b01db4360ac4c8d57cd2f30cab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704872622cca2e2d00848e6a9f58b4c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0e1c1bd5661aa919304b53b308443445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be872ce351ee57b5a3a461145e5e2ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0010ce8df49f43a6e375614ec2f12447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccd9bfa3b114f316fb8202aa5e0380448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bb38e30328d29d0ccfa2d70988be4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cfcc412fe7c2d3f4fcf553fd9d51f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c69733cb632721b13d583da72c16e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229b017f0cd2156cf2355888d568e67452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b088e57e6de0df8e33d0f7742f2840453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae71183a7a6d986c0f043889d0f420454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870ea72a5c9a23e3ea2cb883129d78c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b5368bb70763c8ee4ddd4902acc26456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42f28104f332988da2a3d8498ec40f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba07cc2c18f6becd0c96bc9c828479458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94f34459121a6ee06a4d61a0f39abc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437b8d9be225c6ee2f40870ed7666c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f648a2d2f93b1a7f2a57ae27e1d228461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f44fcb20cd5bf18708eae554cce43f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0f9911181b220e74e1a8a3217847f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72eb4b078c185d16ce5e7f3a66c61f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638783dc8efb5d287f97f5215f67822465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915538e44ce0fa534d40dfc2306eaa9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c6cf0b43a0c70deda19d7a976f492467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924cd11352d4150ff2ae20659b2f6c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b016f110a25bdcd5139a41067f54228469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d859e661bedb09eeac4f6f1ed316eb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae7fc34e5e6018ddc797b18f2631e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096006e50c5951074d19108add9eed7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcbd25a7ce5fc04698af3378aa3b4a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30011c50500945bd76372b010ceda5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7805b5f9afad5634e3ac317e15320475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db6aff2e583679585d1d61d6635197476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f5df65d18c8aa7500867b8fbd34d6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617c6fb6ee1eb3e2b7ecf5339e7ff7b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c211a5d3dc208cf89446a5ab826e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28e5d98e028a44fd8e9f7b278002a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afc45732e9386c27c8ac8706475e28481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02068ecb85466f71f5f50fefd13fe4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb617a4fd57977074bfcd3835857a830483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd853688f8839a79d4d7fa0cfbefe7fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e058f138c75b1d2b3fa545bb239958485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044dd65e1dbfcf15181ccedc699cf95a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf0f0f8b5a024cf392a98fc666bcbd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2979243e326a66804a28effd7e0c71488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aca7bde1d50c71872efe826aa0746e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf638ec7f5aeb7f3982389465b3aa5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810826bb185956c90abb7f90b30784b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d555197348655704b2ae4cd1dfa7e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e140fb1b23f87f1e5499bcc3b20625493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ade0c99139e952756dbdfd9c61426494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06c6d05762332648d84b863940b345495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20d5dad4b76fbf7d0838c00569c4c6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b439fe254737bd2f1d910bd0fcf1856497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab5ba9cc3efce397a1d3e25d7101e3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c21ef1187c02970cc345504644f06499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86902941dd1ddb9f1239ac52e8f1b8c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6a9c2557df2e27d1f1e56891fb1a9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990fb6eddccdb347b1c3ff8021e79fc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53606b92876f8fc67a1c78448fe7ef13503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d5d7ed6a84ff081cc6475f1f3ff2a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c34e2791bd62201682c87809bac3f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e60bb15a45d67061e504f5c8ae1f9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d8fb0b994fdec22d768b181421bd3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2ee675344bd4efb1dc657c94cc4d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec176e71a3b9ef36a5b0195c7ff21c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302efc4e6e741eda4eac14d98705334510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16c9e52b30c90a411dafdd8f83935a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba236ec37b5e170de72bbc9aabd7b9c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951ed1721cf61226f272393dde62d31513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346efc2fa5186321664d22feeb46552514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdcba449192d05415b80c3ec1c86d0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457b894670a2b577cd219e384656915516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac245b2306d20a298926e2b68a057a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321b181c15cf9c8d64f482099d84ce4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b0a39c3bfb0d4189326fbfe8ab31f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b016f85ee1aa84eb2f16e06e787120520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c4543c08cbfedc9ee2ab1004157eb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b35d5de5c0f4901dbe8e064e47250f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4d991c779a423855a70d8a26ec112523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542c3d3795e9601047411c1e888836a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbe6f2926f8f5fa6aa639e009ee438525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0715bc00e0e9d892c78cc4369979d6a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491795cb48219590b3a50c93747c0ab2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed28c5ee31ed18fedea7c9c8bc3321528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b897dd4d84b75ce4ad2740866cd1c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47245e6dd8a850524980102194aefaaa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6f53deae19335b4c118b750b3303d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcb2dfa148c62db164353106f02b79532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780b32cde317ebbccb7f6f9a3f8a6a1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2090f2bb49f37e126c3ecd6feb9bd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ea6936297a1ca2addf2db9254a7cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66c02836081499ebc9716ed92a74b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8ab3e53f8e2a73965df93d323de6f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a4d80e282c4a6942bf6817630d96f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33112ec206721b3933b3945bc177bb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5202f99622ca501c1f3ece7b34866540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91fd8cca0f8c3b7f08a033ae576fe0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06a8c00ad300b9e98d18b84de72e8c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600bdc07a927ec0c213689b3a2004fa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385490991cbd56cf49282a308527122544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de17d8638ccce2d3f3bdb69f380f377545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02564fdb93abf64ca7fbd661deecdfb3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163af147261fbd2c546a2bd561818776547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e85dcaf2a39e7d8eb91077be78555548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96162970e60a8e14a6b76d7b14ce25d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c1996c426b51ba0fec2bf3272e2a7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64033423fb5ced09afc337c472d12aa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14208bf74e8fbe136e97a155742ad1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d287e5de77b3d968b151acdf6e2c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a99d2d3f254d4af1cb368a46fa87b6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb13d21de365549ee58493cdbd37d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5222ab8073722773c4c8ac6a923e4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21703118a0f1b58910788c16c98075da557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a133702f7264b60194440b0861534558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fc2ecfcd33da9946bf03ad3f7b0a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c4f085a910809ee4eebf535ea9c8e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634abc7e8faaadcf9d90fa617f4e878561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599d67c8e3aa973745dc84770df697f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc007cbbe9d4e172b60564d90de140563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d8016e8cb0352d128c97ce42691ef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75505982a3e9e7e36ca95ec1ec38874565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560ab01288347dcf14033a02c589b98566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bee737f6f55f14f5349f1bdebb6ba7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd90f2df546e7284abfabaaaecf6f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c4098559b143e8d5ee3e464a1614a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3719c2794ff68f94ac84c11e96cb452570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433d8c37f207e062fd6fe701d8d265e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49c13a472671a0d7f578e00486f25f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333dc71802c3000a30ce74babe8f9b8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991f64c7c0d209d2749d1ae8a44707f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e83ab43f61feb5607536c46fa9eed3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f783c297bd1bd3416ccc7d7eb90a937576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eaf81c6c208c6514de0cd9b8d49ba3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25be10c07ff31391f49ca05d0a20ed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d02bece24bf6366c6bac3da508348579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc045d2ca599ab0d852c9aa49dfb4a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c61cbaf6329b7dcf15c920efce903581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f16d835999b63db76269d56dd8aae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf6ec6167b4d7d9952288afe7b736a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fddc0891adb145a18b7db4509acef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ed7f29cf0215ea0a863e9e7edd96c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0779bb34eb0a13ae4b8bd820d90e50586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737566f4a6265736069283ea001ff9d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a2a6cf500daa5eab319f8550ed62f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526c7bf6a79efc7fd877d3851ff53e2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75818df9531b6f74828da04a768a859590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93f1a8a75e1771b61359f3aa00fea4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da88cbcce6812c778e87ada6091df4c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f644329579da7b7f75759fc15a41377593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b8a3f87154e9e60a39f46c6984a99594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78179e2fd5f6be8cd03f79fe2ea7bb8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87f0ea3b057ea2493f027e1c5c6b13596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23382cf5faa4cb313c4a27747d48a0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c54738997baf294c921d481be1d0ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951b1bb35f3e66d73b12d0d3f2cd7fa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467ee2ac75728afb9b9488fc191e672600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e333a41982404a31759c739717488ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8ce847ce6eb43eb2e2dbb022485a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07f56ccef6e94296a810825eb278f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937de87846efef0d4303b7e0dca3266e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3716b6ef8709e74efb5eb036ea4821605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13af9c1f9c7863ce322719afe10bdba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543ae9e16413f75793ca55192dda94e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b00178dac17e48aaa34cacfa35a46608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e88dea6fa001f55ee4f6a9839e46d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36ac9fa3201e0f7deb6d0d9810e829610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f613687371195a807672e808d31f1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b198c622511d80593f59d2e26101f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8783dad9a148a546f6afa90fd21e236613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b783845b64ee8d14cd3aa32827acc22614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a26a90e1119a7742493ae55b4d7327615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56111eacb4b8a8861dc843c2b20309f4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85ad3cdf2f7632d6dfd273cf71fbfe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc4fdddb744ec748205bebbab6b3cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233037091147857adea35766002fc49619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac0f9ee4f8cd7a8a274459d7ae4ab1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39494f511c4f68c269fd6282f427be621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23e5b45fc4d077ac5503c0fee0d313622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a978973e299a13157ac4344ec1d19623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3499668b76c745bd3a555c911c68b93624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b70e40b54745c68f0eb43f8ace6a70625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48723af5e8a993b388f265563618c429626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba76f26a6175f081fd352eb476f73c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f1798473e934b2aa0685eea93c2a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be17e8665e300541defc1dac6cbac2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cc1e9d67eed2168c64f6e58ff5bb4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4d58ccaaee708cd4ee429f840664d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c62807719ab2247cb1e992ead8dbad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1c11e2c0b2b0b4af7313d22c53c79633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b42c4d23911bd639cd44b8c2ed03f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c30fa3fdae615ab1d02b8122867a9e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ef9b25c89085c524d6f8361921047636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b8e6ec8d77358f33a4ea05e59d1c4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea8e07abe325ca80188fb24cfdc602638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7894c65524b64ec69bb68c6d6b03af2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe063ae5402dd1e442be22f21ac3d2e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94229bbbf23204fdab1d891c8ada426f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98e78cefb54ed2b4c8236f9fd9cd55642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6c14fa390ba0af2c2e30d178b0e58643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f51861a9112d6fe1911fc6268080b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787b10dbc1192d730f86172fde40987645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9159d12f8aed6adb47ef7c52bb93c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd962a98ff87085dcff97f90f2debdd7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534809e08ba4c9914e51a01155ab90eb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651ea48e2259f6fdd1a74d4280e1f92649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c238b3c4af8d2a573064b5559a4d38650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc11a312ff42bbe5f03c13fd6714c2c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce109005e1692b64463c96518aa222652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73c21e29bd48f1df7f4f0f62e2b869653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5029cc473bae793fdd95fa8c08e4047654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d397c3d815b1f4904178be06cea4f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754cb9333b7f96e25fa288d9469e7d9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959c3acb485b02d9e42dd2c267531af657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03deead2a40f00e4cecef12659a54f4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e43b155867d8df70561b2461c6ec8b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42061585eb9ce506f1b0ab7c5d4a3239660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85c202d4cff4f7b422e49c198331ef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd89cca5cc2b7d3fbe5631d24906c2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362f657445cd1b661bffcff2af629f1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b69757f64ba205efb58b692b76ddc2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02317a9191de241095471034d2eaa8af665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb37edf43632320a15d45649e5e7eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0d44b7c35a11c0911b3fa4bc9d779667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42c06bb37e06ce8f246f341cff386b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fe480c8c33c6ecfb9c5463f24d6ed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e00e22ae92720828a69c06102091b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4136fefccd8f60df7b400344b5b88671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7b8be663c042d13fd759622a2ca90672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e47f0cfdf08db98f5f3395dc642e1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a249737ec7fa8e1135dab68edd9d8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b56899d3159ff574b58d7508af443d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db665ba1160f3ec9118abaf2919908d0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665480a177a236b0d9d0718fb0986812677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0216e5a46355d018fdde1828224db1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cd13560c0633ee1e1b9e44ee7b7e0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8d6d41f3e3bf74bbcdc88edaa8e44680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>