--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dbe604802e056ea8e2f0b100e472a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65183072def48b8bba6f5f0e27b8bff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79298cbdd4b80ec6eeffc8ed9b55ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5890fb212a226b9c4cc594d5812a874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2cfce07e8356ed9aef77f80cc1d845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e073840594624d6b49ccebfc20896ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553dd2c711358215e2ad2a517ecbd1de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4511986bf938a27d03696fca48bbaf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b968e34d9edbacdc3e88084a49d829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a591b6e1a40b51d36924df65a322d1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5abdafd3933c9e9ecb8a66b3ad270f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28123bc8f52766a62904a15087c453bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e7ba4d45a4e5426003b02c7f25f8313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41433010bc771c0aa0b7d0a990199f5214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dead6fd4548c480b9123ecf67f397a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108cfff37698f3821f1755eec9162b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c4f8ff5f53021a57ea6fc040f036817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9a43362c8ff87e950b81c7c08eef218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5589357152085272894bfda5e931e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1287cc26a6f680bb8a9c98c77e02e1a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fd87b2d99b6489987141fb5954ecc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd677399f81d31fa6aa41fbd96c6d1ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741f231b7ba2fb0b72a5ca16790a84623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103f60e064fb724a78cefaf3eb0b17624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb428d7d05696b319c0088adf592ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86167d2b4ff851fac460525c11339826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f107c63b933ce28adfc49acfa966ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b21f273c626123b715d62d9a54aa428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf56cb9c776aa4c8df8152cd2655cfc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe970fe4e1f47b98d2637c5e68620b6130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9bdebbfbce3241903e8d85ea5007431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f702f2ad7fd7847f5d220140231e5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ddaaab36a3dc5905075f9b57f691d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c933054bb90279cd47ab234c9dd3234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b6e30facd970d45cb8943952a2e4035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff136988c89028b2b51b399b1b34734d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556585f7b14e41aed5ec3fbd33aeb2137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bd1aa05939e3ed2ce47c429735a2a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91de7db518f779bd7cf83e92ccbd8e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f53e47cb13dea2fb71a55ad78c795b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc39065c118fa73d0ead90a83f8369541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78ed8480c300943480a6191ad7397a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a354d05f19401b3a276ff06b29e9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f206a5d539a45197ee4b02935d5935244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc197ee962c7bbe6d49812e199796845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c43579e25a4c9613097ee16a8eb10d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df6072d162cf7bdc2a39ff1a24f08647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69aea3243918e2cafd12efbe7c19e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9715fc4e868fa54d0f077223019c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34101a95e987216b8958eac582649c7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023803cdb2a851bc53da89d098df273d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a672013f5d05c729c2775c74b2eae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4b9d125abd04ae1f8c4eb884749e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a01036b879e61e8c10b5e5b6d35fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee13dd5cf1509dba191fbc2739fdec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dd9ee9d3aa17641dbc3b5adfd0b4c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49aac7de34a54a42c824dd81e339a2c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff8faffd26db4788a68202450b06f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8b838e561e0cec90890f2cf09267d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4860cb47cb8fb0719cbb0629e43fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0b4ca0c442bfd4974382dbf72666061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8223bed5d09a76a73d1e2c6503c208062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f29e7dcb13c976c4526b50e7e7c5f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e15ca387bbca6b1804acabd26694a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4036546c5da86e85b7855fdb9e7fca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90343280e138dd6155decb6b764875e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbf019953b26a7d0d4516ad53c491167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc83aac776e62d7f3df08c2322b15c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0163bfac46c00117db1e58745f205a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71205c0d98acdc92af85cdaa23193a3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4031b840994b7d78b0cc819de97089571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869249d92622458cb9e3310f5fc64e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62063f8883e378fabc304d3a7da95d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093ff009dbc5e506275202354643aab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebe5af5dfb3c0b3d701d699903772c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d967926257f7365b28e633cb5bfd176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b595acb791be55cb8904ec2542313577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a713c30a15bb324e0c31d846f93ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b648e436dfd27d7cff36089eef99679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34203bd8d1bc69c2b45c2848a3c5bdba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0898e10c66755233d740ce88985c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43b4bf320880c0cb98eb1069a3edd582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2c739995380e2651b2a9343167ac183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602018fb4f09b2198af9736a4f6f05784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b704923cee0393bc1cba691614a52d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0219fa55e7e247054e4d0fb58b1f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affc0a42b22e9828b45b8e7370a808287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b16e7dd5bf31594cfc38de289c8e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89390c54829bed41725be162973de289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87497395e5bb174ef5bed665c1e923990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbe7c66fc6d76773fd84798943dbd891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1ab5a72ebc541b79f1f8ecef6d6a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13591c32936ab41af972ccccd885fb0993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea590db95553101911fe296e6336f75594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7624343441d9240eec51ee7c9a910a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef13293dae7fe107a26ec7b0195d0d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810995db6d427d9e22f38a312a55dc297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14d6241ec3de80e696409b2023534c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be42590472a9705b122ca8a1323f0499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5703ae8e5372a2b96674d1b0e5fd456100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c4ed04fd9540f8f86f3de95c7f084101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5395c33a9b4d61cccd7388748c7cab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1776760b2e57c83728b63c3f7a99bf3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b47f8224fe96feba99831ac2fde69104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45f7715a9ce9d8c76aa211b5d8785c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989982641a8745d0d471ed0dee8549c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef74b87254a6e32212790b1b152a957107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf00e28aff5aee0de7a178f9b443b4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd46fd427b647ca2e3dd7fc73ce667109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944783d3bfa59ae045b7c04311de41e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8230cb3593f8ea1d56500631cabb8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf004ee9bce5f691b52cc52942ead3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0044d19b2b6c20df3d613ade3a797d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c631adbc29ec30a192191a3586304114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeff2bae6700c479c4cbc76a56046fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ba20739fb1c0a462fa3c2b6f62ffe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e2efc60d22889b5c3fc2a2492212d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850dbe770cb8b7a99215c15dc05b6fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b47eccb85c9890cb9ea8610c9c9705119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92afcb9845b595e1de5c5ec82da8eaa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7860abc60a946b99540c9920aacc5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e44bb5575103f7bedeccfa95beb6b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00332037a4bab257684a6e88b6ff538123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816e2a24766300ac220517484def4c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71522c8bd45d4270e5bf8d2f52c2bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0db1e59eca219fbb28a63afe3c72b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814f78bf34de8807d9665ef89b46dbc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7bd81e15f3bd7e268568e3d590046128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555d8a31f4f6e431cf3f81657ab85d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb246d3a0fa1312fc0e676cad5adf7d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cffc7be6fd7641254d39d243f5ffb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07bc862b7e4e06c2db219148e25ce6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fb56be006414448b2438c1fbb7c2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b0623486affd81f63395d8a30ea13134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65b8b1d85461c0bdb1e0008c978d32135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098bb6f736212175a9dff44c2ff9620136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc921427e243ac724397bdb1174b07c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c127caba53ce05bd01738c90e38a73c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd215081e3bad1f5e6ec66fb9c2003139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9dc21713af9d498f468623fd05d48140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa46032b3893f2453b154d744928320141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a729359f42182009ac7c9dd4ff9999142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a4ba7e04d29ec3cf19fa63a3f125d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dee7386ae25b876ae46ed96f5f2a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63027deaf0717666dc8bed97c40abc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a75f58f6036f1da2b04cc3b9804a5a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0dd4f7001cabfb766bdbbc337cfd15147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281e2ee99b293003008e3aa8c4b89c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ae6dbb90cf079fd14bade938f3d11149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29136fa04664be47292439d881de0e41150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0e9a134a8821ba4824066a83ddec3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487f21ac77b51a76dc767532ed88da2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43253d35361c80063f4a3e728b9c039b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6acca25c931d2468348eb362de2fbc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca175ba124ded87dbb29b2d7ac2b31e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acacc5ee5d8deb79571cf60e8aeb961156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58e2035fa6e69280b8c9ca751c2794157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9de68304fbb01e2a3cce05c1df64d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39c48f0772d6c1eaed82fff1423b54159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3f09f748b106578cec1dcacbb9134160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d676d3a6a96e06c9e71752223aa632161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f07e156cfae5f79d6e81b762a764d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178671217df12f27bc3e33856687957163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c462b2c9a6a3844c4cfd94d0f368e9c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bb72863eae09de36baf928da64009165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b849a8db15e3c3994b4eba283078d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e4e70bca78bb744a7c9859bd2695e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e52b206621866fcdf2b071b2f3afa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de62db4f4edad01130d1eb9fb9c849169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c02fcc40f33191ac84ca747812339a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8495428ef5ed04e0ccbc49c944418171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bb6987f2b72296739ec97b3273836172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3473f107c987a234f664bbd39db043e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb805c580c96773f45680ab57ecd94c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84031237560492f454c3c6020e2e2324175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb52333d92acf30d0fbda7bc00e567176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28575070c53a8056d63ed4319e98a61c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c629a5611adb131229e6dcc57f5fe17178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b77643172e8791306e6ddb9af072f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113989e53c0494ede7c3fd2aae405136180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059a33e97f9cb5a086059051f9ec781181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0ce09801be706842e49f092d1da03182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a521e9b8bc4e488cb69679e319901183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558ae9397f1093ba8de4c9e5dbae134184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67cb348ebc27265f2957c2f55beb2a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6166f3d5c4fe9fc02e5704e91db9ea5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04090f4e9f66160681fde9aaed3f97187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106acac7811765e72c81719e936a367188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd265e2f6c42c82fda5e0611359fa722189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9815cc7cacce9d8f23ce262b48c461190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5399a2a1cc48c2917543498d91f912191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd57062e56384dc947466ce0a81de51192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81ed166206df19448db246442619e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fec53c044682d5b9b75c6a60c8e92194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f85ea5cb92555ad3222755e20891d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6c3fd39d621fc08d0783718085713196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed15cb55959fda9eee57a4ff7438626197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eac9b0edf5ab67e104b0c867ca8b7c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219586a3aaae78634e152dc78748047199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042a2160aa9025a9c08ee991f4a99be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117cd6c7f06a9f1af9f832a664b2b51201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67185962d271196af53e380c8a1d41df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687ec0d22bea8850268b19355f0750a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ad4e42400915e42842e4b6f373638204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cef4f8419fa09c3a792b226c3bcde205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb6330d637f23d41fc189ee6eeb897206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace7f8302ec39d185c67975ae78d2ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d83593bacbadb6480ee84cb851f144208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74286608527295c64662bce4eff2d8e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71e98e0799a6f1ea9d03767cb06b9f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a74660d003c5951a1015980e2a166211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204f4a4cbcaebbe81033c304e4dcd9e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea72084d9eed0c9800ad577cb10b700213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b852088b374f5c05e802652cdbf5a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0125adabd65228edcc3804c4ca00330215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7449d9dd7fc99ccac706c49b273c14b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57a44846e234f3bfcdea7187b20eda217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b0871a67a61df9bfc221f0bf48ee7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6bf0a605aaf80d9bf9abf3da57f25219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab48092d4ba739ac2c9c52f2dd772a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64639d874568634c8709239fa60b8b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b656fd0e9215bdd374f5fc783a0e1a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5410cf5cde1d749e6e32d183cdeb91b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3648e7949ecf54974f4ff523a85af55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bdd3bf9f0e0076fcf0988a1f84f3b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4604af1acd2d23cf2903642dea057b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b868a37c151e26ff5205c3628cf7f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9de25f0a97879792940ccf9139f54228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbed593362f74b400b8571a9154b57229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd9a61e4dce55d44c66a79274b7508230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2466592c42e9cadf5e51e6c7713cd4e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d43316479bb4506deb77bc9b7e7a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9fd763206b132c8b6684072722189233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875677850e39f3e95569f297ac502ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090a8b6961f8aeba2209d33fbea51b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a1acec6d208b5259cab446fd7d4d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7285aeda9f2b28e792d13d6138f27ad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5648e750c8a063d5cbb2124683a1a9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89288c60b81e17b0a144869ff5f886239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f5c19d01c9748e0d587257887259f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad94010e731c82856d1cfecb1a84583241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed940c917ea8ed1d08c9d3c1a02619242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfa1fd0582f73888c998b913a7c683243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d92d62e4f480b791461559c50a3f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d49f7232d020263cf96d2be06a6eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715da91b70b739915fc2bc8815e4c92d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8287cdf05f4523cedf19ce84f6f1e95247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dab1d7e786984e585c4976ea58002248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0765d9f75b50dc47306e13c6bfddcf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b37e1b714d8c52e6cbbbe28ded9af0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce745d3c1de4ace3d62622e4b827c625251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5d0bbcbfb483c2f3b6868b50b2847252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a1c68b8a36f69b5879de1eecf07fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fb43401badbccae1177250335a7d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6639fad60988bb5e0b1ef84737985255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59b3c9f384f84dc863b09a15a5d48d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026b4a3122dd7205dbbe01343be0222257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e7e78f64c36238354fde673a714f6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3aeabb7ff02285e975cf105d68f2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07d5beab5d5df60d6f6ae407ad82e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcee525bab853987f7e5b799404d6a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c67de4fc443372a31d3fe7e3017e6e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1e95406e37e1743211c214cc331c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19a0b03ff76a0a0f2342703b40d556264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc6114bb75731ab4ba57e12e4db020265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8ae98bb5011291030e897e8ba5fb1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d52fd48eb3929895797406abb5315267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43127c0459058302e93340d305139c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fee3c6297fb121aa3c39669e48d707269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a904cd43923751f7acd29e9a3e8a0d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f751e119aacc639a5e796890ca80c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f261c64d846a6dda08e8547025200272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ce43fd48154540b3a0610ccbf99aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b1762b03b4d1e19bffa69c7170335274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7401987029f1f6b6f790a2aeb6ffa5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8d72896c5dfb4a8684ed9600f3f7c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5a7a6bbab3fffc358dacc8925ffbd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80874d66d3c4ea4823c815931e3925278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7eef735761c5e89173a2cc4c30ef8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f24824f2ce21ce47edd189924770cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67747579caf3c7b164ff98fad83ebaa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec759da51e9976535b661df34fa3da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71125d71f6905386942175907b83f20f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc2aed0aab160be9c1cf3dda5d6961284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12a488984cd5fdb655bc88e10d41ab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8ba677c777abd44b832c7487b298c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b5eb276926dc4afcf1777bc1160aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced89f845dc3463bc5148af4c342b583288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7e1c910f3eb7cb5ecc7e35b79d5f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6126a046cf77c73b9f504749b8e309290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62787953d9ff044df61172d897a9727291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3836637aa073905b057e45ee2d5b2f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec174cffe304d2970ffe3f8ed8e401d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc7f56fe9e7ae087b98fc48f4b04a2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17cf4b850efb4d4707ca17c6d32e48295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77e5c35a5f02a3d8154db3d44a6805296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff626b5927db173f56d7e597cb61db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81416157a8b38b07b270ea28315138be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18bde9791917d760390a039fbf28f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b28620da3e20af7148f59e9508bbb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e04855403432f9578f72b7c0f6b679301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f56de7c988fd12bd3d842cf574c0aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e6747bb0420850000068ae85b9505303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81263b96c20a726cb25d5b9266bc6adb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406176122719e937e0034a0469560e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89d0ab94f41ff0c809dd7b895ce380306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392d4611ad1eef6b0636a494143a7c8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c31e397d60bb80e44ddddf981489b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94795c3e23199457a0a7f3fdf1d940309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657889fe193e045971c4feb989174c1e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9f9d1c53da301bcdf056037268f39311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca849c5d00a246bad311d0fe441da8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650a0c7b6d0748c4cbcb351ee01208f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f60b13469330fbd07a7d877464175c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0b74392490b2064bcfda409e19c2f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d20c107cd3e4c7692dbf8c163d03d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f59cbfc53bd904a051191fae540c40317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2712a0a0a22d2c15e09b56fc239d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a32bd6cac84d198ab392a432a6211319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c63774dabc418ff7e89a795a4f6ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a8cc94e24d81af5881c139f45b3bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ddaca006bf60ee97607b1d696cb2c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878af5c3937a0e7da6cbf59db0e2c262323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e371988a2c81c83bc6ab31dd3db29c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4896041b02021c7f5df9b5bd6f6de325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfaf883ae1487dc3e2890af2eb58ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788eed0d29fede0ee8dafddc0578b60327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49381d260022be085b11bb7308d4f692328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfb11c484170acbcb457e0a2be29b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59488c0137d235e4f922703e086609330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb57ed4f265cdcdb398b6ec7b6b4dfa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bf3a8e86bcf3df098e2fdb7c7c753332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd6b8a95c53809bdb9f638fcf3d6d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c266e130718c0022e6ec954aa8c8e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cdce94db0aab92cb037feab21856b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fd9d28fb76a8a38a18c22c1bb5d7e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc29cfe12618050736da14385c404b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8022194490e0ba192d4b31eaf2547d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b379c69d20ac774df425132e240a7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61f849aeeda068c2b3dd19a8f3a9be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f55d427b82557939caafb1dd719037341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4b1d0fd4a5b6c035983e37db01a7b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6b0dc44931987cbd43e3b540d2e5f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfe6d589623149555fb2dfc008f187344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6134bcaffbda0c5b4c71b2c48412a81345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc88e7f20dca3c87800307c5761d9a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a16ae3d6eb2dc9c3c210be95c5cfe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc108424838381818d1747dc45cc4f0c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665d5efa2702c4e252e41c14be0e701349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f24a851636060e176095bbe13a1b4f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6fc30d89821ff2de77ee2e95061b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0623fb56fc6c5a9866b3113355b38f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcce133eb27d0facc92345e601c419353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497f8cd75e8bcbc7f74d9c3d1ad7ef4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d3c0af222b76ee7544dab7fd0373f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f4010337f17ddbca39d26943a4067356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b9931226c60584904f6b831537265357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e81788d26d65794c97fbafd3502c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187caf3b7a9d87378153cc44191dfce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfabf40c325a9bcefc9b178c0b2af2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7df248a208425f53ad8ce4fa3a9f2b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57495498291519ae50500ba32f804f5c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9bfc7df030810f1f070b4f37deeea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd59dfcc9b6109306b175e778e5614f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d3f48be6d486750506624315a10f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa9d0c6a269ac1160ffcd8abc91564366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bee823981e71fc3e120c7218e2935367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0305b01515b11208647a9f93c1bd88e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cc4cb1c739351ac4b2697489aa891369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be727b11df42f4992bfe7504e3387916370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1637b46e209ef932984f389cc3666e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4303a2e66ec372463da789d5fe155372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204e55fcc6e1127b8821709d55b7501373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69900c11a3b6d6a2411a34d99ada4d98374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca6e9151a91afb6087b9f0d7b10b4f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73063974a5055cfa41521be26dcfef25376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c33ee0a1572aac153100f7f6b9b68f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa8f6a0309aada3b97389907c4b09e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823b42947d56695215a8a4f00d09774379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481d069f07f11eebe9de23d2bbb2467380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f985fb7929c93c32407f351bd6167381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c227bdca77aa4fbfacb9520078f0949382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbf1ec42d16e29418b26b4f9f6c8b1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1378fde7f02bd576f3fc1f297772cb9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5327879d0bf51c3c541edaba8c7201d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8475adf765ef8b4fcf3d558bd5ee1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2116e9d7074b381971ab0ea40d33228387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a9cd2399c1eac85fff30b968912b5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cbee07af08bbcb45726acd262f57a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316f8e3a6fb2d3f91475131a59f9216390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4605556a6bdd0b89043176348729a2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884382112c3ac340138edeaf5bbcb6c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeae674d37f382803afba3cd91b28e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37307de5ec069d9bf6795fe7c0673f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03303058bf7f4ef709f9f61da88162f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b042641d9356978d4e7088ec11e7d92396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf31373ed53a11e3377390b37828028397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47b2344399e786b6dcf0d0ba492fb1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800b15724028dfe5a837a09249a5af0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0889b65167f45c7f2410d7ac9372a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a6c849164003f38421c7c8704e52b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f6e686d8ea5744d9e9e031548d913402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490412adb198be8930026527fc964c98403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7bb47ff14ef9eeee410d4ce6417a2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffec37480d1522f97a234a35e931d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae09c5afbf87e93d9d23e4ac6fe1fc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab887bf5477198487ded752c0f9780dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202daebaf75c4704972dad23ced1b7d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e297a3d24a898f99eeddce79523af0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54207cca529c2e405a3240feb148370410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712f69494fdad1fd79abf6ccaf29ed1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356c92aea72eed4c86b647d1bd6fc4f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a986933aefb556c5e7c5036f010d42b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe4d4bf713cb4c485a77207856cac8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db417e02f7a560acd5840c799d23ef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f4d2093f8c50206b779233ab08afd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d76490110dd2aa86a1d31b353cef80417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011a04af4de5638b4c119fcfbfdf7b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adde2f4ba4459ecc7045fa1fb8608a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5696130b257201ea8b4050f8174fe20420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4da9c8fc77be8e4350193b6e5f6c18421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8c74da2287284ef021d7bf959077e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b498ad883e806be956181d485d5774423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10b26bf67d074fd00a4b8977039fb1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1f0a5c4f41fe6613d917ac7027bff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b9a0d3abfdc2c89b8c217fae210c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034eae02560e75b0e3911352916fe16427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d5b9af7a41bca960bc4fc93eddfb5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ada0335e7d68dd8a7f57c28a9877c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56692d7622044ab4a3667b5c345c2073430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ece0a9f8ed43c4e8cb41eb3cbce2f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877ac70a2cd3775c24d8366f0246eaf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5ba19143f62d257b199ffe1cbc593433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3d46e5dac981763075138b3dfc265434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28a3c74ee23c60ce42af075c640b7f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6cffd5db329539a3f36feb7995aaf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6462b9cf3de54e864da8a9166d483f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372c19936f99cddb6417201da5a036a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313a4a09bc703ec36af20b25c16623f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffdd33c1c83aea70afbfb3823837d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4e4cb068c0c11f2a1685da9e5bfb3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d868b4767f0679d40fee12a48c3453442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad1f718e6448d8cf3763c0835dec26443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70f4f1b5fc284bf8f93fbc2a47c091444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e8c6324730e9177ef6b71ba85742b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf19f212148c3d0be4f02ac7ed4ef82446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a260d39cfcddda21cb931654569b72447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43befd2a4e1f44ef26336ab01c665cef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8f89119b6e3ab1ef6bd806718616f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33545ff0afaa52e1675092d217aec3fb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b810c30148591f3a42a994657c5a202451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9882bec50f16b61987b339355e43903452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e38ba42f9ea02427a9184e7d3e72c4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb0b12bafde4e361f12b794bea6f22454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b95814b28d3597efb0c2727d7453d7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3f738dbe1f3f254fc1aa9c844e3d7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b68a50fe60e6d27fef718548de8322457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ab0762fe3665398cee6cfdc595c3e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35de8c376f7165003860cca9acfb128459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812c939bee83d3f81f79446f2a1c0e8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a72e68fce803a447fd2a6b59206f62461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ab0d2f47034122547f7ba72e11f51462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9cc9f0eb3d5e6ce1883ad3979b3c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a82bf6de1be4746359131753c6a7e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ea19435d4c3b6f08e24ae8c6285fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab471b94580a35e552b95d5633d8598a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbda58238625a47b3664237ff646e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330716acba5d6d08dc271fb0f44fdb36468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c6d8ea6378ca81296d84220222377469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b13d6c84b645f8214cc148aac352a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440ac75270a95432f9c1c5224eec49e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1886ad3f79e4e3c659aa6807205a8a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117a4d2843a9ec1476628fcf66b4476473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675a531d4731910b8d08178909f2d14474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa39448574567f8527ee140c87a0b97475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce97139b30abf2a8d634738bef6921d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992029bd27fbf0d7a125daa4599122a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109cae9ea1eb0d99be99a97a4f0a6e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315fcfadb842d77b2024bacdcdf1d44479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12beaa36e37001e71d34aecc9edfde49480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3321a75f7e05728db4cc8fe3bfb3cda481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4749567423a548a88e9ec1d024bc6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7524021c1d9818a2364fa6e206e779483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abd66bb2b41f5b13621684e67f66f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f505522a5f1194f516470988f136b0e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb0e3ae8de960d820b8eb32ff57eea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1eb3ad438213981e985f4d0c280b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e16d3af64b6d209f6c4441d78c02bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38df4b6e88e04ce59113c0b060797f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b404ee5f687c54ed634fab7f799ff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd98e704ad68aab3057a3a8b6e0219491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50148e872449daf56c9c95df9d37002492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b91ffbf2f6513fb89e6b0c1ee7ab5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f53f3bb7719ba034375397c47e5b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c6d3b39b76934a3fca4be9cd26314495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f378e852269d80182da49443b626b7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e098de20705942b894e618a4dfdfcab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebf49de1e16495bcd3036a65430bbf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61098bf2c45a6c2ed79b6bb4359ebe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620da3954df802b1b646b86cf759042500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080a10cf3903ca46b7375ebeeef8aa6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50014745bfd9ebd50a5b82caaab20dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6714e162a3c2114198c49e8e51676503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42381540046aa2b313c373fd843fa238504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11234276f6ddf03960b09ea24ead86b6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2251629688687a365c31ea0d2aafe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b4825a9b8266774d1acc7e427ddf3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592b3b2c59b8ee30a965d34142ee953508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbec53d078e8ef8430da02aecd6a65e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8f6c0ebe68d4872f5d2a7d5b95109510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeabaa5b8a24fe57b55864ae6cc110a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb436d9d456df575f66893767b6ed0a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f75ba4965dd9b4551a4f99d1afeff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b14471e9c3c4113e6662a06bdd0500514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b7777118b52277997bafce7836dd8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae967fd5aa221482d16c65564fb084d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f59c121e012dae8fbc082bddfdd51517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5bdc0b047570d3e0cb36e39234d90518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62314d1b4b3a9762995285137493a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af722750a237b23fab543a070102d174520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308caa9ab9fdacc22709dcffa13aaaa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28656cd018890e1b6f05ada215fc9e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7246d3e9f477735582d4fa82875753523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfbc7a25dfd7432f5b69b0018460a3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c302a55eb2d5767253158251b5da92525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea055f9fbac3eff635cfbb97da7ecf0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3438a9e20530ecd466692075e71d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04c86d02dc02da94d2b126dfc45d36528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a04cd8589eaf9caf525e41bd44af8b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63647f2fee7d15e46eef40ecc3863c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f29ae2681791297cf357366b856af6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1ba17e79a00fef7fd7708108d7b65532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1709e763745375c2b05b29fadbcf4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf647869806c9b3c0a6087773b6e30534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac02df19c509cfd37b4cb2647b1fa9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5a92dc21184d01dab960fdb14bdd6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2338a0c89d9715b5febadde83414b2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6939ae7af59ff61bdb4fbff38762396538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df79c5094511dfc99b24e44c75f2ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57202de35d01ee6ad610eda30f23e46a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c85f1fd729f7916750703408e3762a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee13fee2c5e34f6e691b371b54595c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482705d1ff381c1c4167d8e1fd8aaa0a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5f4f4ff9ac6e205769eb88322d75c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669dbb8ff9e93ea59ae3c9a5c85538bd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41b553bf94849f3b5c6c85215c07fe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295436f4c586236ea53cbe38512ace5e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e75d9ecc945c4c6ee3b8d9a4cec9e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaad4ff9a39ada50ed64ff19c49f595549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16a3eb6ea3717b51bb4c5a0a0dbb07550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce610abf73066dff21ceb37cca2b659d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831e6d78489cc7326d6529bc1a01f63552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5136955036c60c7f1fb06980d4e15553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b30ebd31cd8c2e68699b9c7f8f503554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ac3d6f00e1a1eb3a96aa96f6b7bc5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebb3df7772b81c6e644a016fb01b96556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684dc1e7b5e8f86f2bcf384d25717889557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46429c086d5f9e8f9db45b83aa036d95558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264d6baa6700535b755013ca5d6b864559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503840abb597610edfe37d388c1ee880560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2814cf78ec121216c0e35a9ab41376561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f85bfaa6b7caf44569f1f1af18f27562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8b464216fe1e2ff3498a5f80ead68563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4dfeb9fd386c6aa40c12c9a3b3f49564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c2203e86c682cc8961607eda8ac24565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289726e47c58877bf4314cff012cb6b2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818fe3d55b228a34d298f2fbb16086d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059619f6a0d8e61c3bc708de0af29a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642478486a36175f22115fc357dc5e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366461858cca67491970a9026471f87b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbea8f2847b5eac62869dcf7649578571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0c58dc58e5d8eca843781e2d17b10572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaf11e1cf36d63c6d637fc39aefd8a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b35c2a0a948ba83f2630dec987dc12574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5d234801e49fa98595c36f4c2e8bc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0af16332d115436ebd6542c6812c60576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d460d5d90e7b20a09ed57134e920c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b2524c523515d7e5f2ae2a7e6c2c5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305df370b990be9e87f8a46605f42a3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e0fecff82e734371c72dd09be485c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea378932e24da89a2e0ef077f1a0251581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979811b0f3e2305260039d3eed008a8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c862d98b7957e5a989090c6304fd63583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924184f42e3fc236edcfecffd78e726584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd281c41c98b7414b1e00be1bf790522585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326bc0b191d849c6ea6f91154c3d476586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde956c960d6442e4b445d7f7a8ad70587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49e9362aebfbde4a2e33dca310876d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405904d5891f211203af1f40b8d70a6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8962ae7fa51a8af7b6d851dea61e33590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cdac40a5d5013927e8791e62a42b0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d8a970d13d1cd55d3d39e8ec32d80592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5164ca315c6adac2886bb1aff794460593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84292207d85e94d5e84ac6fa445d9db7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb12cf33108b688097a31a6b60d8ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b498affa7bd7568145aeba5d710d6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8094d38086952c6d4fe1689bb75f0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c926401cb695d8d2e52d2668ba75bd9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcf2f875448415701af7fbfa1ee1d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee11f592520e0b3184d8bf9a8a6f8cd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ba7d571369c7534d2792771d2bfa0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b1b9c4ff383e416a39ec434fcc283602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91c1d17f802613d8699ffb630ad770603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67f1834f859b8ca866b10d290469d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3230431c80bec0deebcd96287754d5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c56547fa99a03f4f6e58d09fe64162606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef46ecfcc960be60ac958fd1493ecb0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51c3eb1ff8760a1047fb4388809b31608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b198fd7727be5f6540c692d76f6d32e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef548ab705f34739f5a7ebbdf9d92bd6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa298e1dcfe74a8b63c067f124270e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26c80189f303914fca8ccb3f1fd9ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9991b081f5ddade709f62e92c410b09613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa8be7799aa41d9f0433c1996a9321614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f7f6289ab9fb92af14137fd3ac9f1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26939724f759bab463d14ab8b4c99db2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf7bb8826bf1c22c70a64d8bf456fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61289c764baca845e0d5a96d2f54c48b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35661fd139d0f3c205ce4ff52db65cd0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070ca30640307b5ddbbb0de6231a3de620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d7c017cfebca788b397566ece4306621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d2d35b34dc145690059e06f6365fb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a0d79fea869e0325f1c4d47d6b206623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68c6de9b7d99300642c09257f30ff8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868e68ec77592b75f358269bef5d58c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8da02bc6e32a0c7c2d4a9ea5d0d47c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8685706a94340304277a6bba932d0a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0b38c0c26a7d84aacdfbcf1f35452628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937baf4fb85a060a2865769119fc555629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900582bfd64b6188c861289ec1f45401630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bdfdc98470e0f7a967b0f2d6e6b86631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5859f96a0c6dcbc6c1e480125c0a299632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c45b7e904d6234d13c1e35d72b8b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e1dc9a87042564ee2c787db0b0f7b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be6c16c75b5c06bca45be2d9e63dc0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42a245e432ed260913a2b7065dcea0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cf4e66e6d0783b75e7b6619e92190637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037bb586af49e6028409dfd20946179638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4352e042be86edd30816e75ad960b5e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f416315f871501432c9dac0776bd603640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ef40624f641d58a168b8c359b05f3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da60e0ab4c3cffe8f91603a106eba3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23c2b12f32a1c513e9f0a690d45d0c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef5c30e5a265c5d0d8ee26c0436844644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c622705fa571581b356ddbb2485636645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffb0fbce3f8131f9ae4ae13c31437f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18172e45724f162c656f08ce13f61d7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ed64ba6c96220fa177bee04595c0d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c838972d789ea3262de6dbb15b8bf4f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68015e242f06b5276ca940eddc69f7be650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26234c566bd4d48d97cc4e5ef08e4347651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abb89d53eacbcbdbc6114173a0dff5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49161d871153ca9583fc8551f130354d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5081940be33d582b54a3396b45a4400654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfb987c70f069bde367f0d9f6f0070655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b013728d8bf81637a6ceeb7958a785d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08651a6e69802a016aff9071dd0422657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc034284c04879eaf54dade3c774062f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a42c3d8ea757ebe610683fdee3818659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a8abf31b949622d984729916f98da660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e857fd426a609babdf598409bad256661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8537612e20f0d1d99afe00ecb662ec5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480555a719830f16f0a8f5f350c95d7d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3494a1532ab23c8145f403c1cae6cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bcc0c3a38c122270b017d16c7dad5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4d3e229eb402c26ec1d0fcfd7cd63666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa57130308734a3bb19c5a45813941667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b95057129b9a2c6bcf15681b4d3ff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54e443961dd98988a38b34dd9774d7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97bcbda14ac3fd80454035b6661672670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbccddb81b01d265ffa07fe3f9070c8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa542a3b38add29c8465cda1941270a0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e85b4d718cf67ef3658c47b1c2658b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fd33ea785c6d282a5c1f14c0da35e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd4d0c013a0d9aba1a9fabf6ad8ae7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf727fed6f87e21c31eabe2d358b2c0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e25a3928e98a21b812f95d166183b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c388bd1ea7efe362a23b53e87350e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fc4779caaabd5c12a1a77b6f95afa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54232e9d9a590bc4a1d64d427262f25680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d39543187893e9be4100bcf617d749681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15256e61e216b6215ae1ac59ff9bc6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a36b3c3a9a33106bbe375285b08eb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe11df34a5b3a68e13a1ec42487342684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c518d0e267d146c00af9db9f6d9870a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c0685564df6ba29e5259020b6a361686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4a00914842c0d69853949055ba714687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1348a179335a678ae7d196e59d240e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c386b6352a82bc26b40f3bd0d5c74689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906042f4c872a1c3f46b8f19d7deba0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c023f10558e78a799fdee66dc899c4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3b4a336085113dad9eeb1c1cbce37692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2cc0b8c04edb263acb69c7e02bae4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ad5a7f91b5f69ad63cab6eb1a65e7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd543c07b18c83b3c04a4c06170406695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb01081f7ff25da712d19c9b3d73903696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186a62aab53e95cd84fbfff1a1fb5d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cad9ea300b4b376895693f86ce8e28698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223c777e6a933a9162d1f8f9724eb22699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84412ecfba4ba5f5f1968e9881c65323700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f492ff7d6741e2bfcf6655aac2f0216701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc6e418b3c6ab083ef1df1426f3380702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49898eaabfa1680fa80d1db34c1a755703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355352d50367b35f6b77db3e0874fc83704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeab8384ede48a86235abb0fb754260705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d78ef8501db51b897734d0bf64a795706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf17cf88605884917f2ec952fb5e4e9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecbbc652c005b898ef2f8f0adef100708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836b9a0812f5fe4799b9c62619a1b09709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70f60a1ad2864f43509208e8a84e91710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971d4eaeae8ce1d4d223eddf3615880711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cb77682e157f289059b6ad3fddd56712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661034fc0477d7d61d51a127f49698b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824ed4e6c930fc0ab26332e58780e152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bbff92f0bed5da72be4b7fb6abe6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1624c2dc569d3f840c0ded22e9f20c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00013c621c1033635dcd59b60e49e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3d7acfc0d5339897c7c9bd5f6992f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf46afa68799293f701e779d04863f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e834ab1648cdfee7c5c5aad96968298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ec831050033f321195dd5e70fc9f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586c471d51d4ef41f07e607ef05b55c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba3e1dc8b29164c4a5b9ad1ddc7f0d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652a2a3a8fe03581e338980cf22aaf212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f85f0eba17d02b2f68025aa52524013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad407549de41bcc083ccb8b1d4443a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb76eec784b3a310551619511403f4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4820a1c78a0cb5d2438612972f58a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db67258ed68064662d97c64f0b1303717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae108572f75f7d607d54428963898c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fd060e6f46c30094024e26917c81719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566d94b67018d03b8e7c101d97b3fb020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301b6569f824f0a576ba10ff935830621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c27b8d8ced63b6724b55e6b6a2357022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0733049b56274dcf7567e1ff1f369323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f76445c2aa6d7d0576e1ee2f89cd524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc833a41d824b40d62727885041aaae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63a980af520830fa5235bd0dfe044326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe98cc37e25c7955f562ee42ae6e02927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d330b03849b0a865cbb63420b854a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f179bb6feb4abcc4356a3ea6a6e7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecb75a8deeb486c67cad9b12027e0c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4e7c839a038dc3e24cf151b5b4fe031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd8d9e5bd4dbaaa5bdc67966a42fa532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc95efc756c46c8e4a34029d11ab6433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e3076c43481ed4af5fdce05629ddc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898152500b45f53d58bfa2d54d4ad3ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d37026190c180a0ac86b6afe0d10dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267f9367cc88e9bed4322c6b61fc1e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88856c810dcf63a275d28ceb2bde2d5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cddb76c3659aa0055fe3768ea694739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61a4464c2347a743d02f8a787fd43f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da4927271a139ed41835359fa87e7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b8716d1716ab3b463214b0b562c6d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214dab5179161e1d294f56056e4340fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab463c2ee017e421c11622257477fbf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f87ed8860d26dcb3ab1a10bb8bec5045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849ee9f8513e31ee193831e108765ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd0656c384996c1bfef1adde3efc9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b53df1860d52430dc4188da2f8862948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682e2412754071498c545f07dd83f4d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09aeafc3214cb55469da0a2b1575c9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eac325ec68b4c1874cf20419df1aeb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ea0c1bf3d24480802331dd3dadfa552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d399339dd4edef6bebfb751c28f3b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f973e9e6c4fd22be291e59bf4f52e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856553d5f97dbc6acef6671eaf30c74155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca263d81e622ebf971f066d7e10c625a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df117a77f393bc214ff08bcb1ab7c24357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1338b01e25fba7fd6742d5e6b0f7458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2874157a57407ac389bc09747e9a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade24e9ad39f79f1eae0f46e931306d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a75ff47de57c14eb5dcba2eda813761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98113b4a205cd9452866db3cd0c3cd5062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f51bdd5a9e323222d1c86ed60880563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3b25fae6511dc1431ec6a85f2f87664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff320cea2edb55758b48f089c0b63c5965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e3bb71d928c02389a38456de048fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85e1a36bb224d39ccfa83803e1fda067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83001bcbb774b6080c820414b2b4b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3c8bbf258e464f6081e78f56d355069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7f186d25eb9de55f4857bf2fae68370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d339fcb1d79cc7a44505e02e6e2294271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ea3c8ca7ce7df063740a7d501c1f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d987f3d7af97bc515810efe31ded6e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2840432de91a48168f809ae0fc8e0e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b47878a84b6f8b205ba2c0eed053d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c42ecc9c23e2dec6e4ccb15dffe5476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877137dc15f229f1d839c7a59088e34b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7989b77356e2e16e3a4b135ece660678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4c5b2578c63f5633ef2681b6addb579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1001a08bbc495c51101d41373d4a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db133f421237a3578539793cc21e70881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d96da1317e6061b1ed5aacef2c53982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e530b26e505f2890385bf6baf5eb883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babe5ef5a554d5145b6d2357dcf6cca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cf3510a4bf6d315d43dd46c14e4ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feff6c9875723e0bb6e3987ccffe84a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa27082abfa1f783d4ae4bab813d01187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81299fe90dfc760b276ef399f8303788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4a1a73f570db70df7298686b2da8d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8eb927d54bf481caf4cd232f677b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1069fbf8b6e0c4860a9d45aaa859a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac8f96db84034257ba0d09d4f392c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784c39951c630c1184b334d4240e0ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695895366aa2042c53838e696b8292494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ddb11ddadd88c67250d7c4b563fbf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb634e0a41a148b5ae095efb4b7b9d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675498d2b10cf3f6ae2b71b59b06bc8c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ac8a63b65ab384d9f36320c85b5e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e4569aa629cdfc71518efd51382e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfba146ffe677f0be16b288094ec76100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ef7e1ba9617a80f47c5546da18ba5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f11b86551bf70a4c4da88e619099e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef9a045dc36e708532550aa379fab5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcf5ceb740f8f8cd031b871a7d8dd0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879fd2694ac3b7f2082fe6dc4635155105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c9b48cbdb5e1adb759e671c6b279d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce115e731caaac43569e43246de5828c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524c6ed127213b0e900068a782d4a42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440df4789af946407e2980d4f920d7e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9acd160385bc3849aeccf1410870b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce91e51893598edb3dab909b2a3a142111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be20a49a8ab98568cb1a436982b1f22112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81d9ea21c8a43624eb223495426cd4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f890119b516bcd686b6a5e4d83ace6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daede31a74377f363b7b3f2586bd7938115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb8323ee4bce6ae8e718529bbb5a03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8555520625d2d130007214bbfcfc2ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d594cd32ec42b0d899cbe268e9d53118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce0202ab017e49af98e1b9de172229119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee680c4882817885e18e3f63553eeda6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13c0ac6cdf0f535b557ce62a1dd30d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829bf37895e99d429f7fbcc9df46e19122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48270ddad918572cdf1050e1bc766f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a901f15bf93ac12ab5172318eb550124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34010acf49f4c70a0e1bab9a020a20f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fccddba0d923ae9ef9b6c8bf8b2a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32601b584c4a314fb8666ab9f37fe9ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e02e0dc8f4c1b2bd24b7f5cfe74668128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b562a492dc845a106c02ef42b77a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86784422872bc7c5104d9ce9e948c76c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90167293849187b3bbcabd679fd8e64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185516f188dfe193d4cafc217a23077132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c14b537c276b6224865907bac31f8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c73b448cfa53c87563195e26aa0d50134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640db252f6012bec4ad873291d9ba154135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c4b69d4c8eaeb17680fc3a6bc5323136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddac2f6265b492d8a201ad647b524f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27230d55a84a53c79656e9dc547882e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9775a0fc17734060911044a3cd38df139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48302e45b5c1dca0eb41667980671e1a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d6dfb4e29da40ace76766a23643ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7aee04446ce3806b11582e116e90f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68830160d88eaeb647c6480d4011e9f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cf1072965dc33df5b8f78f115ae35144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c808ff04f8151d23ac7060ef872711d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d685c0be3cb2e1c6a8ea564a426f19146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b9aa2906877ddafbf53a235ba4707147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147dbf83339202e31c7d237481b2aa6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a806a95b5ad25d5aee18e7a1ff65e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df791327660673a07343e53007c89604150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c596f6f2b72184664ac5fc3a531e2ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e6605efb76a9fad18b119264ada7a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23119f9a3ea7257c600f08dc295b3c98153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095eabbaa42d3fd09c4ea01a6740d878154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d44d38e7d315fcd982cf1fc5c95d52155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1af8df9973f013226aa1d4dceda31156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71523f25c5dd034bcb46188f88cd561157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fc09a7bdb76e8cf4d93be6a40d8b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f3a2cb6b48ff4bf94a270891c472b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07287973fc670575262c1e137bcdf4ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c86822e0b3bc604b76b6255f0c3d58161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634d0fa7ad8fadd9408d39db9df2bd0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e94d334aab4768e227c09b6baddd6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d72d10be680c58b9155300bdfdb148164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb14ed492f2af58e901815bdc02cf61165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f1bfd478d512dfa18b0c0769c9892166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7cb1e7b9e3d128794071cdea9fbe9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08d0726613b966fe8858fbece0780a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0100595e8db9cf44b443b745cead1b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28a37293b5e565b4aaf409a9292c93170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc37a91e0a3bbc35c48ebc6d6345052171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11d8cac03bcbb51d8b2102b30590f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5258d64e5e3135f937d680fff7c0c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64194753f58edc245aa605748758ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be61e0bd3a787a986f3e55f46fec4a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4a14e8a7b343d22152b3a85078425176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb98c3b3e9b18bcc92e2dd598bbcf6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c958a5f5b8611a24012639e05a6a0d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947db3bce73694a5704ac163b58168da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5847fe0cfa3f0275f35503bae56a95180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a31e40eacf1ced167b5ec124eb8bb6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408c9ee967c28eca2dd162f9a761e5f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8c903453f8ce539660db52e4f1367183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab444dcabe1cf71bc424ccd4f494ffde184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751bbf8dbdf3f9a631c0ca4db9e9e6c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7b3c9fe55ce6a3dc0f679db95a3f3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949ee9abd609a17eaddb93130ec63ee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ed251ab75d8d8b4497aca1bcfc500188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3410e9123868508044da75d25f7adf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9556143cf99dae1d347b786b4be9ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfe71c43b5ef51cd2604d3b59d5e8d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774b89ee3d3962ab59e47be2fd45705192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc14b27baba188e47678885b41906d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d320eea74e8ec0494c04e15f25ce4c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d4c59fb1c9e4c49c15182ef4107a7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67922f85989b5ab723686e2a4bd3625c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1129582777ddcd77e2e0d4d68c9cfa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40697ff805607a009c82ba97ca3869198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65165dbc6b94b599763486273bea43c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414d04b8b39173bf4c1dc3c57e9fd94200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d1a79aa6bb341f485b40bb8bbc30c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459b630083bab2a0fcabaa59174ce14202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f14be05a71d2c48f564296383f1f00203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b659ca92cb18d377d621a1c1dc019d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125c86014973af7e357e299e7d6e3ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171668c3c13df769b1ed7fed5ea3310206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5e965d9899454a62d77ee2f0b98f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e448bfa4556bf0bf9a385f120a9803208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82023b36a22a6a76c01ede4fe1e1eac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad9d60aa20f84e5f473a50971d6641210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3923a453c6f821bcc4febf94ab74d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d0986dcda47ad83f4b5562c040cd4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916e8bb140a45e663b48abb9bd35d79213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471104791a81a63a05f37ec0f5fed67214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cefb5eca8057e01ef6d608b8cad4d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255973a47657d8d19fe310481d24113216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8ecdac2222aa590546be47237b3ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9f25e5215aee27bddce9b87bf6ba9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14035c176819ee6ffda69aa8f17f71219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb2b15e69c1d1e3ddf125375c20b5a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a397df1b2f36ade2d4b3e572a2385b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b61998f9891737f3d93f1b21760a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adb23021b56b05fcd6a1818ef072b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2694e107db30a01c6ea7384a5da602a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c64b0a28a23759de3c61890099893225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb03f47bb5ca663f0024369105b5be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c2685008f0d16dc71bb3454fb38bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304c790d5a8111e3978107b67fb430e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3f32a73f013f7548d040d54e95661229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37d7c44c3ed2d5c64ff7003c79dc35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8274060cf36ad2f112d5c51a606b70a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c50877036e082a9505b7a4b7ae477232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3aa73cba3662749a821a67d1a3bbae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484896c2f023772601d1677f18be6aab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f8248aeb405a0dc8b2b7f7635a02d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788aae5904d060429ebd5f444771f321236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738874e37c082cd5ae1eab9116a4f93237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eafa1db127040ce9248373198886f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d067a985ba202b30d12652a4ed5bd9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892ca48ccb6493fb4e42a4e730c8897240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92e8c5861758ae4be3add913c013a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b40c180177a8c57f2916d25e334dfe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b73adfe0b13d25aa8171e2246d8b53243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a2c99173f55ffd890fcee7e52758f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed721adcdcc420271918d8d4a8faa6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d01f9c292010939d571e805be41eef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d0cdfba8f926a86bd5919e009a140247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453166d921437158200bca16eb8fe78248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c5d3f13f1fdd76d9f353b03e2f0b4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c703f7344e842f15f6f278f8a2b186250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc17e6c4436dbd0e460883424d94482251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd7f343aefcb2d5e6a71ebbd74d605252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3168f5b08f56aa1e280e4f029efd5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ee9250b8ab3af2e03231573f3a3eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d897c090182b0421f2ac8ecd170934255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462167ffff5958c0e5b920c31c6b1c8c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39f17b104aa785c4de5c806a634a75257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899c3aea538a6835d6fc19b5acc55c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055435531329d2e7f8bcd2a12f627e5b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92499f67a8562f705f6c49d7653a2d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a1da1bc6a5d206936969be51fa4f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5ddfb7687660aaabb6e73dad3cf1b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb7dd1c3ecd7c1526790efbdeaa15d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca8eab4dc814aaed586771d03dab68264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca171feaabfbfeae753a2d5ca8e12ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e2753decad28ea848b509778861de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100ac9f9b9dba0d08b5560cf0310878267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffec488372f74b6a9b56aa62fed31e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadf2f7f9310cd0086a521ab327bbf2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33788b613fab8eb65bf56a6efd2ffbc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7880617ea1778a4dae66d293417f4f0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293f752e144262de700aa0962dc50b2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360de0697174eaff4aa823e3d80d2d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda73474a1c6e9efbd8fc6f090f9a90b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c127d8cb4f3cc679c3c5e7f5da557a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6525bca407a34e94f436e5f614a77f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcb6311fa3ab6e4abd0bc2ac3f4ae2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006382344aaf024c78435162d2b1dfe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747bc2afbe4c64e5de878a15c5ab333279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751b523dddddfdf9a4a4fe6839e6358280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5d43321988fc361f3dfd8b0be232e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b71a35342edc2bb50db96af59e8cdf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2cf75479170d7cddd907d5eaf7d35283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1aac76c2fe814c53a54c8debe042e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f955ea24a3cea2a41fd5d6602be43285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104187b2316273850510867f46409fbe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acee1a25436e2d4886fc06d423a716287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa4b03e214f54cea7f88ec9de6ee24288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2aa5b1a0cafad66f24f3c5b078a16289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d79344a74a1749606520fb53f2dbd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a98dcd7402ec97353e6f80f9ac1ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada835e857da78fddd5cdf3143904c69292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cd95cb5de5cf7492708aeec861aed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2fc7444a3b9a8fc7ae42cbafd0af1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0958d87cc6f8fcadbdedeb8b9bc91f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bfaf20ab04e180374cfe067161951296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045fa8f786382ae84a640751d95c2a2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160025ae5f673b4aa43f21b91c915f6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90795ee04e7b113056d990d0078ac418299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fbcd775a66d9b658f834c8e072fa8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effca45c39246a6fa2dce19ab8be8736301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fb893523bb2a026d0f45fd98d2f75302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bca869e887c7ad3e85419107fb2be2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8ac526d8d2cb2594b09678ce5c610304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e29fef4d0b430b719909c09b6a2fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ade937c9652ce83fe70c14e37d1602306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e650fbe2c239ebea6a77af44caf14307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c44bec9ab36e989b444c85063566ca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952f04696fd9e7c3cb723af95032034309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953203a40a956fc198bbbdd7daa05b78310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b795aea952f070972700004b8278b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c5c8ac7d3a8e52044bf97ea4afe58312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a62fb08ccecfda70670cf78050647313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec140b601a9a75e3da957d10156ffe8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412281a27650f553ac6caf1ad4c4959315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ec9cfbd6a7bd989356c070894d5ae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afa741822978edee74947cead7d49c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a7d8278ac54e28175dad0340b9b7b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df1d2e468bd3eb7660c42461ffcb70319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd72a6a8fd2337c5b17474f7cefb75a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474d1c6922183e34fde85d6f11685fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7082cafa73ac6407179059d1afa96322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f968f3228b6bb9dcea92e1658da0d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a480cc63fcd59bde5b01c1f8f3d230324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2de9630b9e52bfaad9126a0e56c540325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cecff228849cd9182314d0c7d1fd7a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755db6d8264aa8259b954e12672a1ec1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97397e648320f8c4161bb9ec24b4f02328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c494f48470c03bfe441126a4db10db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266927859a1ec4e9fe3064fbe6d7a0e8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4fd49b56459fadee91efcb995519e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc695e6dbd94bc6d0cb9668a098c45f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39237dba1fcbd61556920b9ff6901a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37508910502c510a6ce1ce7fad7978334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fa2004141df6ad1aedf68f9b059ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823d2351c1204fe577ff45b9ae23b44336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43145d21b750e77fab94df9daaf8fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002bc327a37392037149e110392049d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802ffceb9d632631033c026a402b752339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c453b33414b79de0832423dd1f28e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e25dccfdff1cbe30cb22819679d250341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5d3b264fb70495bad9b937264ccfb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ce3b208d8ec1f84fcb466efc50a6d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f03d16286b7b0611467ce2b5bca6e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07804091d5e81fbadab27b94bf7aa5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8f8e2d36f4198a71912e744954aea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e885dea8db3128af3a0a5eebc6ca9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc058d11cda8fa5693b3b8315fed84f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11617d25f3249ca4fa5bed09caa3a2a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde5f9f7ef63e03a3bc339ccb34309b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe1e97949c9e68680b994bf3436f75351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88d7dfaf9fe309f74a4a053e98911a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8235f8f6728e0a26ad359a1a811ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8294424405623c50f59b6356b836f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9d30e62778423a2c860c5a9c926f1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3eeabcda767786fae43b9de7051ff0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e112cf26a67ae931272520986f415d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2496c2ba5ef5a75f78beb7807aa1d86358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2197054e21ebfd2572e83c202f1a2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b4116892615b1925c533d746f6a9e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f4dd803157a2ab958046e2bc8eb43361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db810a68a700d66cccb402065504e7f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c032cc61984bde6f1c9eb55d7bf2e66363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345172ac4cf267b748ea0c851dac552364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f8e0e40668a1e2ab232d0639e6e99365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3a183d324cde8b720e40c6ddac042366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7f04c77f0b8b4e55b3694e3f0298b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070e0b2486cc385c24fa9e822bb8ea2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abc9059af4e857f763cb4695cf119e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87267cf4c25092a697bd7b9db4e878370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae368053cb7ad7ecb84ea7490db4203371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a218b6657f1faa4ce42df1b8be9fe77372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a66100426fe8b109b0e316568ef031373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4c3f77a546708ea3f82960db9c22c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1b00db32e1b05ec743a8d5227aaa2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e9ee1952ad2680ec762f184757a1b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ef8ea4a11e60805a88f17871e6fef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68550ef9065794481de7c7b5bd82793c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db77a691ac421906b3dde790b7584e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dad7ee525bbf94a771dd52e64469e7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5802de2e0d5288f35ac0a69df5813f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3885a82001b1735ac3a2adfd5023728382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac4d84e784e8c49d579490adeca6ef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97795c0121225c119d9e2c178fab3b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d4591d94780ce142ec1303a6b95d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0117d0ad7d3dcaafbbce7cf24aaa5b9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec6637c3d249032a6cf02e4d169396387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417e8c8ae65ec1f8a7c5605832cf5d7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1192c807c98176c7b52f6762dfea958389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180eec251eff08d14bacf6369cbd77d1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b7212ecdd66f8ab6f2959a87a10b9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2081cef5f728310c5cd7bbc60b76366392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7b4d6cd8ec9e6021cea966b6c9a20393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848688952bbbe87fe9d17def682a4f7a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d66cdbdf038311ea8319dff08655e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619a2d1405854954cc7b00e9a6de84e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810895ccdae698daac4022aff49b136b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96c132914db99f6e0551047d0c3e58398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2afefda8cf5c0902d58c840baefa7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd1b227c8000549006153de5f7f7bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad175c339fe7ebd5fc6ec947ba6cd2a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e9afc33645f7baaa5d9f95b7da5ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383b7f900212c43162a05d320936440403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a8d7c583d66fac197be7756294953404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e515ad106eaa86f09aa1798c6311cbf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a97331bc3c587ca63ebc582f25282406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5b6a12d58c27740374ee7516cecef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39778b3fd63de9eb7cbc26334f4589d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd2a152f03e37efac95a559dab2244409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a34c944471b170c716507df8176269410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a0404e4d6042b4bd64ee8059fc102411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750859e7358c69cfe505043a41fec4e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478de451b7d6a91e4ee95acfbb155bf5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13bce139c5b1eb564fb948b160659a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7cbacca23d9d1abe9500875b85131415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550cb17220e5d715c1fe25f90cd1303416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c1f0c2fb9c74e09210d106a93a0f0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0c8eb178c074bf1cbb5952b5b4905418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77bfd9b6b102fc2b8aa269d7847ade419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a32f1412555f83fe4e9adbb5271424420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c829c14054f913f5893bf2f77d85375421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1d8159c43ccf471dfdbe2cc99135d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83439b442d39367a13070b4c559bf6a2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a669477d90c3fe016664f3188d293d0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1dd2a01ec10f475d4302e47c5f4083425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050b26346d3c8d82a8cd5bfcd5fa85c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918cde0ec4b72d71333b64ee6f20902c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55026f623cfa89cd318548d3b5a538428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918bb6568652c96637636cf76ed4632429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64785a9a1dd04223d411a903981e1a2f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d8a8002fb26956ec68402ccc7c4fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9da51208de95121cea912a0a22c9d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302a4735133b5ec3d59b10f53990bc4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c39fdc590ba2735703860a61da004434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720c27045d14d7c939af006c4eef7fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8727783d73ddd73f3ba7a38b661c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fee78869d59df907bbfc7fda5cfd8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2cdbaacbd8c381234341b88c2b6d9d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4912aa567702b3568be358cb08c09b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0094422e29886682e0c6adb802eb93440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed7f4a106348cfe13c103ea3627643441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459c1aabdce3f6e5846b0ca93dd3bee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735313c0f6bfd522b28b2da4f2542a6e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ee09921e27330e3064cb39421446c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e1dad72b39180390f2a4b1288a9a0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccc1ed22463d1a225749776098382a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028c475a61a9cf01b650bfd460e4ab1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e5711d300b343fcac48ccc3b6ad68448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984ddfe0bfc6a3aaef51684743f3cc6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1d986f230f9f98601b6910ac6b9be450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9253f0713c34f131242caddc5d0a9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcda2ae51a234a84e6784c476ff3548452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b584d411cd8302384be5537a096233453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e65de61c9f33760aa4a64db0dd648454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99bca9fb5e86ca79a9f3142bb08ded455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bd821e45e5563d4ccd578416f99ed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babec4eaad3072221da6a057d58f7f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6038da8c86f21fbf218287b33e825458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dc41b7af08a509385adda5bcfbf16459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34633593dc5bd3798e53dbb88f45dcf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd787399ef17f14b2c6d7b14cfc6580461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1db12ac5bc223e9be5edfe5e492dd8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b80dbcbf1ba91c8bb95816be92d2a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f54ee929fc22ee59db3d6ec058a94464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73e8ef6ccde5548971bf3ec4cd14c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b79b9be358b502d9cc92c5e3e83ce3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db11805d0e19decd1738d6969abb83f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5f6563514845d89d64b87cde37fdd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907aad42eca63365b644ccde65ca58f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff341b0f4b7199e58343726776f6a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213907d6d38781a25f488ccb091537e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053240d39f92c27640cef59601ad4ea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24debc728c9fac5ae5f0adeced7968473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5695dc16f3ef5dafbfa2764f2ccc9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ba74529c1ff03d63e22f4348dacd1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e9b96b5bc4d0b9a91e216fa22e6ab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5c2e04f4ae3aef117ccb90674761b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e64ae596e06fe2b332fba856eef491478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111d7bf2d36788313e728fdf602021d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719eb996b019df86a409b8190ec0a21480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73617dc85783b4e7e69b211f8ebcd9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03932aa110060f8e9e446da0ff9d7f7c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20317bd7a1652752a5a397b674ddc80483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e49ef6626fefb52c31b152e69ad585484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2e7eda478648830e26bdef0424edf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7341ae6eae49a1e4525c7efa3d20337486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa720f6ddd762be6ac6ac580305694c4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e092dbca134e12f7c7d3b6cf1dec7d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b42a6e1c56b75b3a39684d8ffa6e7a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854562399bd6b3383cb7be6a45c4806490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c558e166297b423f9b7b364b62e67491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7492b84867e632890d889c24127640f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da378e58f5ffb67832b719a3fe0708493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4f22ceeee04d4d06ee54cfc2aee51494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20911deaf9713139c9329e19fbb94d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38d108a7199c4ee74dabeb4f34b3ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e53ed87582c483e17a54a0750ce92497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613f818023ecb8d104c5ce23e169c23498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b385c70a64b83d8a637067642beca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249e103023728a840438721a6d9d4a7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e58c633e22f37ea5033083e8a4591501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f274406d8bcc3113f1687c1fe521192502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a25a33b2b2058b951c28b099e0511503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79f4f69872303c5e7794a8760974a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349be2358a6a51f0ef6aa9b2a0e809c0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e534b7ef411122cc280c6719c26c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142a4e2c07fc7d17bd5f411d2ea59bb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015192b941a8031b5a7073c12997de88508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08765b7751f70f8a0a3a6fbf5483721509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0b78e9eeafa8e7f69ddda89b819b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894dec4511c15aa433aa9998b4246676511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd5a4bb6160c816d9d59bb3e1af4ef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd059da7c507805000474248e670738513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd2731471c0a45528fd8689d109d4a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7099cca452a674d94d3b5bd78cab6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f3facffc8645121d5f5fb4de9836b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee1dfbdfee18c5f07fc6c93239afbd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7f38e024f23a45e3efa063ea54a2f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9529ad9145e239310002c9c0118e4a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11477ff8562a8b183a5ee03c243c9e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11af69276bf35452b9d60563538964521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25060ed189985eae029520d649efc7a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddf278ac4bdbf15a98fb497381821d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddb1e0882dc00c5273186e16b9dc5a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93547ca8ed5fa2e3616209b587c3f695525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1df12c96f352d6ae5b64f574f1cb8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a76bf4fba9cd8456125f066a70ea5e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a140b95875f1a1f8026cc3375968f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cab7652585231a1ec0159cfc883358529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44647d30666f9bde42e7173e8179c15530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfdf18c7dfed1c4ef732072ac48765531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e33ce10f03030d620734232e1dcc4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb23f0469f23b904a1ef9f98187f77533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c346120b2f87b44b24828c3254323e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d13d2922677753226d17552b8daa2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced28887d89866877ede5987da106c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016d19cae95f4a7017155eb22bb2554537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34b31e78564c52bb2c4ffe9e4559d6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdec59c724e68b8bf8a5b3c10c37b4a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a39d05b568065aeddf625a64d5ec5f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3e51765b85190ee6f17da49bc0265541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46356d8bc7f9772add1ca5fc6636e710542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85726b0ccd20d7153192f46570ec26d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5f213cf776007db401ef01780ec15544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f43f9baae8f897df7251f9bf7c71b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c1f343e23faed998436decb648ecd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f49408f91c97d3ac0b8d5f96e1e813547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86b27b8cf164d2ae61aaba634131d4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb66825794eaf0f7bb6e1c56d792e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138610d1b02906585a3f96499bef51c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc716392f6f10f6e45f69e0a1f8cd61551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86adbccf51146c2a39b1a8bcec78b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08420cd56f226113d4de31c62e7c806553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf206bbe88d2691492709ae2997e4a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adebad31507926afbf22f277cf18c0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352e887498dc625a40783ba0b8692db556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b2c40c9ccce58bca170168a777576557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398e5995b1516f042647264f1bb1eb3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb98a5da6b8c946a62ee403011f99b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e970118235ee82acc8b60990bf567a4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b686abfb5d28d98f9f21d49928f3a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c021fa70bcc0ae3611b6e68f2ccb774562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fa60f378184b4fb23a8f3d4077ef0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3bf83ab62250a277ee7140a483d15564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03f30f2e543a03cd9e9567175248c0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428f536ee97f40af9feb3c93fc037ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44624c4aeac3470790fd5905c1460867567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e33b898f02021a300eead0c2475ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a40d0880b91af2e632531f38a6aff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420158d77e7dcf4167f20e8f2d597cd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc34f069401ce867d54a5f665d3ed1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187e6448b698b3130ff532023a4d0dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c290795a5f40ead6227f7fde38f31e1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40534f420e84f15ae71618dfc6978ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e06c3494b800ea30e40ed97019f5b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572482dc415b36e58c2e320cbf0b2b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0341fb2831e0f5d88755c8645bdefa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02900e86cc10df762d606d92bdeb337e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe61edcca8f5e99ea02011a9b86f429579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9b9184f9d9028877f8895f9a6f53c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1d00dfe21d7fefec8502c3c329fca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae369c2047fb13986470301179734478582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28472bfac0958a5a07eb921228b0dccd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790c6e79e518583e6bb086bfc4175b2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d352966cfd882ebc0401a26f6fa81585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139ecdbeddecf64ffe2807ac8c4da74586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8244926c78ba2540a44a6d3bdc1cb46587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ddcaf5e585adf45941da40350fc90588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2043941e3fc3d03b49385339eaececd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49af45fd2c53ad909ad9ed16c4a929d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0609ad7503ad81847f39cd7ba11c3b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8410818c16b58800933988bc31b30f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bb1405586b5d8c833462b591a798e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52f5a131b1a2e7b6b0861f58b6b6fe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f2f65874176de0f61bc7f98ff5643595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27bc507f966108d64cc33fa16906b8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959308451b866c4216cb7f8aef85199597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e8066c8e308b5cd6903216f86f1f1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fc03162254d0c3136e61b1b7535a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a508db12c1bffa7820be5f46e24a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a505ba9165d3b93450be58e02b15cd8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd83d4c9c3aa4726c5735535fa619d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0121c81c613ea19b58799186fc6d7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f85e8da8c16364900c754ef5872474604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3899165a1bfbde81300f7aea943113605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f461728e77f73b12952165d3a290f26606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca694bd30f043d1b25649237a99ce3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c45aa6896a4ed61bced55418b2fb61608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc7769324a470ff3bd49ddd73f53bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934c7d02b36c78ffb719edcd4d4bc5e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954fbcbef993a074fc7abd896488de7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265db59b1a55b3b5995379a33fc154a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb464e7577a190a971e3418d55c3e7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92df887d9fcf7163c4ca160a1f3e2de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030d1f011d98904c469bef0d5a4b9a5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23149cebf2f747fc86dcc81c69c23cc1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f3ce640a9437fe87cc015588d2b5e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8010114d9994ba62e9cfe0aa6efa7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc45074c2eeb0d0bf816661c191f90619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46364b2acd14ae787a9b37e9bdd45990620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a178a1596e0c9ff28fbee64c0e7fac3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095553905a9c2481057d614861f8c6d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73a2885b3d2a8fb8750bd218908739623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136ec1ed5a2e425b2210e09c73397c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a925982fedbf9bf37e4f6a9c97acb7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858f8ae729a79bb5171ddfd98ffe5ff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1156f4a22ff265e3eeb89c62838e09627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645ada768d82cc39fb4670d44fa318c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a60c1154d6aeae729d6bda8d82f4b7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4015bebc8bec83852465b2816353bad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56001097bfd547d2b414c97a3a3e4532631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218719f61968f5e904a02b8aaf0105d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe183cfa40487f000bb4cdc2e53fbbd3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4e9fe45fc44060127ed798371766f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44786617a4b9bf6c338e08430171dfcb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e1671c17c521e78b2909fe25d800e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f66bf823f64c5ba4b265480d6e778637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb801bb6d47525a051d4e1f3046a87638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a84c04e64d8bd6208604fe23f397d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396286e227ccccf06982111759b50abc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef09ed8cb3aadc9eaf46fe9f0d2551641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c39a4bedee3b800937bf263bb77a6e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345507d252ca70ab4f97acacbfbd5be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318751c43920a8cbfd66ffe0c5f82b0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1025f996a4522a094e8955816ab57e5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f898c859c86e06a73d076e2098b696646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbc2add6fe00bf84417aa3e18a0d71647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3695820d8c072947f19d6309b1ba6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2890348f8855bbeb63bcd33b50b2b8b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34a23e26029582007bf9f9524d4eac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564d4085aeca9702dfaec9e2cb7bdd4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8cbe6f28a0a36c8efb9400ccabfc0e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d510e000c24de71a0e836e238788316653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c551327cdb58da81ff080b2d94ab7d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f66cba7b7f7f47a72556edaa8ffde655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f511d367eb18e5bb17e3b77822dd8df656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488bfe3f83ab56e725d44498e8ebea0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52536fe55946c2e98f8aef72b398ca5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15144c4bb0489253a30833204ec2008659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf6594328cb424bae79b348b1b1c50660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46e07af92b8c7e5ad8b9fc07299ef3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db7a2a06181d57b10b007427f8af28662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023a72ce8a61ee49a7abfefcc247b1c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ab28a70737ad2b3aa8a2e09a43904664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188fe9e39e7c49c29527649656b3f3c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e4ef28621613085461d25cc7b5af3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55ebb4d9f1d91f829918a4e95e0d17667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96352277ce0c27384b6d53ca068f092668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb064e0b93b45de8c1a6874023ea9d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a5512cdaa7ee1fe8fde2c118756ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed232558e73672ad7e39c451010e64671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae42d6de498d510fda13dc4bbfb799672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199075aaf525e8c9adb98a4f87dfc5b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c0a82e6b6cef62dfeef6dda979ba8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a43a4ee46c4a4ccbfe2d8bcf523a9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b827c4913e31a9740cfaf7fa5ad62676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23636d410ba22a466c4cc5606ad47a0b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397015c2cd052ff79b4018b6c0795609678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>