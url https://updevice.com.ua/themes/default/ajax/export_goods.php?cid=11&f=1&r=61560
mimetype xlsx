--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544148507426752e5d3c0f7c1605db41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a5eec83521e488cac81bff943828e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d87a28b343b312cf1a63ed0d8dd8e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5967f8769e7f00ccb76d10f6f33884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3e4a4f763f9a7481edd86348ebc655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a05fabb992eb14dc040a8c65ebb2d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19852903e95e2ce805b22d00fe13e277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cee7ddf9e6cfae19625fcb1c4fe2b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390e9bd12f12a2a8d803c1190d6fe459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d706ad891df33e9794c20951a1094c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e221e83d501e4135c0e0af9f25280911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6710e7a82a2c2093c759d220a8b6712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bf18e8ec715a21c4ebceb20bd2a8213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340c1a081cd7996c5d4b1009817fcbe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401c4fe05a61cc72b3988409159188b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dba98699bbef5f1f94732aca77d61316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529ec791d426be41dd979d00e24ca0517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bc631900b809e8ba5bbfb800cfd7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59c56bb33d148b096a3cff9b2046ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b911e48c72d3afdbc2fbc5b3583c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b91d9360af8027ef4ed27b5f01909321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136ce849cc5fe03e3328b93fa5370a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c32d4f2e76e163fcf2834481cdfe1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00b9b48afda1ef52de9c1284537ff424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d905a627f2b4a907446190aca5fef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a37d201ec137a97b9f9b3d18f2b5226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d93b4fb21a3bccdbea4e95ac3bfad327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af7d8ad04b1daa8eb7b0b000794d5e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a23da638827591c5c74b110d1ea4db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d4eb72acf48b706acf447d892d1a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784e49a774cea8dc12d9d8286efbb0631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6cd408bf527cee14dd7b90c9be1a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc09c860882e4cdfde89e1edc3b1ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e1917e0b89781ff0503267118d8c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f556d726ca99803d0a6b8fd9d33a9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca307703f8ebfc56cfa448463035069736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592ff77e48754633d1a101f772bed3237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96dc12304f3455e70018a3eccc9b9b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a11db6947027f073f18776a1fce59939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de1e884b40eaaaa2b6435c852749b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139159aeaf5a467c6aba3f9700bfc9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbb80308b270325975f630b2fbdf6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f665e2dc2cba5f7161bb8516630b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac99b533e13001940ab903b11b049044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4df655a82ef57a2813ec85f8d4093845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bfb3501ee18dadf45cdbd855c87c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7863980256b7b24892b4d44d6e20c9447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79daec918c90fe40473bb6219f3e1c4b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6d09d5bc8a956c849b27347da6ea849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac784a2b28de06cb6550514f0ff4132f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76132e9702e3b15edfbd837681375a6751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0660f2f749a8f1f5a6df217e7c8dd252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d4db3f235ac05cbec4f3409f6fca653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d356f9e19433b45f41b36fb02128154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2e1eaebbd03c4e0a8b800a7f3a7dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbaad05fc4b6a2296163aaccba2a1e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c25c5cbf8f45835e39b9880ab4a36d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855351ce3d994a64fe7235f09df1c0da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f803f85e43116ef8dcebf87d6def2e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07deda605538e0bf232b71a7de4d62a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bbd17380d9429ec8e59470c17d68761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdac7382902c5ef246fd0ee46907d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4daa263b353461b8a5f10c2d7931d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7449b58f80691fc88aad8200b228c3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6470872a7f7dc65b2d66d93a29266265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f31720844ce509059be16a12560ef366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff519e948ff0651f993a28f62c5cd37d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39562d9dad7099cd73890a267c78d53b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9a69f9224c7f20cd6e7337cf36fd269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa85ac406ff3b79fd910be20e73cff170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c78d00fc5854b218cbe9e8397330a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda8d2b38b9be87f50ec4a1a6ea998372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597b9aa55311f84c67e7a77229e54b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18627f094800f181fb78d5b4e5d4f15974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee7ae9c578df5dfb16cdc635df270775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e634aa69258b4ad51774a14a6dc18a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca319425ddc99a7c4d077a58f600f5c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd8b2b245fa9540a611e232653ec8378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13314d5ac78b27a9012e10d488f26c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efa075744ef7ba795cfc55bc51a88b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465920cd8a15347ae5b08b8eb47707481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71d78d0ea974a40ec018fd1a395c7182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b74096d2a37dac656e878ab9872d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006fea2b4224c860d5f8fa1ef8bff4a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d90947bcdd17ac73a67902ca3f32785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a78a2febfd4e47b99a75ff6f4baa786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213513f025bd10f49e5315c539e85c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e6ad359d22eb9c8b71b5e405ccf8188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d41eeacd2fbd119aa2ac313627de589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cbda1260fff628091c000e4d91b9f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c315c3d485da5f4029db9e2fc228691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07e3c347454a669849ea880292641e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf8c50f4c4d37d4f042f0e0171db1993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cce003c965751030ebbafab92371e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b73560554309c37ce850ccf8f0c3695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ead687a18c2b2303245373a4424b4396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c557e87365abacaecdaa945ee8300297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19adeb542aad5580350f71a76c282f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618d268cfbb72c5cadbe0dd4e0aedfb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacfd81f1c4da4b6f8488cfa1838151100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddaee3adf5d4bcc57ecbd7a5219fa1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff249c39b757dfe7fe124c1960895ef1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd86ee58ee34c09e3a1a53892279f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b65f12280db244a84b2deb07eb51a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b8969e3aa4187e5aa1812c419fa63105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714acb1d7cfa9de8889603fce9bdf32106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72d4aba56e072b6e0efe2cb2a48659107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bde6b747207960e3bd27d97b8e68c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d27ccd345ac32f1c0966c2a70e412b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f18c334f0c24f5fcd2e662bb1798b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8bdb2d6948dfa80c0e7a575f7d585111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcc624a7a07ef61895cbd0720e055d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71cb29de12c131b6245dd0f93b8816113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d977c395159ebaad420561a0bae9b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4553b8662d3803cf27563fe94a5158e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3cf6c4be813a32e87a2f371ea897a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403cec70a5394aa4bb9ee0447fe9ade117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a6f752c8fa46c1187cf7a596d7183118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd393050684a971d0d50a13fec4b38c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15ffba2ec72b49c79d6590c5b5037c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ce1588567c93eaf1ceab3d35d33e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06529d51d1b48b6809f1e0f36e77e5b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9ae3d4f5ff8e89139e3329c90aaf3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d428948357491f515afe21346280284124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449e2a561b179c938c00b8363e65069125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd0fd3911f6d4cc503a3c5a324f0c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a72167885c6119ba565b6ccce3f41127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a20023e29f0ab9d7675b28e1296336128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7e53bc6f99b3009f362246887a5f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d6946ccad02fcf4f4d28d7cc59f1e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db315ab7c9799f738206c5a2246c52131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76187f474f4dbfdddef1d4f7524f8fd6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b517b36e3317e8da067c32011034d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1cd91cf1a2533e8d08958af10b325134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37beb976fe8bb702330d032dec0471a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cb8600c4a11607d73e3cdda790a09136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aaaaf3505636c3203418f5073c0e0a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93726ae94ce4e65af85d63b486da77138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbb4b1b2cddb8122efe40f1662a4df139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c78ff898dbef93b34e8f07430ef87140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2113fed7cf89dc2d7b6049a37e5186141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ff8437be6bdc4717b017ab5c32a05142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80525ae4ab358b978534fc43fe752543143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d4ffdc16cc7498a90783ce1e7ae92144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e465b6c5afb0b261fb520e4e89be45c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a00245105b621de847b979e7df3296146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b911074d85dd428b6017acf316fe1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92af9763d02a0415fcc4362b9a3ca19148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3953b1b1e33be63598023a6f9406ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45f1c786206478f23980c8a39a9edf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bee521562b7e0609df30bc89385a1a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd341904d7a5f0550ddd647388a74330152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2930dc9224d4f6a73db57fd61a8cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bcbd96ac0ae6ea86ff1a5b31966a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31789fd25e55a99e58ea5201092ccba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376655b3fe1cefd99be670824f0ba42156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b325c65fd454f8462d8cdb3531f3b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75bf5135f5992166d181fdbe936b90158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b9f38af7ae357def026e9fee0ee9c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869cc4947ccc2d7f14db21cc611aaf6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742f3c65193a5abfa4c1cd27e99532c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c49a8dd730e8c79801895e8fcf7e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84116a0a65d8ccd02f65d03b05df16d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abfde4049134a01b58b9ac1eb81ab7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedbed64cedac5da7ada2b5b49a9d08165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7d41083e150b2e3f522ad0ee20b1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707318395fd053648a50e88e631d8ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f572742adf64bb14e101f78215f9b47168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d3b9c97d200b769690784ca68bc59169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30311d8a9444fe917b803b35ba9081170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c0061cfc4cb3ab4a12a5fe592c43d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cda47f203650fe85658177eec8735172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e4cbffebab940c6305a11c6cb326a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828029ea170e51226c3bbd24f847274174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afd164de3f4f87560ae8d659e866ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8588e11538fa6672ceec33a6457af6b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41576334ffd94cbc5200a4e0a9de4f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bfb18f88b261c9f205fca00729c2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b30b56ff2b5097d2c6f41090aab01179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e04ac4f4cfb721b1ffce672dfac73180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d21db86cf448b1fdb5160d5cb269e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b289da29380c0261c54edd1b1fea4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dfcc49b1a0689b7dc08059a1efc39183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6282af1b7c7bb26e74a5570b21476184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c87e734a2b383469218755a4f0dbbf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab518fd08c2f5f9baaa799b730f061d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416a3bcf639576ea66818f7ebe91452187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15d074a85d1a06e19f72ff6745f391188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0eeb8100244a4a8ba72dbe6c8bb91189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ecb3c5764853fc3db8a68feb9c1c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca956555f294f2cd78114ecf0632e77c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0741aa72df47a2bd31b9f8756baaae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974eaaea7e0fd37d8ad89a51b4c0b7ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242fc2fc5a1f851539d1e443ba4c519194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88f2b949feb6fdc7f3119fd9e122a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252b812d5cb4263be205e0e25b6faba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa0f6c7debe43ba0bf2e1680ba9f94197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88782113eb93ad2ee5e8ff31af095ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf272aae85351e4cc50853c3aa3a09199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a990dc7a9d00d6632fb3a6a74a5a051200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c75df62df31f9843f6956f21719ae4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ba5271642401cc94072201664bd7d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51388027e32b2073f2447a58ba1a794c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ce3237f322740cbf77b73795d4037204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b63ed96924c29a8de9a4bcb88a3ed9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930f2ed8e57db31281e808f483699ff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790c3ed0eca49f1a67c22a822e18d83207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4005c012727f0838dc78449c9fc0b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed473bf7524f1aab7132800fca759e7b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d2f94071e8681af9cd919a568083a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ca57a6bee7c4619be33b3a8559f26211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009eafa637b0184c52feb35f1b5af2c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45835c2c7406be01effe96807cd23b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e4050c0122a497ce1f9411b5f1862214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e43b7179309a5b1ff0934e33b2c21b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b9a6b6a5d8cd113f8b61cae7079bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ca81dca028abfeaedbe07702bdb0f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c6b9d2c1002b16773a627065e96ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adc27ea41a2b29988f16cfe01072af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b059d70b114b1d4a3e605685b4f9338220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7ecaf6ab9ad5c4730cc25fccf9c32221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb17f5dc449213379b41c6376abaffa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c552cb30475850a871dcdef6702a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d58396926d1e1d442e0d8e8dd05e6d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a45775011515d8c46b5f9e0117d5d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855866d0d619782cf9e7c2518004cdaa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c9f8680d042b62cd4660a7d5b5ff2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e54bf584c06fedc9ea0a93bb93bab1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d1b17c28d365ccec1c2b9d84ac773229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be328b9704a517609a2abf2fcf633922230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0fc2c7f4e7967686d13169d4abfe0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d135c586b7c30b144fd58b560d0521e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82510020c1ee7d3d1287818385db9290233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264827aa81d0aed6ddf34d264eed781234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1dc1aedbbec72bf62740702d0dce9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea580f70688eda215f6b31ae3d26dd3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057df36155e6cf84055819e31f0c750237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d991078c9876b4f7d857e2bc2be66238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a1fc2493f9d06abd51f5bf6b36e4e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48519efef7c60bc7ec6a506218b98f57240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c1c01cf847f14a865b6532291aee7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0359bddafaf17e800183744ded90c12242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1719ed040b73cade4b3a7ff4ab39e37243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2aa088ffab61fa42e20aadec9c3f95244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ee4aec1e2cc3b993415287d10c503245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7db003a34cab447e77f86f15a494e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcba9b097b543737f2f676119196ced247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77679a3ca2148d01610826f379c4a3cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398dfddd739ea28497bfaa8348374086249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b011cb6e62c4c23460b4e8dfbb3c88c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc70d39e0d781b2e4285f60309edef4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903756f505e4e10df3f475bfba518e32252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c591d6b83384f5264e58d621b9029c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c7b91c6a2d4be9fcaf7f09f4b1ec2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442b46f5aed30944cfd93cbb84f5e46255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62127586cf1e4941cd274e6ae5ed98e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd3d75ec9ee1d54e8b479aa6ec6e89257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962258cb46903b0a15aecf88e36cd7ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c6a117dcec53417aeaf42b54b2b24259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b2e18b892f2df3bb2bce94dee0633260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2a0b36cc4d3460f00fd1e9dd41273261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda1df08f8b21f7d31a69fe33d2961d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666bb7c57751a6c8e3d3b73ec035c21263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80606534d0332f34257ffadf0dcb545264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228d390e509d032ca474bae76bd7575265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cec461c480d3fe859b1fb1b3b76b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03116ec461989a8820ef18b712e9ba1f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952234f886e86d78c09a829dbf832223268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0d89c7a1ac0fdb81f6dab59044dbe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770e9dbf89fc0338873a78fab11e7d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5baf530a4c7f88a6c1e63bfce518894271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f6cc19d73eca415048b56ca3035ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0144b8189bf65b54a33f5f909684e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c49e17f2dcc1755425e2dedb2dc0a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c449d7a2cf4fee23b549997df5db32275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0435ca7633880848ed48415885bafe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81f0d3128c6332c8d1ebed5a68a407277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e62e2af23fb2a7c5ad63f38ea511e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25240bd6fc2ad2da87d752516f67404279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95052a03bbf3cff54edc829d1ae6f73280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ae845f3bc424533fac18fd906cc5c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a942419d95db96ca45aabbcdd98c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352d6b1afebb25e4e89188baffe2eaf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac89c538682a2d78fe4e71b61cd46d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4e643adf8766ec024e9172364f927285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b01e839b7cc1dbbe104cfef89a0b4a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cc31eeaba7ca09dcaea56337c2365287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9870206a4bab0c97dc043c572eba89288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f90e34e70c156b3b5d0f91d423aa2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a28fc837eda2bdd34a498b5037833290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85453506f150d0dce134037184f20b37291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9077aa824f13710af6341f7799bdf9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d920dcb69a80349276eb8580c5515293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04985dab5757743b1476aa3340c4e1fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03340c4bdbdfaf840d4c6cc060607bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869dd5ad5eceed776079b8bb144baed3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c6e88ad19398f19ce79f0ad44b2af297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006d452514d7e6dca32c1e97afe9e09298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625ef057de58ba5d0f7c0d6761a723c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61385369ff44cc2b26326f9289788a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b4cab4beb06fd178c01e9da401935301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4fa5deb5ff077c5bd2b0604881054302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fef5a6f08e564100bfe22545e4c02f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8762ff0d3ae7e1eba6073d9b7a7b02304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd893165ce428d143d695ce0685edb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055100fef989ca920b741988c72cd20306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120fa5ea9f595213befbb54230dd7d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080dd941a4be037fd33d27ca2063466308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990521e427418f58ef6c455d189dc2c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075758adc321408d7487586c9f356f3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d0e27b04ce63ed99b3eea7791d7e4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20cdbf13dee5c45287cfa472147ecc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bc49967aad8a8115038df36cd5baa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd932c9df4568f867de8edbbf27849bf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636595ba96984b448b7a1b02778c829315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73929ee6f8697b292dac4da70b79c0a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52e6ed0674b2e0ded831760479691a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7b154c329c2d82a800de5c3d29423318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a2572b0c8b998ac3a556092e73d40319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f22153c215407b43ba1bb3fadad91320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5627cb81aee55053a700bab3ef2c910321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f2328cd76624df5674af0cf57e044322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed54295fe24fc80172033678fa40a41323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96882b9bcf5a3ba5d66dd284aab9cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a2f4e829514b7da601487207601a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49294eec702108623cf2e97c38cabeac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30e0037a4103a684be78ca437fba04327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d24bf723980f1b4794600dfdea4ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb79320cb092dfc93bcc1538b0d166329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa426aa4df12290b29f9b87c207642330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37effcb1da9ac28db8c2d66800640ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7309053f6340b2db88321ce48f7609332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13484a816a2fcd174d935ac901bd4c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d661c63c41a4ed53ddcd3deb6a064ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492128f216284ad6231a7882a91cecfe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f2b1dc1b5c0657af44b9027cb7b20336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ac05192d97c59431d73deb7fdecd4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416b16998c2b3a337dece11cf2b4a50338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340740862067ff54ef558ae9796a12b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed87d9c0ca7581bad6de40988c13954340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb5160d74b324649e436de6fa6a3e4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3d58040bd952442f641991afb8a5c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06d58bc49c767dd97a11ad39c05756343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d4d299a65b99b6f77febae3f26f38344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29d809dc6d89b13ad6786918658916345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58980de6e64e772f7611ea6460a15f8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938fc83dab8f89eed2c45ea9a7fcc7c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284ccbbec3d393f8ea2370ea04073a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fb598cfb3df6aa2ae3d4b4e654b16349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad64527c6862010d3503eaab7e61ae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca8ca2c48567ca8f3e932e11fde28f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75276508c4eee21625166d0edb8e62d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab089a9fdd5346d0f65d387733a9d1bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac208f15d1a26a66e4dcf2a2f61bec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27175580c9a237c6535f2f60f3f6fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2983f65b77741a516c3ac0d956efba7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc63363c8d357846e03f98c706d4929357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca5a74032dd8854df1c9e92551e3c4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129f29a34f0a33cf41b53e3edb4a82d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95349bf3f2efc75bf56d5802983eefe9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a27e6544d2f019c58734c568f8fa9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c221691cd86ed450396f1cbec5824362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9e869748f94dfef6f77cc937c3fbd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fea0abce7765471fefb28b66f5feba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1f6f29ae5f4667834d58d532bb279365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5344819ba29eb2684eb2aa8329cf48c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae44436459f445d16bd905b4e7a5aa4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe494bad5bd818bb7af9461f187738368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243f46f8b2f9308d58c2fb3bd997a95369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df5d10bc535d2e6f48b559d5df2ea2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded2741252a712c60980739ad48ceec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfc060fe7681c2825682709411f0ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e3c7ee8df7c64618828b24aad2a7b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209783cc385727e56333616f9a6f4411374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b30201b5db8b432c78a04fb434b00375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abd519f575224b93144718a9a9c97e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f293f9edaa0f0bfd8209b24bcd1e29377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44540d4ff88955ac01a6314dd3d9eba7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0dfa54096c596610f9fccc7eca0d14379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce15fea940777287c5cb7366391a56380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79779bf54ad88017ce588e3e04fe664f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48685055c07c70ad883cab0b45ab1fc3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3210a98a951a0fde0d125cc1d79652f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026833756f81cb8c44fe398a62befd28384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af753000f7ec183e80ac35c775712f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500848ac1b2cb3e72750a44dc94c0af4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d1a0a08579d87900a49514be89a80387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40551293c746865f84e8bdaf16b53b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d5bc0add987e60e68c69de6485563389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63db1b72ec3e8af3a5a1bdecbc5bce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7686716fee08b4c8fe79ac836f7a24f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c73c280c573be58e66b657f9b382a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebe289796699f200c257ba81a02b36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abb2165907d495649675900d231ec4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3bf24ac7a2e38a99f7e5781a5aa91395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167683e5fb220dc967190577370caf2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f0765a39a6ad556490a18ee281c46397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad4adebce36cc7cd20b651ee39f5dd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07015e899d7e868a2cfd9ea0bfa27b8a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d72ba387106f7a53aec44d9d99220e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b49c3f17839c3aec5c2d225b61b256401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808b899ae6771220d6cd53517c6f515402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d496e805c85a4269da9f4f178756edf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c9b55b4e28cbf3847534ba95f34e0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214b2d8bdcd7911c4ab5ba92f7505af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511afd1da582b97f64ca33a49a3d048406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696d9ec59c118caf761a9e93e0725f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbd4215a8e5003dbbbe6b694fd4232408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb632902b9246c08998a546fa23bb3f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537252f7b125977ab792b54c044723af410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14e9227d5599db07ac8ed83907544c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f792540256a222cb32ee5895063b67412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ceda25612064c5c3c66764251ff58413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f691e16940b111edcd0f7032987a54414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26338277562052eaf60ad206a2a7b7f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1784b599f49c0e69bfcd11282f7d35416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f7032ce2772868e7a421ef933d706417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f1336b33fe3b5149dcbb3aa3bf5b7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fac472b7fe8241fb9cea1f7a5fc6b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0390951f450540cde4c5b01ff5db4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1828152fdab39282109c46f541b9d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354acac421419ff097c3aadc0909edb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db9e437e3616aad2d39ea733501aa8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17126af4cc443415a5631391f3b410a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e38a4f039744ca14ad9d645e8f0ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ac3d0b48447ee3081838383f8d79f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f635a8226fb3c4d74f8f861cdb063427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f760a1e3adce7b2df472142ec545a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b57a2b1f200298383341fe69997b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd159c2ce135de057e4a4c42bf8a8b32430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f83bba7b328031b75d522d6c70210431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127653a0c6e795fdbdb7850aa44deaa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff03ce33263f42e74be2da14661bfe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5158cac4c9e31b1f95892f338e8cb00434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0ce74bc12d1634ad906f17529640c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1358bcae74e67a895d8b16caba30108436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16464ccaeb1076afc341651586566afb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f82b7dfc8e91b175e6f2bb72615a4c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbc5422cacf36996267f7f5513df67439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77559876addccba3bba15676d2d7d8ef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fdc9454a30b3ec21edbefa984f4b0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c600dd13cf57e16dc4f660416e8723442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3434d05c4f911856fab17164f6baa1e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf55abbc0ae83d6bb77a1fed9a2178444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f7965d60ab24f162bed906fedce79445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd21691b09412eb704e5280679b50be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3059a4a21311d66a4cfe9b07a97ec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373cf22dbc6c991a4e7bc5f273aaaa3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68524d6e19018fd600d93fbf2f97c9e1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44601188007b2d9ad5048154f152ac23450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec07be01afb4ed98318125128797b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763b07d71fdbdae0cd775e8f76280dc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b31babc24672721058ae38c14c1be0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59d94242e6c378287b732d14f2edfc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70653f405e1647f109d05e8a49f1612455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e928a642a543a9b1e4e3d18072f9a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e79013ce3384567aa113ce2f1d275c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc17b779d0329be978ffa388e755d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223642a9919eae03ff50de262fc22484459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f64e13cd1004e770506d52293bff5d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d9dbb8d3512a8e41db047f4dc63d6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2800e7516ebe44201f96aa1772a8ed1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757150071076f4b0feae5915c894212463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153d27dc941318c463f4aeb92d9edfd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62b9b2a036dfc475aee8c1e5f336e9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae471862da7b71bfcd6de9acc56199466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867c8ca102ccfb37a7760ee6bbac248467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b58304d1a98550ca3c6a6cbf87e78468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90249c43fd7f34e8b0012db5910611bb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08821378c9150b2efcb10ca27de086bf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f12495f22f91c39251b489fad85f8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af144f332937dfd08747a2746e217bb0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063b0bbca0a9710105261a191884006473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ac7b75c9b009d27f03549da6c2c28474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51594746bcb51e1db68ca429964354475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c38a0fcfe014ae665b68d07546208476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb6122e72fdfacb270886ff7804a51477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754a015b636db5c3f1611d25b39f671478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e716d912fad32bfd7a31661aed05b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eeb31090c3134331521132e4bb6c7c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa222a532d733c7dedc42321eb8b6c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ec1eaf457ea2c258cc1cc24fbbbc0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d11baf2078ae264aba9271bd35ad0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f957f7873949845a1897ed03a5b4fd9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c7f130b1f456cc2976ece9c73b76a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf16987be4cd337adaee4606543205b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41d53850ad434a0f2e2101b3ddcc83487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbed8bfb63b2fd75b43ef6a6658d861488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41748ad9aa87e4760296dc2a0afa5223489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07804f2da5bd75af68df9b7785adea5b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc875afc27cb3b086d5c1065b068087491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720566857941c672b0f908992ade47a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f5f650a1ecead321a9fc3bb1d6f0a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b059be387ba284436ea05618eeca4a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61363797995e1b05c71b1f013f87a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135d1974347b048f60de9ae13efbd0b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2314bc3dc7bb77483c0e3f4a161fb7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021b5df5546cee4252538780180cfa6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f78b62dfa0c9f4b9915091ec58961499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817240274f4b260fb878bee0d8f2bd17500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a958703b7e8cb88d6f52b2a41a985be501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230431ad4d7c9b631f238babcf9dfd11502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3442f4204c36f461413b79bf9a1781f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a15a139fb410775e0c5c89e6de9c3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e40da1fcd0134a114c8afb27b9932505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941ec40189ffd57ac70eb5bedec4ba4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49171bd15fe192e139a7e3a3514869507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880c1ed6200bd54abdf3a4be5ed7c07508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be424a056f9375544bcbcb6162ab175509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e925d3603cc65c2c4d865868f9d05510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92091a17b009d9ab96964117f82bf0e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7db4de20304e8e22edfdc0713d4ff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88c24dc6ea3550d4f77245a14c4c68513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11652618e203d9c2dc84c1fdf82e84c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d618adb5581adea3a029a83fd60323b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28be9a78d89e29cc6bac1cbad52e8c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40ac2468b80f75016e0847151c7520517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d733ae65fe98c515dd71e351b5914518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438f0dbd1b74f6f42948c2363927238519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fdd3880fd1a2eb9e44bc79fdfa0c4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0bc89190ff3a5250be60724b51f8d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3f5ede5ce36a628a0f71ebd56540d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c78cd6f0204c8e9349ffe5252c7e6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54199382ef6081c0407cb25caa468ced524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82f692f7ed2b5f8853d37d3e4c2361525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19590bd91fc02494ff7bd51dca34f0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657a0d65f9ec7c59ab7ed82801a6bf6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48138f803a4b0a778d1b7dde138a25528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe9474671f45952664105754d328a4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1e5a26b84f628c5cc4d5dc850ec75530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372285071a377fd549b7e3f99c75f5f0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eed273dbb13840d6daa57815af74a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67666bad6b9a738114fe4d3a5dc84516533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df8725775f09c471e9ac574027b086534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bef62637a46b25ec2b1f23fc9a119535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54751e53c25c3a003b09f74ac6cd671e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61026a8a445abef1998dbda477ffb611537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c84ec02ee64d3f70c027e20a71faf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f095ce725ac8072dc45afa4c8623ca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b70d1ae485f87b2fa8d3bf2a0b51ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffee471e3d485896e62164c3c565e1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2e1b8cf9cbce853078fb80a4e9c8d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f47937f63d8c2a0818226d7dd78b88543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82a04fa192ed302f87737bb6473028544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4b74cad58a35850641784e1afe72e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19dcf1783676b44dc95ae33444eb3d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf3f7e9b287fb313f602bd5ac1d326547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc135a39f64185eb61412697688c5faa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d0b4cbbcad95cb771d733d5d3015a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2e3e23addbfffce0d918ed14ac944550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317914ee76bce7b957679a027701c24551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f89b477ac49c80522da55ae65ba309552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d8c623ec0f213071c69d6d56640f5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fd8f7f6f25c321d5ed49f9643174d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4871dbb2669ca8a01fd4ec439c917555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819933bfe2a79446b0588aa2fea462cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0f7a1767d0f6e066ae56a3d3e4b99557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc847d5d73deb473cc176e39c5e20011558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01412fc74664c6d0675f237e8eae56f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c944d865511ade5b7a493ed2747b2f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed041db1079685c3e1ab8dbd2c400d19561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9d7da120d0873c561dc314b83e448562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f57d75fc784c69e7689dcaf6982ec5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277dca1feb13ad05ae4f9bd10d19d85d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e956c53fab9acb1dfda09d3ed0f5ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603be7825385865aa9d9c89a29a8e20566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd46fe0bfc4eb54927dddcececb87a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d00eab1cb440851a865fd13a0bff7f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc0b5fbcefdc4e10bb71376dfbeef2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9077cd3661e09a0b4d92e46f176e65570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabd85baf8aea53a73b07ac7e3424dc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02f15c70eea2ad1c9798b491984f99572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1668d342dcc1e35ba36d82cde902e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f9f1745ced025691d794f2f65bc1b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9234742af27506c831f0929e7bac1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf24adf00c5c4ebb25b39d7f2b239dd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0a2ea1cf5076c9219a3c7196c8e76577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274559a20aa3c6308972d53dc8869186578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f249c762f2f449e6d279ff992d48460579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd454d6282ba2b94771f94e82e8ae8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012244fc94f444ba49c0c25b7dad891b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407f7a29e044a134d192511e6552aa8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6cb074d8f4d843c240dc10d79d101583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7b81777bb65e643487628fc7a9b00584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcd5dd71da2a52472c1febb0ed59ab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56c7446cf5f15df8c448d4a6fd3c68586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2772256dc2e4a00b487aaae80954cd5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba79ccbcd1cd6c48d80e7be949aca7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af24ce4fccf4325277b5c4e56950980589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61078bbe34885747ed02d1289399659590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbc10edb88b6b2e30358d071b866c0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb49866dbcb9efd180890b69b1ab6b2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9d78dba99ecc46c58588b4f1ca22a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf542bd0cd3ecf91254a8c1c37da0e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66442cab3d251e02c5b4277032e557c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1782bccba9d11ce2d7d35d82c2382eb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47158f2967e18dc5d2eb430088bb156d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5eeb35c5fd73626a17b6d8f270744598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44af1afe9121ea0d0d0971b92d99c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83e07e1a480b87229490f76e735750600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b3c82da43f1e0d9006b2e2c131993601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ebe7be328f69b633c0e9971ef3dcf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0a4d900eff1b7a184df16ac6d993e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83decd4c080c71e489f3da03150a2e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba70d34e4049d0a4747a1e8f36d9ba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bd35f29b5bd7f6c17bc0b53a6af81606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c7a09aa302066b930bc9dc52f1e84607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff03a065f210a2bca61fe2929046f9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5727a57cf974f27ae3e8b2bb105e333609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aab3cd059fae94ad9f46d520ff099e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52588fccd8012d26d152b333fd75bdc1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1817231999048aeed19aee07f8116f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0734a9c365f1199bc3520badd6378f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ac16a13af2a5047ed0e61899ebbbb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dbe757bf2e2b613bba8818d685b7f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5252162affadaf8a8206cb6a36fc71616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4cf62b8123b2714a058afb044eaf3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e589e5235d0f4688d7b99ac564851a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756c175d68fa28a2b2af823bc675a78619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c4dc98ab38c0be306f2ce16134c66620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becac51313ab6e93e42810bb359b2fc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b6faa3a186b9cc0445a0b69c90742622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72918cf9590b48442f6a92a26439e986623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57685e0cf502bf1efbda183f11f405d0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6e10419708f8cfa282e891120201d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99414ec3266e622aa5d7413835af7935626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77c4fefb8f7f054357b2c712af4599627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db0284adb48b26be29e59467c54236628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7283d698f0cf073dbb4e67219d2da23629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c2b86d4e2a40b062d0fc22f461a52630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be85e96e45d7d95793ebba77a8f17cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acbb22c0bcb714cc921096c425c0c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980dcb7b07455847363189f0b6e276cb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa216c05aa5be5b858d8f4354b3fb985634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913505cf48ea8efe995b38db254c35c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef0d25db09e6e92062a481ab1a998d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164a8a20ca8e60978c1ed1ad97d9be8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9561d35c115f3169c86329237e707638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1638c76fcf85993f63cbbe5b37f68f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c76f75a334350c589536a7dba6f7a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb31fdcb9ac1bd84fbe0c3946d08302641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb6e68731ed64dbd758639546a1d62642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd40f0cf31de86f771a211a7b0e47f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be19bd12f40fbd43a34c24d97845be7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e14a3b968146ad7f049b6e72c5548f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea886576e7148e4354355b32c915685646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd0dcf89e3260c21f2ccda0e375771647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715253154028f9c3abb7120f00dc37a4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8868bd102800f6ef624c9fc710908649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a844b4b59e58632b0d09eff2e767c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0f220c27240507396969291d083cb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73d2966ad3c0ab5dab7c3f18598098652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06e43707487365949fbbcec909e712653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f32e3cfe93a7beb62dbd8f710c2a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bc3bf41a3f3ea1cb0e6daade6e16d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d56e61eef127d6f8c5abbb10d2a10e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588460b0920bf19aedd04ba1dd34d019657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c425a64e4b616527413817029882e0d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960e28c37891598da9c19ab608a2e65659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba388f532ea79ca73871226a22bf94a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54fdef9515637bc706c8121e3fcd2f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda536ec3951aa8f32efb8ac20de166f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38e666e41d56d15daff0cdef9c13c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785132887d212306f6226175b8037f2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d768f3c55a2e4cf563398dde3f2cf1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02eb5af17af634642ef7fa353aa591666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff16fa7b1ebd0852d002147979e0cd4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64c0d4ebe68413fca64bdd9eeddded668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3033e9fb52212f7dd016b1219cff4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbbfdbb8de39fc0a8aaaf0b4e8d3aa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06747c5d63eac6da0e0a725ec65350cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c652e0a7b8cba8324d0723c0c2a60d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac98371319afeca7dc76c1797da6cd3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87d59c62c2baa9db1adbeaa78b6f93674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe93c87fb0b9ed4d86388bb09489cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647b46f3f0d06a8fad866fba6b103f5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5363050111c29c1220871e778ce81677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ef2da1604516e8865c26af3bd65cb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0b43ce5cbac8e4573272e3e731f6b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a59c64984827a0db26641fa9c5934f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec59fbc039533c3243609d6c69beb49681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512a1f0464664c0b05f73148da24852682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2950f8607c9e5b249a5bc656eb266f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688133980540866fad64a756c2534e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60448544d5fac16e86e8ccbf793185ec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769dbff857f99031e861faf0b7a814d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa1bf5782524e8ee0db8134eccad0d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bb160f4f6587d83913f17eee4bae1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751d92ed20be7cd129a17051fff0bb3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554e471738c5e0dd23be9dead0fb1ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60724c4063afd32724b4cd36433390691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74071901f2669071bd5f690a08317f1f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cce92fe32d2efd74055819af3ab28b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f1490890175a76c53670620256923694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b0add7096acceb3a7be46e189cff5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a2ab554cb5243519d315a39a86c5c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a660e35b111bd5790d347c01604d2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151b7afce34069c7e1a09f1e20261e3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec81b649c52aabc6b86efd77ef9695699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ecf7d1092f0210e9d7728bab5efd3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bff3a9aff9e9b5043cd08ef5438a80701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60787fa1288ba9352be2043b51b32be5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ed0085160398adf7170e1cd23a928703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46284aab4ae0f0d9c80df287d28b23704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd47446622edd5e4162201f1be9013705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb4bc9d727b2cb6cc6e54685c52a39706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c97d73272db5588e12d0229db16b85707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778673fee8acad62e10f98b30791df0e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82286b8040b9a742862ee453bdceb278709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247710e7fc803556ee5f1bf8f4e9b6a7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff80379c93b3de5a45a850a422a32a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ca244811dffef93e46b850a135f0e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd0923cdba7be9ed1448454c5be4fb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05bedcecc9c81b0bd59e675afb064f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b93cd8bb6914ec0c46c2608b9b296715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74b7f64b32ef44c866d2ab3fd0fc73716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37ed75ecfd4a2603f55fcb334b9729717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd1ef929d407fc936fff7a8e11d643718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec8c6490a69ee902c8ada740ee4277719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab907c42c995faa2522aa4bafe660105720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb47d873c1e6f4258c54245ed7bc00721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3174593399d912a55b8f161ced65c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c648ae57440d9970c385365ac7dcf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d90fd0416c4796cb25c5562ce93b1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7c32ab440ca3d90ab1926e740f8a8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d077d40c4608697345c441ae1d236af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223ea8a929d07ce89ce6a6ba2742d34727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5228f9d11f37308204184d72198257728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930d8db8bb107e1d83b02111165c2b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b0f9571a5a55a9d59c04d18d11066730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9fd00fddb7dd27f4110e81866940a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95f7f1f3ec29bf6ef2b71e0e60bf4f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bdcc5dd6303061469d1bbad3d63cc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d01b25abbd41d7fbd226a63edc618f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606c8b54bcf0b190886869cae97e4375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a540fc01a19e46d3c397cc8230fa2ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887813e1fb70b1c42257386662a8e34e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b57f1f164b19eb5c56d0746ca12f408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f395234f3b897feb83e44f499da03c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0f1ef14fe376ca97d001dc45d673510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa47337ac811dd0ddd03913b621d7e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f48f716356f5c7ddebfc0fb7072ed012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784af4e2b2f60936911b1b500a97ff213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cddeeb6e4922f85d738674eb2855814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f9d9d4a0456fb96845d46677e9a4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707eafead1a1ecfa276b93143f99f4ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033668324db37796975d618db88fd02817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34f3df3c23431b88c3766cb762c23818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eabf04125a960860496ad40dbad97319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff9dc0e6dda7f29275a5840996fba820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01413a1277be46ea09ce185e96634b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2c6a589ad03960f2321c80c617fdb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d9370dc28e00b7a5b123f79be193223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc3bd4483a71df302864faa9a1362524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2082d6131161197cee1d17ce98eb74725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d2ed90b4614883d66666b11ba6c0126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ec4f33b35dbe979e8f6da86b0047127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368b12c093878d078a66c1bad3944af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfba974766e3edba1c57e071a72ed7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660275132898c27ec540250a49d946c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37389bc90a02301152085f11e2fc1ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed466b54fa85a77a9113ea1050173432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e637a04a7a40fb887b972f4ba1f5ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36914c0bc03a3e181521c29a4f529f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bb4f04ffbec5fffa6be7594c90aca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba17c348e08b2033a5e66a918daeaa436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71693e254400f66b9f452192c47c7f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6385f46e42eb0f73ecce61a97325238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26a601a5eeb4515381948d020f7e2439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4771414c76319fb91bd28e90975bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1d5630f823007c9b6616d95cd21e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04918e37f84a5caa5bae66e9395b9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504350549f140387ee0f86f50098d0f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bb1376919e0f7bf8adf21ff419caf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e356d8098a57940c51a43633bb87be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e8ca6aff0b84ac17ffb47d424a48146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d867f27ae27c72357bf15445491a2a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837871a0f6f22737eca345e7f6234cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4712cd0e97ac782ed4eec97c2d74a9149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed0cfad1b19f42650242f1eaa10b3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecd7f55079bfe2d419c6d257d1344c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0ea2884d652ca60b985700ccb88f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c129a66fc6d48763f375114b75ed8353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89accc7e9cf1f475cae9dabd804e154a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0117be1b37b2af024ba22226315a4c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c650abf7b96029c1ce97976c3cfeaf956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93499ba51f083aa463140cef58b39757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0450e540b91610d07b16a7df3cd7ea858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4da667f816454b7602ec8eb11a25d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ff0fdcdfc8cf2ed56c64f2dfbc6d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10b2d553d2d6fe65e5b276ca00620761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc07944d4e3f4befd0c088a971533b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e119cea262b69efc7c822d788f33c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127724297a3022bfdd10bc5de89e98c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ace534f1d6a9b4e53d33baab5870f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737ce0830a9bc894f9f7b0796d4f00066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020673654af78053b0d6839218b84a9167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09647a86e2a1f77ea0975b7a5cbcad868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae749f1d9f71060c3cfdb9980fdf26b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed12f472d979ce4958a5ca77027652770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abaa0413964e9baa2897eb22b396e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c579af329227c0d6f35ba4500e5e2672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a15282258fae34ab239b5727b44a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4837c95107ff8d3c43e6bb10d64f3d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c5d75f4d4acd27daf3c94b1a10d3475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e547bae2b58b87bf1c63d3575fe16b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8be07e9c6e6fd0802e15f182686cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6a2a4621bd2aca8dccbdbb74767de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d4136db19b2dd24c41ab1dbe444de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d081ed038604fac1ad0d3a89ba580ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce1260ea2bce485d5433ac36b4842e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645396fa4a5f06c64508a57659872ed382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5547f2caf41833e7514ce7836a5a5d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af331ca67c40b039dac052915c30aa8484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b47ab6bc5897508b20ebfd704bc1f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b649f727b7579423d015c403e12d8ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091292ceba19522b1f7460ac91fab73b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e426d4568fcf03454ab0c140c2dc27988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7df18bfcb36389de05d6d5721311b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030e99d6b97d019d4518dc0fd44cd0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f273cc4f1d0928182be4ce6a9143391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6185d0a26a358fdd0e0710462130ade92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed83fb86973190feddc8baacb6a7ce693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91f9756a530a39828fddc562f6596194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25487e04e8ef5b8fb042b3f562703f7f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c697bb69b454bf86d95c3ce0acd78396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6707eceea8919cb23e49ee359df3e6797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653e34bdaf75b040477130db79b11e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40e8624eea78080787232580f6fa7699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61078cce0bd21b305a1b7b7ab313893100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267e30e95906bb2ea5b4e0fafb37540101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2442743e0eeff787d6960b4a16b09c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8d040c246d83929efdf0b26cf4161103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a01e07efab3695f0319395d79d660f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d2c082816390b70b2bc7c5bb6e995105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41eb87c9c51046b11965e2b5a78e78c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3094bb853b7cbd35e26f83af1cb215a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4027f05b042003150fb4f815b9153108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf764a7fe7abbfccf140b4307e3ded109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1865b322a775cf9fff936ebce864644110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527636417e964e8085a9db420620fd5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0feb78ff4e4911ee6f97891415fae3d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a24a630b315bec10c3338d151d4a5e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29c0fecc10cb9adcfe17893f22e2f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4123e2afc36060000414f303519529d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8f6cace8ba8f148e15dab4a02f917116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab74d6dda9e6f76115805b539b272c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebf3f86b987a614efb77aa2a56adb3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79b8cd962e09af6c7e82f96ee0459e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850c3ef9ded02661dd7ae5ca454a7fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10f26c91b31f502ffea0d65fc4b0e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb14aeca402f4e75fb9da7beb12680122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6d5d8133e87c8b9b90e580cfc1c93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b00ba07add17625917e58609647de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcefc3c92c028a7f165b43b057e8208125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427c6e7e0097efed34f44ab91f8fb84126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ab487c95935bed05fa503fa7fdbcb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d147a910e95c19d7018b2a7ec315248128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940366acc7d39566b62f72b49978065129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0970f32a24302d0bcc0b4b0e622f44e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfa6dd8aba8b840f2ff63040da50c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685d309f534c935988ea953cbef17c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3fef0dca2a800c0e3f1964ed7b70b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ade92ed51ac184ce1c2cbdc1f036f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5bd9cb1362a42abeb60755902037b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fd1f017def8ec0e25e5f518b3efed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6aa386d2bf2aa54fa8767df84f7959137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508373ff38ac1d3a347a866c8d60fac6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6e3dbe7143bac8f7dc5a4bad1552b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b526f5977e2d7477929ac235d4c3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6795251c05ea6262b1d992eb7fa6801141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d5ce14e8a1cf1bf7b4184a7a28e8c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebc51d0f2c26d0eca3ced594b1a1b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6222c9f3837abb6d5eefd456c860724144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142b5987e2ba2764f755c9a7dd2fb93145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a53f59d061f06ff3bd199c1916af4f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168311079b2884d63a08cc101fb308b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94447fb858de743d9f3edd9e6419dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8c20dd571008286b135a490317aaa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010489a4220ef52406502aa78d806c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830274c474ec394cca7a17590a18d30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a9208841a0585337b90e1896d3b50152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f00f8f94f024abf233635139fc9ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfc7da198563a62f71187ddf8c620d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3a2ef506caa4c355af70a34c0603f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c39b3e43b7f38833f4c53979366896156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cec4f62679b934d0d4603a23653ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680fe3e0427e4b3b92340bd6da0adbc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749dd81ffa6d859fcfbb74c9c337e3f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475928a34892a121175019976ead12a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4663a2a61425d397a2e2f79f32f7a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2c9cdcc9e8eb4f49956a65bb16e4a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984b73a5a9223255cc2f6e3a2f79664163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd549233e5123dff6191b4ce51e58b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df764f1b6710abb332c3ddd6ce362a18165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81b6b32f1aff559ec80961bc603f8d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef4d8df79139933f34ecdc9bc956cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df604e388e1e17420b70b5e587faf35168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39139197abb55c26d044803de2dacdb2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740afdadc5b0afeb92d981264411394170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a77b8d14620524fe3da53a6008fcc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e086f9738ed4572b3befa0ec3d9da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f96e74e49972eb16c75443c9554cee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e2a905f94ace74dd2efe32e4c7f5d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdc9dddcf291bfe75f262c8e529dbe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846833db9df504c17e01055cda415ac2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b6edfe6e43c3f9f5a5ba1af08d70a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15858343888619f5ad1548762524ef2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0f6fb8c63587db902dc2134695d74179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5526e96879f143adc24ff6be5a46af1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ecd149739560dcc7134afeb9acaa4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ce5ce603e0fe73f1cc6a49e06a22a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96358031f0273c46e91569009e51235183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35b953a24af44113a427f7174ee672184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f3d72c825a7dc8432d7fbe3242749185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fa4cfb50059afa4167c4e2fdd7fe4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7299b96dcabca044b284bd8456ecf9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534e376b7990556d7a909dc965946e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced6d72d1fa654fa856dfcf5fab040f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3dcace9e3de1656c290a0a1be7e8b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d046b2828a71cb6719bb81ab72433191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1746b1c312d2a1ae7ea1a5aade977192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13ef14ecb0150d1084be5b5c7baef8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cb80d6111208f7142541bd7ac095b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c0e36b5170661cfeedabd6f2c318f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c032a53b4f52e0f318fb3a1ab0d72196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557205149eff12ba7a4050ac159b07c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35acf0c82092e49ef1d0fc9ecb3e6d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4064fd86f817da298fc0f7986aeca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642924ad7fcc59f1f732e8d723ed264200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0de45dcae80d009d641ce14ae98fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0835ab75b5756d6ee6a0f4a332f04202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c66597f5971b351f53e8f2c85ac10a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cc3cae19999db3e4a7ae606b9f4a0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3bb6d980c65fe291728ec67ffc622205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b581788cc9a9bb6931f59e84932976e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c24abf815491e74f1fecd12b0a4837207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca2d2b6114d11e00e49a8d21d1b5a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d1db07671c4e7d0b18b2bedda2d4f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a79173fcaf59d1cd611c7821b0432210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c701b6dd5bfc892788dab117fa349211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b6968a9321bc0744c0bb69b6969a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc82e103fa2e6242d1e3bea369c169f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e102ea926855c3340d96dbff7198d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76646ad290474095b21d6db6a58f9cbc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90562c7fffe4cb15a94d1b3d2991d6e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d8c06c37b6c399db5dc204c5ee921217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb4144b23633bf1e3329396adaa193218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d820e659423e84d50b7f2f6dc837c2b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250dc9d876f1b9b679e20f71e1ca3b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6d7afd1777f428fff8d02b1b88336221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a356e276469dd3832ab90690a9fcf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47533341740d233c549204a3fd6075c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c65730512047b52217a87600ba4b71224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cc14df6f39dd2c713a054517680d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198381be35410be16b9e12c56d887657226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c49f2d5f3306613161fd96f1c6143227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffcf2b06599181c63086eb9bd5dc22228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f071e92b5e1ea9d82f971b7b6cc93c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c94172f5525f385db35b894129c317230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c9794d3c4c71609e524856b4fbf48231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fdc3129faffca4cd899171f800953232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a54afa73c71402fac11aae890d09a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5b7ff0f19d2de1ac351325dc43a58234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd04e53fbf14004fd8603bb63df576235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a6375779060ce0d4b17c829ace654236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931af71704714302032d82afb76b674c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85b5acc2ac8e1f4757b8365e350076238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b939e6579ef14c1cd441705b9897a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa42247e2a56a110e1108a659c0cac2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c2f296ddbecd47214afb1f9a06cce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24f60c39c3422ac758488495e51d4f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07bbdc3ad2176a1130332e18e303d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717bd372ed15bfa0a5cd1a86992ba74244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75503b7c360d70113252a413af1b674c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9b945276e049ec6bcdd99ce9e258c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f933bec741045491883f86b4d954d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2609c09aa5482e332f78a6b814fa2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ea6bb4a6e6afa3fad02fa3f700c19249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a99e9c8898ce637e3f53add34473a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70572bb1a2b89b8060051234cd2b38251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffffce9e569008d879fe643d888338252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf753fedd325a38411ea738211c5e38c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d028cc3ed3eabcd4ea519e3a2ab23a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752bb3a6e6795e8f26a265751efc1e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b684f1e4f551de3c3bf3335aabb558256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4de17db611f11eddca28e7126bcdf4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2244c8b71881d2e9b11230e9ac3a056258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b7606779b954f2dee71d27a57751a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cceedf2e539997d67dcbb3a49f0fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd3ac56a5815abe53c42efca8b5252261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0cf76148095b91e63e097256caa93262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f368f4c47f3e6ec34209e8216ef91e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee444becdf5bfebb5916c65042c1c4a1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153fa192a9edb45d572dca7b21712e3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1a1a89fd13e02b4dddbf915086739266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cab9b1b48e78dacb8872a52eaa7e84267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2adf44bd546c35542f9f4e7af9003268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee4d935ac3b9a2e975f7a5de522e26269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6a8eba272e745ec4503434f74ce66270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695c7cc2ddfe5345f13ca58c88bcbda271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d68428a39042e43d12d5594646b7f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99610101690161f993d7403cdfa7fd6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040b7bd2ecbd8e247a75a824f5c4ddd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1565fb263cbb20d2246ba06e455c3b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989da6f8b7f97b82398aaa3e351959b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e62474320cd0e48dcd5add0ea36cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665ce17d3145f1f97665cd656437904278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995f81728df2ecb1e2a827a0472979a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f462f1c659c4ba045fd9064174a3f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f190aa4335fdf9a5c1a9ac3fcd6d7a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6a2ada5db2dd640d20103c59ddc22282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8725b900a905a089e7a2156dc6347283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780de32a7c7d16db324a351d672b74d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42523efa4f6a87220f79edeba34e9876285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52a81b7df24755322d37d9841187dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042690f46f6fdcbaf5ef2c625c5eb16c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd54950556dac8c16b1f6b438a29487288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132e7759687808ad227f9764d77b661289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160a362636a42b25c8d3ac764eb1c89290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c245071b1021857ff14484b1c2f1c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb43fef0291c43983b276373d863d6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae24a88f9d29a1f1893e2c24416bce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3eefbbd8239ba35fac3197580b0e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc5dec779e6bda371a7cb7a1e59579295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08476878ad5c7410f31465a4013b16d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7456eafd6c2d56fb20a6d678751030f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe7861956fb567cdb45df13624e085298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f947fc02fa0afe8b0c5dc9c67e910299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5e5889ff6104cda2433ee935f8bc1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d99c8abc10d03309273e6eb21ee4e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d4ae74776ab3740b456f01d877b2a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a83ce4ddde285e1d31769ab55295d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809cbf9f1387df16655edbde124e3df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8cc2f07d514a645c37a8a8744cb70305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c1fbdd5eb581dab5aaf67c057e771306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753c0ee80701bc18dfc01ffcfc93892307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5ed49a43b34470f081c05aaf52976308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea5a879ce41e0b5f08fac868f31f75309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369e7c476d2747ee10a2670065a0d34310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bbe5455ebd90a435f2e487cbd2137311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f577e04b4eb30567cb89ace8845c6c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca2940a8bedc7db3b85c8e09a5f084313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4d1a25058bc5a05d5379645946711314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cf854d32caab95117757c09a6129c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e72fcff00d107b93b1a462a9c301bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7c3805af99c1267bbe54c6ace2b67317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003b613d0453c7e6f610225874ef8d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efe1a362dab4111c83a46b3a2d681d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6386eada5eff5a1a793877082622a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92d3c645af82f65dcf6c5b5b9ef3ce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cbdab0ec8019fac4c0299139b00e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7da239c6f6d1a0b7399760c5dc5f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdde63f422a9c167e01a1576cd30ac0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff2208e77e82298dec1ba4555f7223325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d7ed45256d955ef4edd5d89b86ebe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536af698b87113fab6bf1d8cbaef7092327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab274462f4acfccc981eb500121844e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4da7896bc8daa45df7a1c2e4043d8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983dfd9013c3ab3ef2c59a209fc0b3a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a23d437ee6a19df73ffde5358c0197331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee306b15e69daec6eef45f3148daf9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183f9e1b5e0cafb5e1251216fbff105333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04aa8a109003d8602a942a2c633edd5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45186f64dc07e3e9834110f061002e01335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c04b44903045ffd7dbface70a37fe8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538618cb8e457e408d41394524c64838337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538511a207539629436126d5f3d7a36338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6b49294e3b1f2d297c298fc44a64b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2690be840965d4d36ef85a904e5e6f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495c99d4915d9a778cfcdd2f81bc7dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70637a39c914836ef43bb1d17780c91c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09348e5fb95eab677c6d6c59c9d4f09343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cc65a8a08740bbb4d72b788674985344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ba32e35d8bb6ed4600489f47c9321345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398dff9f12edb6ec2a0c1527eea75789346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46a72962cba1303e767aa3432b56c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1a0ed6ad16216572657aa3e3d37a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e9ab36891d4119d80958cf9454d51349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b092d15e8888ed3afa2f2be8f42c4c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6a0826fbc8abec8afd1656b238f32351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98882dfe45946535cae6ccaa85d281c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0f5687669e871b1c49b227ebf67bd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f48b3bdf44c8ffbbdedff67f23d9f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bdcdc342b3ce71ef10c51a417d2ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d98df72e827092cbc421f19f2fd7cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d41047a42817d979de21cce4fd7c1d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117979e4858a379159051f179ea9d00358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942d1766388b45fa7d9c6156e2636b0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f51cf9bf95c3a5931080f05e29b293360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a2b152a689d382fc5c2159838e72d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7552f782ac5250fcd188ff27b5d7629362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1e6050e83c4a58d8ccfda5cbedf70363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee6ec5fc17d6bc08a3afbec4128385364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af0c166c97fd6864354bc84d5db33e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bab772039ac7a0df09c7e6901b08d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d158d41c5351c6dc4fad15849b2e4a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49d06e70e7f8c448a8aeaddd4dc50a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9ab0d78a5803fe58cccd9ba5dfa5f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79fb1afdcec1e0cd805eda5018c9dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add773ccc53939d6f0dbfe9bd4a43c9f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327a98796030bdc9f6c39dc7d8b4d82372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775e2ca997c4a144bb6e9921fc70641373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58182ebbe8c5f740b09e7857518ed320374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b84d7ffa415af563f64e0ba072237d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21216f29a46b28415956e0e4ebacc669376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6d2e79ff01a18e0c6f69293a6eafe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1de47eb6c35583bf8f98888562223378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30018f62855470bb2d514daa4b6d997379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c2ff810da5ff825b312aec32b46b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05817768eb99f6ddd77fadc88df459bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d395b034bc23dcb9716e824e6a26d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bf4bd6e0773378effe85f61679677383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc253f32210881c87a7bd8bc5d1553384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098dcd7c26d39b62e37c1eb92df8690385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317ed69f274005e30dcef02addee034386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1304c261890433be32343dbc17beb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbb321909fa26f19f0b91f90505bab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9566683825c2ec8082a20ad55f818389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee739ccbb64a4628301c2aee4f57d75390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f73efb20f6eb605b4e7c6d509b9dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4768f29f2490b8d141102eb047e3d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885befc5f26c240d90becc9b34f9b5f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7137f55e0027b55c0ba01c9bececff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bffbf88dc50ddad7fa175e309ca59395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aed6f73305b208be85064b061b6d47396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90aa7d08b58fa7522b24e8d1a648f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3eb04730dab24fcb11d83a4e205dcb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837241448a3aa4d512025cae29d3eb27399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40280baacebb11df90d8c6a32534ae1a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102378f8a6673123fe3522287333d0e6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b64900208760168aa10a2cfd1db5f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e66c238cc035a2d0ed4da33a7d39b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98121e7fc57140d296018a8f0eba19eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91331ab1351a886a7d9af62a9f33f2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef428366745003f847bafee2c58412406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18691d41169fdffe76cc1e47ad89d60407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b731b09aee9a55810ec5d1955c563e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85415f13d4fe1ef07c808f564338ee80409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32424101268d1f55d6665b36a939997410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342f03c4418cfe6b973c28a94fa0cc3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e9dfe9cba591c72c946189596c9b4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472cd7cbaea212e1b5dc2b017fd4538413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b584428b43447ec2eb57dc0d846f3a6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac578b444e2d32a199fbe2009e4754d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481bb2d2893b6cf1145767e7bc84023416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ec2760a60d507665f893c662bf36c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381525a2746181a9d274e3fbc631069418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65b7998f92859c266cae1d2850f5b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a8e17648f067f7068c7ad562506d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be20e9365369adb494ed1e08dcf2640421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37975b73267df5d20c157d4ee5800e6d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794d538db69f687364a848499f2b60f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b545cf1dc3033cd050fb5074fa9afee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdd0311cb8c7dc1ca858101fac501b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b606d2fff06295d59f85ba08a8b7b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1837054d37f8dfd946f46b2283ba1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91ccf879273363dbdd55590c7a33c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673f5cecea242cb7e833e1fd84d7255429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33377e2b0b50a1919849043aea1d8360430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff904ddc11a62e93c0a2d2226823a446431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d600066e7fb56aa72a8c9624da83652432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642f71fa40926bcc8e32a1774286da2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51be4172eb1b91d935a886bc40ae51d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d070d8f4471f776251ecddb43d4b773435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629d297e028deef0dec0319d5bdb781436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431a20b1655da7c0548c447fa4ccc8e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89a02fefcddf5964c7dc0591e1bab1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ee09361afc6f31031fb256309e772439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fe0845c9823ae83260fcbac34fdc4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5010b2a3ae5a1628b0bfb952646804c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788acadd4cd601ffee9cfa3451962e6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76621af2b32b3bc0460a1b566cdc2eb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6fea21a0b4cf0a54d3c5a26e90acd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4778a615141cbe5ea0bef018127b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb096161bc6bbf156fd9841920dd0d2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d3042fd66abff55600072b93d1d11447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee72baeb16081c67f901a22419ef509448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bf4a363dca5dc4b48e499466caec8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfb4226d9ffba63a565db2b8bed58b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c286a30d1e891bc752c599acf51ee48451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d5707dae2de6114aca6d1e9b9ff86452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb2665f0540716362c12d289b8fdaf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d424a556b0c98a8f31dc44d2f7f5e16454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9353eee87ab0d81c11e6d57d5ec783455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a24c05c81b7d6eece19b770f0d4cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b40e43f07e3dbc403657594d4de39457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5895fc623c73162f378b9fb7c788b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e84a1d65c3e183df2177e415f5bfc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142eb33a09eb040f781f2bc467f70f1b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec3982233b78c839dff803fc2f9cff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815d32ae26e4dcdc9da05870fb4bfaa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29f4891c1334ee298e6dae2b5b15fb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec619d707e947948d2012e3cc084f01464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf40a326033da65348ab56a0ac24c3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ff6237e245ac7c68b50827c0ccd31466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c40f9582741abeb31c0f2d5a62127d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840a06294d11c341dd576c892b7c599468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70e606ac97c4b87c1910dcbe4d94e8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b539c6cf78f60ce3e4bdf0779318c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99a8295b7c008a4c180e6c72a7f8a5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314b1943076b9a7efd356b0830d3350472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36cffc9d5da1760f8643f7cb63be27473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a470663af361b0f087578146b27c608474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761ca8119647dc90cf4f01d44e198d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d6c6a262b4f31a509d95a754e285b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0854a415d1fbd1b7fe37e4bd06c1ffb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0484fb6b6707e095d28f309d2214773478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965353f82ad8e38824a10dc61833b63479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675dc5db45febe5303b8d373754e4e4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0608903584504a46d6feb8a9c934a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a9ab2a98f3749db1d799a3084c26d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e279cf998f647341694f7870019f24483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695390f23d9cf7239676aaed07e3cf5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f80071bfd6baf34e63b2439a37fb8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af384898e84df29af79acdaf7dc272d8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756197fce89909e751b4fa86811443ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b799ba532bc4dbd5352e68106d2719488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443efb713e6d6d17b4f1d3db63916fa7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0308b37bfd99efe30e8cfbb18fd10490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983b7b78077ee243e6ca0988f991145491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd568943ae243baaf19b4cea80eb567492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbaa8ccdb7be556bbcffc3fe0066fd9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061e0c501d3ddb23794f649b309846e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863d60b4bb7cb6f9629a594774093d6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6d8efe752296c7475aea6bcb7ea9f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200173ddc3a5299d2a98768cf229e4e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5106894d9787404ebb9dbe451fdb047498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d79ffbddb097c418ac11c7d8d6bd97499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decd04058d5f038c1aecef28bfcaf52500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76509c054ec86d7b0d279aa41186948a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb084b290ee34141a8d188a19aa937502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b29dec720b6a553b2ea05fa5d813c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc5fd37d0920829df5244dddcd427a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba3155864171e2a7cd85a8bb1dfe4a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2faaf5e8b9af49eab9e528c2c21cb6d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33749ffcdc63f9970e41bc86dc5f9388507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47182b0c738c0954f7c8f8688ff3a12d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1c213c448a9a8951ac30b65c5fc1f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc967e88d4f230877abf25955278f3d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161e25e34c9d380d7d2ff6b5bb37ab1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9262000aae86cd72188e2ab2f3ca6b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682078fb50ab05dfdc3780022a1c9995513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31e23ec33ec940e6297902a78188da514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075015ad372e915c91968de1db9871c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7f56f6ac337401e09dd5794ec095f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff22f7421880ca2124b9ea1723b95a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28c4c5600bfa75522b164b01ac561a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735d115e12306a80a3c81891c787fc4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6cf46c9b86afe31a8d08af528bc73520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3af14703d14155673cc3a1cd8dd4f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f9d228df76569131aa320fb802db8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ae3c30ae86cb87fcbad504c67a52f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60840c83b123d6dc7d619f5c478c02524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bb20f5be47a31c239702049218bea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c84ec807e2ae8ffd6b10c8d938bfa9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4815cf4daa8911f39b8b7af31efadea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b900b68cac38d65dae6a555229913528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da03a5342dcca5508e899e9ca241d4f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60bd233695fda6b369166f012e20bd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0dd74f32429a191b37f1cf71081aaa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd37d28b2e51f0361c1b256d73d944b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f350daf71272c5c612c9e3d7de3888533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166aa0e334e2df5f935898872c23720534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c291f575aab1915a09f55557a86cec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc48781c9d881725be32207e5dcf1e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88567be8441d901c2d0d4302d3c27129537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d4b7f0a4f2b7a353a66e9a98ec110538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36240ba69eaa4bf9fcc324913065c98539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ac4036a2d9f8d7b4670350bd1254c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2912d1e3d148a3fa43bee0bfaac2dcc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4379bc61f03b327d242fbfb123eaef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b28bb009a8ba66289e08ef5777d54543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff6bb7f2393d82962cb52811623cbe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8d9b65612d9737b1d44def4872508545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efcc23d4b2d01c0fcc60b81aa48927546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df487f6e087a275b3e59389a6128cdd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8bac68558ccdab9c99076a88f7b47548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959282b306e71e53ee793dd0a59213fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262104980a8ddfcd2847b9acdf03b2e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531abcef8b8b9992d7429cda3e38c6e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cf13bbd65806f76dba27b400dd66f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44fdb85b9d79cb3b866b97b734ee55553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d508249faada2a1aa233aed0e3541554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad972468002300e04955e60a6e7ab08f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e15227f8d2e3d13fefdfac2f7694cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4113b83b30ebb247c51868c3820a0f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e202538ec657ccc3c32e8c7fbe7f25558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9ecebe42a838385874853146ca886559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9c5b519db90a16fe8e7ac95dac390560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f8584d25b66e939070fe78b580939561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f1ff7bd4ab1f0d24d974f37c61dda562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78cd6d1c6c59d10e468fda1f0915bb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b43d11db64a5cf32f310ad7c8a286564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71438c0009c5b3b994582decd4e63971565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f227199025a23f646eb439207f897566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0513b2326b11ddbe62812d8cd8ae95c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6b85010de9434793bccf8998b4657568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebbf5ce40b66d4aa3e013d79893c8d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ab5f7c7299a3c846a784555979b16570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24129ae4e7060f76591427e5f6dc63571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162968d876fee79e266cd1a99a1bc2f4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc8e34f847c5aa7aa59883eb8af01c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc86c938e2b71c2bb75d3bebde10c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd72dc8db37bfa72e6410d76bc9baa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d9755265fd773bc53938032e12651576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfabe59752f69164b95477f0d31b974577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c0728ea03d9f2bb714a6f14f58e99578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3d907ad4027d282325404990c0c4a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ce4934b4fedff1d874bd829bcbd0f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f3ae4eb4a26ecee0be8dd08fc5f99581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85321a43c44a3e1f45e986be2fef60db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402a310e4e9e8d4eb2b069072f51255583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6633b36a43a412d188b9bf7341efd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d90f90441713ea876370e30565d9a6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a92c2fa60e4c3ec8a854a43bb4784a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712c497dc5528e89ed6a077003336f8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e2f0f2f8e5e9c90cd8dc0dbe785a1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6b0dc7f5da7820af23b7bc0f53600589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da01a9513eaf590d843eb5e46c52886590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed95db05d533af812a59537a2a6d88f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5515ef29e6d43526a0832e91dadf7a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029902cc88dcd86be5741e68c24f187593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b61e9dc410fe53775a539ab2a7752f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5b7394fdd3488e838a8856d7b0d92595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dda08ec6e0eb5c8820129add145d0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee04f7d4d122ac2729a37044b595cb4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9d9667b13c0b5b1c909ca6ea6e972598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649a7d8f7747621d2a52454120b3e28599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a7df75afb7f1a8ee1bd06c783523f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2afd01f3679b7bb2911e37775f984601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b299ac3b2c89d5a6d178f81f9036d6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca7ee896e8115d5461af079c2d3870603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3553dd0697c676eac448a6c0579ec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e5bd48e72e461d74be1848a5825ee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef09ac8b0ee68e9731e4953c038903606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce18a719e1d1d9e1fee5786f2aa666e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac797d1ed379e0a30333f04bf41d6ae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c6587806bb897bf779b9188a0696a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6afba3a868242cfc760b7aff4e073610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d602bc60f294090ac3d08b68a0b40d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30afee21c18b5267a019c09d6a7428612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ceac0de98a5aac8e06badbd293a661613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a277c8f9322f617b41cfcf58a03b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d05730b3872becad29752fa54089e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41579269befaba927d95b71951913721616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ec8b386301ff21a9d7b88469d3411617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77a772ba9661217934f5c0672f3a00618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d01bb34a107e30089febfbc99730b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f686f2a3e1b7b776193308c17fc1c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce611a8ef35daa46814a33f68b6c6b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb0c59f24bbcb70792734c6a3fe257622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ca2a0bbe7165d90024c8a2dd0cba5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d849d158f0b53a0969262aee6de152e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433401019e7a658c85d79447fac169c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931abca16c33ddab5906f39e5eebd32f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18952cb1fa57939cf68d6a600e1f7c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cc6aab79839bf85317881e9a0b5ec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2975adde06d1681d806ff9a41b8d8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab054de331e54dad428013590e4b0e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4811426c64672542bd85d8318df490631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6eb90b4ef0ac1491aba688d71baa26632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ea7d3ef640c2bac923737d6da7ce6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71a90a8633800871000d76f5a897e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70ac85da85460282bb3bfd8c3b35fc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d336baa3b9dafc8d8e61e336345a019636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c52c9b859d54548cb758f26b2d7a5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9428ed17916ebef8c2cff8034af4c53638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc0e48ce8820ac2a30a109118df2ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bbafc3e6d35d491e9aef684d43b30640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bacce79fcad500008bc8cf2d1cb01641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136cbc421afc3b86e74366bb6b7c6aa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba252dfb7504cb35651f0fa76e9fe722643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0328db847b3584f013d0f429cf86e3e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64518cf155ffd6ffdbd863aa28a29c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219405e16728bc98dad58f4fdf790816646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798707bb516eaf2e0d24eea46c6d6865647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d84c8bb429cbd6c87a17396198f77648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128468d717c932a9de59785c74092e8f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4f16659f61424d008f1fa7cd472e0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdb487639e52debc9a779749966a8e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77892ffaba10f7b112379356e10856652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19d2cdfe920368f35b0d2f0cd34978653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f4068c2718efd6445642f675ba564654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4af731d4e26810362853721f0effc9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937d66a898b4966206b7af10f5de29f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8276aa2db125d875052ca3eef292d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8572f9f721825328cc7d76333746a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da87f9cb316b57c1d7843d6b76bd088659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e962ac978762c8f66383bd09854af9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c679060d0bc1f55bcd219925f1190661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685255e952df829aff07d1b729cae20662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d2b3dac72cd1d7bdeb57321e7100a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94a6846cf54d0d75b2929d1ba5cc09664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2844455d74606d22d900b45ed37e69a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86e3437106a0f497bffdf640454599666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2b958e85e59a471980c228aa817e1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ee69819dbc7506ccc4df17add6147668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005d0388d8f6f1a1fae3aa5855fbaa5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96ec83ae55206161d53d508eb2c322670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef5e99d04d1c8dd9f5f6f75f739c80671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3106239ac440fb2b28d52a2ec7a65672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597c4735fd77b876ebc432d5dc54e23673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e38f52e994d77a8debc6c6d1fb316674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482672e5f9b1f3570151ed1581b8498675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237e7d4f2c8bbd67232be2f390decc9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47f768c1814c4370dbb07036a5e315677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9ee0d1bbf6bfa9ff8e282a0d8de2b678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>