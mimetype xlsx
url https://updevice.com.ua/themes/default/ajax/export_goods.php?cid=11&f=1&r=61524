--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0996389dfa055a396dab954c4b2c7c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812fe3e919c454c818bba48148a49fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548240c38e0caea9eb856d61863a50c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331173970b380b3f3da26577fb2980b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f1a9cd527d7eb95284b8d334e677d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3d2087252ba8e44fd67a7d3ee904a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda97f2c39e4578dab4d4bb37d920e397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e175fdfe1bc0f0e52ecfaa75b3306628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20e565201ae3b8f2ed905bf887b16c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915ced11baa8e291c450a10a7d10a3210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0de2b7287c6e6b4afa81a0703662f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2049ff3d86cb0ed4cc8763d4b0546712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b744df3608bec47935ef18828ca85113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86976628e8fbd8f574089e19a852a6c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561ef910c207a2b52a94934a1d0387015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c94a873814cdf630ddc7d158e77b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3f7118d0a0afd90c2156ebcb8c2bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19106ed8768c7edf61af63d36d8574fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de047fdb33939a0f36d537e4ac404d2219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573afe397c4cff6ffd7450b7d7b0ff8320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0daf661d6c51dd35c3c7e613bc7a8e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85410566447f3b0b0b162719448958522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf40162966142c336fe4fd168fe527e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3a23f2d87d5781ba0108140d6b9a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da70ab57569ed07681ef66e1e6ea8825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea758cca7402611c9d57c3e562a762126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c48e4baa6b2d11e156c7afe1d697f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704dd1444ae4e7c11beca1e0d178bd828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68eca040df4456c168050cfcfc35bd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16502ecdf4d6a3c964fe0ff05a29bf130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90bda1f7c4800500bdf527b6ea9ad231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3093251d793cb936e4d218516675732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da45c26c05b9ecf420d1da8105dd1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb75d9d83a28dbd18120069371e43c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d762b2a8cf5f110cc8292c69873a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb70b25577b7a47f76474f95f3d892636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa0358511ff8149eacccec8d3038a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b43b6d91206332fec8ed88f87bc6738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbdf1133de41ff5a0cf3f931b75aaf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932a5ad611af6f43339aee4c09f9b4240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7336ad9c063cf5431bec2ae3f889c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193418c1ed407503c0cb233d3cbba2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf52c55c954f950240352152e101c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260dab0b19fcde1490b4539e6a3000e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77fb0db917ffeb8d5fcc20628af73545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f2a994b8e537c19be06b8b92bbe5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efa5ebb88535f0428a035447a534e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d397d71e76481ff134d2acc4a423c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e32b28b004091747511a2f3caf994849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114db65d2d96ee7d183424700e5090e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b505e8fa0699304e34f185a7a26b4251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b26ca387126a146ce52987bfabd7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529a42795c5e000c9445dbdb62f938253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1451a5b443642a46d937aac8ee265d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84f755bf0f4f27b554a38e5b5979cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3c09ef4740a7e65cb43c6c95e7d8756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21ab840e6ddcffe5c492de37d04e7a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fbfe9e04792f6f53ddf74f49c5efd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e15d38706eef4f241fe6b9a14be33f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf3dbaf7d404db58e38cd254c3ef3060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f64989633b1e2abcd41178c08f575c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f122f045a031918d2adc085934a869162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23c9ed61f5be7f316b7084af52d51e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89140e43bb67d4d77b0555ee4570015864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174562af32d9139480d1cefb351e86265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225f678639c1880c62d2754c0c3893366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a396a492fe78d29e74a7f4934d84fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75c58ce3773c8b4d1e8f570bab529f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcc0fdb09a45a482896eb900b7153869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b596de4176ee53190c7819e4444184870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf20123d926ef4b819828f965b9bf3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1f2f38e7c1dcfe666a27a67d4924872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098987486dd9f2888dc7d6467ba8aaa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed1023fa3603f925324a1b4c5988a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7fdd95ad6ec955d136f98f361ec4075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5bad3c96d9922329405de1528e07476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9eb2109903f484bb140b07d5184d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07a2a5168e2ff605b37eebadae1fcd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a9a9df2f29c26a05c07f48e65aec879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfebcfe690f7a5c0d9dd5e30db380c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526364664ab1f592b0f38856062f37cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557e8e7068d421d6ff80a59834e6d6582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1de16b15c1468bd6d2a7b7bb7cf9283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e836861e0911d8921d5db4336923f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582d43b257f5c89634af57bfe29612085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176678ac848cbdf8103f65809522fe786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5a329fe4c703a7f9ff53ea5e4351387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f304d8eb1b6696be08c5c8494a771c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e470ca235d23063c83790e57c38c7c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587bbb182671613cdc79fca9beac2ab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c358c9ac0e5020a121bd56be80ef94f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0274aa50e34ca2762da7710a8ae4892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7245778ae6ac161b6d1f6426fed02e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c50fba9e7c4bf381f9bc9b459bde4f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83742130b36d28e08d03f4f7be6be495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebabab1f153fba9af2822fff32ddc496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20711f8921656289d63faea56d5e01997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0461b34e3d4d37d2a5a7f42e813753c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c783ea360a75ef77cb283e54c06515499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79db7648c2d83f507a004f0d9c2a6c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf428f78200b3eae9f0e2e9d1107202101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4efe27e06782565d836a68a15ecc7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0ca5622676a3c6b2251779419731a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af8d0a8fd4bf8206c41c4c65973d88104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e27e531aef06be03037655a2cfc3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78763b16c76b58dcc88c6757c4891bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d34bb253506dd196d9f5dcae9819e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab552d355ebbff4b1b04a06c27aee662108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3ed709aecedea20eb2213257acfee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c5a4aa44bb6c90607bba4144f6643110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ddeaf885e841e2e03d076567c6d7a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ea489ac0315d59691b10029c39612112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04812c083681e7a51eeb68c3cd1fe2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db941f63eaf0aa08543e2ac3f4196c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656575b51a566d7e63738c9505a4b3e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512579aaa51dc976f102c6247e8c689a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0a1953b4c2d34d4e4723104afdeb7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c81b6adae23e353b55379d4d0f538118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23359a9db0cf5522ae47556162d2bdd7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a424ff9ac33c10c4e94c2439293f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc58d0548afd00ee2f5fb3b44814bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6816946e5201bfae5c3c675de6e64122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ebd90faad45416e043bec9ef986c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6318b8fa67951dcd912bc5614fcc760124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de6c8bd1311f931830a67b09d6ee1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbd5b79b43005f5f6349ac1bbb372b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656396f2a9f53c911aab702d1c83852d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90854886a69f41d635830681120900128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067554b4aa9a7168539e7caf4f6ae44129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c1d745cdac5b082cc810185fccdcb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fdd9b7e432e9eab56ef240813cbc4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e12ea6daf05fa451dbfa8a64328035132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a78f62e1e8be08489d239ee2e86afd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df25003b9eac595e5f4f20a815e928134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d625fdb259ef908d2905f3378062e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9756774a2819b0d3df165fcb8444bf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeacc80daa42d46015fad3937eb0abe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad956151196683c41fdebad38da50b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044a3a1d8103294881443090c4c4531139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41a2bcc57b0d23b1620f7434a02c8f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3549853f95c5936600676607d2e476b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b558344ef879d1bbfa3b44c55522b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d361879ceb196230b9f02487faab31143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7997d163abf700b1f4b68c48c1d5db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532c9c5bba487e74732d4cb358f4dcd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874a9f05a73d8a1828812992367d38b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08fa8083a5c51ac0866ffc02cdd44e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75a36906c10b44b0f7eef56231a03b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884112e1e43e59e4b7599927f5b05e2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31c614bfb9087ce9ef33868cb0bb00150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29638783a06b0c628e6b5f30f2ca3080151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2d6ffcb6540b8ca64efc200867e4f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479826cbcf1d5a177df3cfeddc7a8eee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87b38e65686e7d3d15c5b876d4c897154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701140b1b5dae91090e2edf69441a9b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef291435bd282571b3899da7a409a40156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2dcb1c544656f2c335419853597b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5112ca2b3129fa77a81b497bb1f64158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705b0589bb98f51e773ac5296cdb3a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268311471b12c05b190c3632871de6b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cabd1c48f696b9360020326eb1053a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8cbbd9ee16fb83baf39db4947ef74162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656692b448cbcefb3e68ac5fbec47439163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf502bc023b58b05b66219ebc0e3e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624eac4d697c2ac55f088c6d177da72165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de2aa4f153c6d1482e6130a31c22b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82825cd4bcf7806c6e6dc058bc1ced167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ef71178fdbec95d486395b5971741168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d7122bea15bf702843fc504c61815169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1396b4cfd0e90511ea03c8e4172910170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd264ecb7a88588570c66a069a78b86171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83870eb69383607e81f6b81e6f341f97172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92fca46427782f1616dd341c195595173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346a6dfb9230d9db95b31dc6da1b80b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff8b1965269a33eee408412a2f5c4c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cebfdc9f70d817d342cef5a2e90a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ceec061b7760284275d348d89de7d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc80a23080fba56ee17805ccbf88d60178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c694856f333ac6a2ef3b8407e8eb1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec2c39183d4dbab8d6cebebb6d6010180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10d1e88d1354d70bee5dcd9c9d4bad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09697b95295c33f0216bdac67164f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8e9c6ad2231e62ec6eba917ad57cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298698dc5de74e5d3295be00d48e806184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c079d5b8254cde28adf2ae8badaf3d2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac6c84a646d14cc82b422bdc34791c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d659691e8968d5140d93512f87d5386187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0335e27e2820eb46c37b9540c1914d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0f64456668fb0f82703875d9aad7b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bf89d1a4d24246737d1057fb01df2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefd65e815ac6af8608bfdbf7426c3e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84f398fcd268d3975639c5539a0d62192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f49fabed7b884bf557b2ec52d495ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6ef798ca8b58a169a2af377cdd037194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b41bd3a37152e62072f2100076f7e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a989d33efd69dec72888a1e31c6eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdea2ea4007f8358074ef8b0ad346c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cedcdc8954fa736fd3716d812fbc44198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca1ea248e9aee36f4fbe53310472f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3c9f5702d43ca93023280f65b4122200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511036dc13ed629a0e79398b896e61a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd3bded89d5187df338ed755c6a27d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d8df16b2eaf99b4a1f3076efd3530203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396eb7dfcf25ecee04ae5f7e2641da94204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e0a8fdde9d2c9ef3663de71b29f9d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9b51d4a142c61cc07378094f037c9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82703bc624f13c45c08966fa29fe81207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110fa688d98ead1779c5dffb09667f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24261854f783d7a675bbb7874a424968209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306ab53f670f8c5798835ed96ab7c57210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d76cfe983c60d965c048668c040b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f84b25cfb9a735681b40a5da38cce1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfbeeb627e722d44bfccdeaa209b74213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf5e7a7219c0dfe674a42942ca5b5d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270e051892b629758e940f16255e71d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780538a42c33fc451f2a5b02c945118216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca000ff0fe961a0c0fd0f7afd49e3b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf1958c1841eff56d9470997c52c17218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07ac1ad48c9a2ad5de4b245f01762a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920db3d1bc1876d3d0b5ae5e8a9ced4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56714c7c8350a82dd1b25a686d7c2d51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7aab31080d5d66dddab61bfaf6097a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fadc02318caff8b72ddfa33c5485b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358a9098f7d711087ee5765fa3692b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9533cf82744e59e9ab53f9ecb38b33c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31c4b18b1e81719cd16c6f7fbe8416226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920fd8fcf8e864f2da1d65ac3694b1e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082686826c6c87d28a4eb0ce076ba15228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac22c507bbfe59f87f6e387752df4da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f43652936c8cccddab1afaed28afd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544095bc4766fdf2dfff502b3d38142231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4a444e3c8e5648a344bce2e6e229e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6f624ff7e5536ac748190fb590ba3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155358c03049a3c5824ea275b05ce8ff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1f6d74aee55644f3e2698e4b59246235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504dc0e5137fe4593db2f0bba94995c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22ddd0f0f3b165b37bfb02c2fed676237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac83f34d3784f646bcae72d1173a82b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc8e196215cdf0fd55c94eaed1a114239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd467225ddb53f42b43d0e75912f0858240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91024f23eef682fecb12fe52f832168c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281dd1f367ca29b50b471167d15362ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c91cebed9dcfbd6a85682028c15c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a0037787a4d9270f53f95715b5c04244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1718ba02a1c1b0b41a55b557019545245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1c53979e5770a9507f6e46d314465246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0716f4e03e34db01fc9d742d48b4767247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48488d10b6d9e4ea477b2d94bda0eaca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c347daee52feb238edd77fa008f6a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6be989edb68efe0b1e93a9cbd97f63250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c69c873823b4fcd4f82cf25a1db34251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35a03bd44e2fc68a8e5c0da1fb3195252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe354698a142426ac8dd28218c3863d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e5fc9d55e57398dd9d664f62cc0fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e5498a6e3159f1d2f29ca70d9e138255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a2655d3729e9210873e1ecdad9a0e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefeaf1fca1472dc58fb80dadb269c82257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a78f7e485c30d81afbc1baaff92673258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2411707ecf5b7b190440545040b06d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67335574d4329f779f484d35238734e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb23b26d491a3ddffead8668b52fc8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b468eda78d7a8085db932b8ba0269262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fce3136de60ad1d7c85b05c84e7154263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b098706214c60b54899640c348c9c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe42b7a16597423beb0fcde3047c12265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de702b5202084d3566f239b4ff8b3b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e44355e062abbf17783cb29bcc97b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c035b8cda9d5780c0c19249a2897de268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d7782c26c13b7e491c63d416eca01269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958936e26451537851a4004922569f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbd1a9475a6855a9f94465a704e144271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05009bf58aee6690206fc8e040292d10272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba7b78d865c8f0e52a9687d2d0bbb5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c88da3454aa8d9e998d21a936e7ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166893c6be27b439a0e106bc7f7e2ec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30a9a2f4366ab2a054da67cf4643b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09953897e7b821788a53b5c88627d09277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046475ee1face8cab2fbdcba083be19b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2145804aa9b6f4930bf4994729ff0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872bcb2c9e62354fd8e597dd6d357e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73728011e26e0a716896272624e4eb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f128c2447ac77478840b6801be234282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65687ba28e0c8ec190acdfa0418307283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7b152eadca7d89d2107329e414bf2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df4c7e3cc63aa96801647f0cd10c36285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acc68273f882abc3812421033cfe52286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66685f842c251f8a21f33fe0d471396287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01a4e2ee9335d7c1ed68ec81734800288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45038650e61efc8c97dcef8fca0af5e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a90496cba591a6ccecd89053febcb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270165348d869c05a07269a0e629830a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ddfda5b61702e8909cbcb7d64519e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc190af3ecce77b2193b8a5e76dc8bbc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568d6ae10bbfb21e1b4974d1ef3e04d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b65560b059adacb5475bcab9003b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b4e54f5797a3b5f16210e87c70e10296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e9871296eb4d3803d0a843a3b7178297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e3e529869150ab9c13f4a47adcafc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa236c2a1120dc1919151b9011ceca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe615855bd668e792d34c95a23d890a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1c33821503bafbeb534af5691a53a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3b232dde5dd6e29ae8d544b884f48302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714687b732a2233ec1811e6cd492f57303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83e9cf96fdb861e03f8db69b3ecc9a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441ba680ca4611b9ce512c1e63af301305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b90bf3b97472b30e3a40d769b18603306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8189cc35d54219190c1993e67814a11307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0aaba67e3ccc94faf0dda6cf7bf060308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff4c9349d5429a30c822fe11d6bdd2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898058b924885f0f9e2c79e5f92ddb46310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdb369aaa62bbe08a17bd17531b21a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de26e576440bfc40161802d836d219312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33c283d5445ca4448962eec07772e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231da640be3caa80d94decb773f862f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761358c0ea51f88e7f47539fb5fe753e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3a2e27f822f0a3ff8e59ed7de252a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cae8e6f58c9084a75e3f8e55f528a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c68b2efb0fe29c00f92923c56bea8e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f26f453c70bfbfe7db12365c039f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc13d149ad6c26ed4a0158d21d8c262320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e1ecafde5e5d2939f62f0257a9291321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce73ce7322319f036e4e41ac7e56ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f28417b6d9ae5f744d6eaf6d0c3cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35db76b26396af3a95483dc2e8d6b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88e44c6cf8b58368c7e6efe9ea88cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebe93f506ea23d7edd6446de287e39326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b8cfd64781109443f2d2cb615bebe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f923052a4f4c802afbd54e0e90427328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd47876c1e003eee72b25b5e070e253329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9af07fad1aa98bd89c14bd9538a39330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e00e8524dd5a5c7632ef9a2e9cd4b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d26cf00c8090713d2fa1936a92ab0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8613252c7b6755a89bc31257de4abf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff96d51ed99da0488de9e821904aa8a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f2cbfc67ca17b7e1f43a11cfb14b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66edf6ea200ad51ae17c9400212ed91336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1906a58b704072144d8ae9d7ce3cf6d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204efcb24770d9d1254566c49fadf1d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d54426f880be414ffbd287a51a506f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d6a98dc4245fe6e4538cf0a8b510d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b043b5efa865448c4d34754bfe7700341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6b1f27e98a9573b7795dd73f30532342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d1f66f729039020bcb5416c193d8e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f88bb5fe3e3bf43f6523ddc04391ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e1dd43695f8ff3cb463eba180b7d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae719d8ade866b2f6337f6d6b93e90346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c3b552ce49a483be277d42d1c97a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4d0215256375cd94ba031a609f252348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea87ef8d6ad04e819a014707dbc7da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899daad99be529f0db7b4f2d7e908265350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628b362e7697d9ca238435b1b7099a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf877f10e5ae8d6b5ac82ca4ab053b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dabdbc3e315ae0c7ac55a629a24dd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83caa0fc016056de671d5c4b5e135349354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b24760dfdb3a1c1e6a9c3076dd32aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babb8f09b42c34d251116e15f77ca66356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c90fc4920c1007dc4219b53c51b9f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9df9f3e62975c55fee40c1b1ebf72358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98f37f5e92d0f9fd0fe8159b64c0d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52e0c169cbfea617b81318ae36ff4c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f43b28b5a21debcf52ce3a5bfcc86361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef273d0828206c7057b43dbdfcd9966362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864624dab1373d2fe8e83c0bd27c7907363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eded725215c94b286ddb570e51aa701364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f4e3554d29e64a3ae72eeedd08f20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e84b6db2d3bb8355af2fcd5d8c70e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4edd45d1fd1e076d5f8fdf7ab1ceea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba32d259186dc84be0dab8d292e7f98368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94caac466cf0fd422cd35a5648ee7e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c490db7b335894a9d4b2b2259264f9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6197672852af03b955be65d451cdc3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f1ebac5f964309983a60dbde5808b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5fd383108ff1567f259301085380b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dd5268a7c2cfcb4e0b0ba692c4778374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc8f6432e3db6c5ce13a4328dd6ea6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e33264e9cdb4c9cdf9bd8cf62f330376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463237184a50edd7cf6a0a5dc04f0be2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32f879c44076efec7d91496302c055378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afd2a51f0374ac04edaf0403c4fdf5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4d91c0a4436e96d968c4b79115457380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9de4d32e70795c78ae951e2095b90381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9d21f69ccc08995f1c90fa0d6ce4b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8b90da6634d488bb69328038ba6f0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ea9e66f75550bce3d871e005540ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041ee2ebb068aa65ada4cfb16dd103d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf340585dceb932496cd34c8ac4ad768386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106ec420ca8c56f6bff817f4b3051e2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e5d573c6f548844455f482e4a35e6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7108b7a31f604f40bbab13de8837e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4852f83a3c5edbbf8cf81bed47fc6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68f44e82e24ae127387283ea825c5f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2551e1f9018ac1a8a3763c343f24a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384fc1f96e83a3c94e58a5a5285d760393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b7f7cf0110bd29861fbc676937285394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386dc7e25131f5eb352efa1f9f69226395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e0a0042a7c516e25d59eb6e410d08396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c8e6b0bf9f8e8077bc863aadac14e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e0455f8132d032d8d9dfff057e0a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11180ca17db056198503c5fa249eea62399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b2037e4d6a315817541f68cc27331400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3250e8d43dd93634fef4db3f274ca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58f39789d99fd007eaa3b3abfce19c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb68beb3b75a2fc94d6f4963b4a1ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ad980c379431590dabb6514da4f02404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2f0b67aba06e4b522d5c799e2be83405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52e2a55ca6add19d8f059791068046406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cddcb2c950cde1fc87ae0a10d6010407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8d0d586df7b6434f61fecee1f3cf1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5050a3c8c1f0b0bb887a3ad71de419409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09136fef6fdf80515bc682653942196c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1678ede1e024e91d1a2934cd4918db8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388388f15121b764d74b8bcf2a5b2c1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57dcb3ed304a6e52e0602382083b44413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e38f009b59929228aae3d3ef9e6af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225c9b7399dda631ead85d7a167c89a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c7830fe48690ebac9f9953726ffbe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693f6c736b48f38c7e7099787ca3dd9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14eafefdcf3bc07db28eced2e4d08ec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cbb3f89d310d3bb288c42f4b0a670419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c13577835066bf16dd13a72ef58002420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875f13f002e2db42fd9c47d07d6f00a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8af5887a804e81fb4428ee5d33af4e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78069c1a59f522f58c80f7ad13b6d0bd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9fc8a4ab6449540b04c0d9133fe1f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683637b40bc4c024a724164f7ae0507425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb8e5f1eefe888465190e06edbba96426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006643fbf40aefbaa26659adecd98545427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ff8af55ed3b1103bd5fc382011580428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752ca221d45202416b8a89aa857752c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8253373e8871729eeeca21b30652b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c049e388c8188d6485e35327184d30a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15426958c59a743a75e16769fb3731ee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d400e95c922d3925cc7c369fcef24433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f7fea36d0bdae3b1391383c5e7df9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c6c7a8b7b232d27825d808164dba6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fd7ad20c97276f190f160138e1826436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de977eb1d0842367fa92d8ee1234f48437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6049ab3ba52c9c35df2765db640e3e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52961b43a58153aae8dd9d401240b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21b9d0b940b96c5900422f8542d6c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d893867c3ea8755542c3f64e548206441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0940932c55d58716ebd357cdcee4228442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c8bce95224dd5e83314bc0444cb86443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d0d63c84fb6d3ce62516b95d70adb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f386a8701cb8248dfed968d41d8aef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2af3fa56235c7c415788674a84065446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a283e147850af2dfdaa348549d9f4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117faf2afcec7ec7f7522927797b3f4a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792815e587fa0307cf31b550b9181b9b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00538b8d341fd5bfd0ef38ab180aae0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7158268ced241e120653fc2f18306c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be544479683090f27a2459972e6f977452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbc088b9a177414122d9e138dcdd15453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a721f37a0111a3ee2efff9518d70ea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1e75ca37f84eb44d49d5fe529c711455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e691bb07b5066d83b5154ab0aff1e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b598119a43b08aca4bb01c228d861c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1c5c4109b622b768d5cf89dbab799458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941361e4d6215fee9c4a4439cf896cb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d6e6acf082999889f5f62ea0470d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab252b56fcf8ba5f62711b5882564a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ae577b3064f445db0e0ff17eb1241462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149e0c1b4e8fc1e00083c655d43656e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de86679173d3bd9822ff251591d6fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f27b7972a5d114183edc0753f5758465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8e849b12470d6c7be8f4e87aba5b0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734342499286f02028ec7fd4516bead467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add6405695c77eae24d860e20ea0526468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4447d0527a0d78fc5b887fb37807e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126ae676ce60d1e2e8faf0b17d7de86470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95291ca37d213b32458709c7d8602c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98471da998e3ec272771b6e84c3152fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8846785b372f7c60585acf57a72a982473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171676b11320ed875d172736c635b59474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298240720770ea04133a3c6edd3fd730475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1752833e68520b063476f0d51b0f00476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e647d6f76737fb8fcf3d7e9691c32477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619808555e3ffd288cdadd379170ce6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7528381e5026f5b5566196c306628479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71c008b6c6a6c1cc08a6e9b347d5ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304d621b157edcc7a5430057a11f259481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff3d009da0c8c4a7d7b7d852939513482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10bbebedf721b32d7a311cfd2a7e17483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75174075071c325e0e7c1f39f0ea7f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696558fee783bcb05dc2148d04d5cfe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47741c5cfebcb6248945c4eb6d402a6c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d5faa62af718ba128de6bc141cd00487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b1d939f15a3db3d61b275178ddc1e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a526f1d3c9cbee4ff3d2dc6a10223a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbec69e252cc1d5c790af9717ef156490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccd6ad4967bf86a88a1068886226aa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5043f56d273b80007df4db064dd423492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a46bfde3ff9c395ae7d07651bc8bfa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8bfbecbf7c1482541786730ab024e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e5dc2ddbdd7b9e4e4e4da2928f829495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae01067fac9b16dcc5f58838e551c52496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e6b8b1edd1e84641c0244c94e6374497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3f3f36d8809428821598542ed9c53498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56816c1aebc153a49730836c8c88fa6c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d9bb664365c177718b491b9ed80e9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2473d4c82b403ad0a1ca92d1c118f6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d96ccb3dc08a7ddd340a36aaad0bc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e5da3765f3e90635957a7c2296db0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bce06b21e034758f7c8cca67ebc98b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37144239980f0c11de4376dd0684f7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae2134fa0574aed67c66c48b8dd350506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445e915cfc606daba32b6877939db30507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5a5982967e2571d1493a49ed6e83f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb630e280d0d59297706802a144039509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9497b5ebd44c43644eee6b13cdcaa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65286fdb8672e764667796efcd0829b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c79f1a7a70b2bc4a7c116e6d2d2a06512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1d5a183050ac23897bd95933c5711513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cc59ea1b50c71d81ac50bbb383084514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5049369d658ca7aa21e20344b5955515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e24dd6b0e45f85678d78bbd042a9a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef6abd7cd2b2177cfff2a8098edeee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ea5b936823e2b46c21607741cbac6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60830eaea988a1b6dd5d19869904f848519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43679fc4c9a9d82c3b77a2e53d1030e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9764fdef5c16143714acd1fcce281dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cf7bdbe6df4e93eefaf0680df5594522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea49459e1e7777dabc77ceb8d57dbb7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92248665c49cf3e6a0090d68463f41b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab8dc4c65cf6b79862b1b1cbbfb802525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1521cff8af7ab591a698b95a1fa632526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398d818ab1c24ff26074ee99c46d003527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37613fad122559e5c9048f47e1398604528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e52ef3aaf7b3da946328b7915701c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7b042b25dfeed6d6b1b606dc83d0c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c464c51079a6f7464d0bf86b2818875531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787f6e3db460990e33440ea3d366b58532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c25522848073b999e06adc60e5d2a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390a419e5c3364db0d1e4d62cd34f00534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073555dc2e745448874609f77a11d0d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f75becf4ac93dba5f335cfb318ef5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a16bfb9f9ba495d21246e9d36f4b1f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e01446509c4625277549c674142180538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31152b67dbbe9f5b7757fbdce892c4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5e2fefe2911566f457148e310a460540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593930788136d77111e0718696c360b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169739ee977382df0868f76e361426b5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e388c484b8d66a91bc845371bdf0c4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b235911eb282368c9e23888c599890d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90fd937ea6b79a1b0a2046eb918552545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415c4f1b872e4fb9a40fd557f5dd411546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d520767998db399126667a238bc2ede547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20bd4adaa912ed1bb7c97bf02d4935548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97395343ac1ecde9ed2d9fdcd0eb29549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03b5e36da5b4971666455ab8e6118c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b886ca53a789702099f16415ed41d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4738e924ab8b62db4931117b1c28518552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bebac97bb01b705ee72873ddd78e2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a57e590fd0dc453dc7afb33b76e777554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af527cacb6e9551c2f0c58850511b0c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d34934954a7c33444f720fb90df58556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d533b5136dbe5726e3c831523c80d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ac873f99dce3cdefd25c16e12c7d1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5a90780b1b978e84d1fb9be8289dd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35532bd0cf6e4082f62014a8c87b137c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52a601f118e867c75b30c92eb3d2bd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6499f509f5970915b271da4a7159c45562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96b8fd171fdd310434fb890a436cd2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e3ab5242d0716e4c3901a267fda54564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d70cf4effaa0dc0c2ae54faca665c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9d1d336c89770d9c90a07f2855d72566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561f997c7859c7b822d675b1d9dd571567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24064db40249b8f325b9fd24face1a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5d52ae6d3a8ecdce4a460b0cd9fed569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c466049b299057b2376fc7fab6988c7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bfe0136a9f9859128f5c5434e7953571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04351f6e8ba768f362e090e883be036572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021859996b4f645092378fb7ffab012573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07134dbcec61f4c7e73f031db384e6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627d22ef9eef2f97cf6f1c82a2f2812575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2cc370b64814af6c1ce3ac3a75bc4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ab98887d9f2fa00a806df394b954f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb231ebf68b5a367cf137de5c17b69578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d03789080c34c057aacd70c39df7d6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bc7ca6a40c2b7914a5cac3c067348580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d07ca8fb5a31b0224663c6d3676e98581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a528841f8d5a31405772694ac4b86582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61f5bd64dd4e62bb639ff6f99ac2dc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa3527c3e19be75386fb8cbdea7592584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13079b7a9d9db4ebff387189e8fc777585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a6f6fa3362fb0255f596d1606e36d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925dd7bdcc00e33b1269818fd078a050587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0d8e8030922ef184d3ab49869d70e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87651757b41dc70e05a2039d96371a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625026705707b1b05a7a8abd8102876590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff17ced6e0d928eaac26d5423b08d4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cb0e90ffa273c2380beef6c7cf017592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565bacd4e19af74edfb2d86ffbc49e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef979b0045c5a68c1917977fb849aeca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bc418efd5ecc65f2c59985b10dc89595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23d95054c94ddc30961e063e18b999596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c78b4346f96309dd59277dd595f75e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf8fcec906c65ac6778196235cac3c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b59b566b8f1daff02fca35d8422f5d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a7ae6befec6382c03570b1afe7189600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf530367c0aa1a704365984a1874be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65677f5f4087946cd312f15586d81c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ae7e50dbc749a379d87007a204615603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a7d4f4102d1270ad8f69b17898373604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e3731ed4c5edf5fb6535775b2ab4f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbb05558f3359057c50c45afe87355606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ab29b306368f3959f4961e2a89dfc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154aa07449d350067c6669ceb4994bd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bdc8ad11addf5e4aca485961e05b9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aff43a0f5273b4158e36daa2ba3eb9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb9a9d222b7630babd6346accd0c1d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fcdacb3a601e5432551a9c65c6549612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44558141d0449773a9ac812f4d2e3069613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9b0be91d0bc44e30a16cd59d2b54b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8109496e3538738c2b6fb3ab9426c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95f798352d3f9e075c0923bbeccc73616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0393d2990faeb4750b65905c248077b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205ced9861ebe8586595aaa210a2d63618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075799a7eeacb8649fae7870cffe4b5c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fdd0d5353433fc5e5b84884b3c567620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb15e50ab3ea9c5e2bb982ea82e49b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fabc4987f5a9167b12f745fc84d7b6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6057be8f32a90bd9e192475991e0d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af488a9bd868e06ffdf590e4884bb3cf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c096a562bc73ac4dd15f119e4ac1f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec16408a430cfd34e9be4abca4bb19e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d1a238263786336466c3388d2ad96627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7a02b9ea972fdf982d935976b1a13628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1052b508affe368f82f4097b891d6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112145e668c9113bb5dd0f2db8adbf3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9458697017a83c77e9fe06ec4b478631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7a0050c5d881c4ccb6c31fca95410632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9571462fe122e2eebf69969393ba3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10ddac87cb31d68e96d960b84dc7aa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40176b30789b564aad79253ff6e77b80635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c8f7b1c40e1a7023ca3f716a9f3b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795029c1b11835e63a218b6e38a5eb0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765d2adb268e64b382e076e43ced992638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11038a0d5098dda5a1039425d7618fa7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e9572cb1ed2b92eaee3453c59d870640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c7ea4a763a2c1c7c4eebd9d870209641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561b49953b138e4f809cfb9e62da3ea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a7b0453ece3ff35c5af7b40048f05643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fd3c571886f1f11eba92eff3a6c4a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39d765b9449eb9c5e83a7ea842f28c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f78e083d33d3ffaeafbb7bf7f26d9d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205307e3d94195b539854c75bc42744647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc75515e36463b78a0bfeb57473181648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996364d3934ac34e2af4aa887e84153649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5049befb68279fa9975db3041b6c98650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05103db02a9fa085475bea79f8e4e6c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29f8a2b4236501671f4a0e53bc0b2f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791f4db537b27132984f26535693c4a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a461e211aa1d185adf8dd1b670b12d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14079da3c1b514f251cec1886f33a1b1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a230c66e3ef6e287e9ade5bf615485656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c10be35920926d2106986039e81d62657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be2fe2eb77f71a44c56c26efe0d81b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369574dc036a2ef74fb01c9d0be7cd8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd467736213f9ecb205f0c860e1f48660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3f319e54f021cd56bd30edc966a3d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b856019cbc973e0a37fe403ae9a97a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b1a6ae0df4dd92800b8c7797b0418663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08b72d1fab86b8a3f7a97ba7f6412b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5d0ed444a3ee665573fd6003c8fe8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b8369c0f948de72c658d367bb0f25666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278912282274ef3344c82a52eb3bb24c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64656a4a90a1fe07d9cc41f088d7a8aa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb48aff5cbbe43921fe5bdd92f9245669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b877619b5952cebd173971f9907e4f2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720265433895c34fe6725492efdd9ad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fdcef44d304598bc0fb89ab465b1d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90898f978a592444eb9c12a6049af159673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d93eae047190e359ed68c0998deb77674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2ee80d0f55b4a662cad323ecaf70d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757324e7e14c8202594a735d24078bd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7b894f47aca002d6f3ab36e213fe5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585ad04eb1ce4419a2e69a3f6870a33678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f9c55592ba1eb084702757c5625f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfee1b8bfa0fd76f0a3d9d3cb6de3b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e998239bb8fbe2a7de80e400193cc23681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e6ea7c2d5b84641394a338ae462bc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1b2aba13046fc4ed7f80ba5f67447683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fde3c834933e33ae9d47abbb147a8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9e25e8ade798600731975dc9975f5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42eda60d2c4f2be7a07ea5a56423634686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b99b609bf1e89201e7aa4107dfbea3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceeedfed661b7fb623edc532cbbba79688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cfa2f8f7a9a433fbfd0ea8ab7676e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc7753b7a2a8538fab7b53f24998f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cedf512ab7eec2c5a95c65baf32ba4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8d5e50ed3bca5a6a881fda9f56fdc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e01b60d07b13c7c658bf54936b642a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e739217b5fe44670fac3d512cc5f18694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac9d761221e6c214447f033031bd5d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a640f7ab0e98d75d9cd12abb90d14d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f024863e808f602360bf4457f3df438697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cb2f659d676b57ee7b4038f558b56698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7313464e2923c3ec48c68414f473cf5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090815dc5d2bbf113e8d5a9f53409a4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d30d6d86c904d66333653b56731353701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45099db0b24a07f051ef6d9c1ccc721702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e883d8207fd714681d7b658bbb517703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223015bf2839846555cc7b0caee63a1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cb716619add6343600444d8bbd5d7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835258071dff2054c95a2c77e994434a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31432337fccaa6d31f74971d93c2756e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3a39a9a4f3e4afe46ae6df4e281b9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42118db322f88ab60d4571e47d292eb4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07125c36609e2bde7b8b1b160175c7e3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef628eaf7c4fe4f7252e40843e37c7f4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb60cea01760a8cd288afa54007d8a8712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef2a02477f80fa66404b01ec4c310c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130328d04d606a93a17d4b1081abd112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4b2f5c61dcbe023046cb2589ccf8f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd9a805046b51bc34becd65fe8e5d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595d8a9297de84998e1b7900c49c92b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27521e268217ada15405a949a1a4826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c816352495d65c4428b69f38e3697fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285e2d745b3b80af265f221d28f51998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058267587b8e4fd15fd85a3dbc0467c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740049bdf2bebc8413a1aa7c986ba9e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6508ea5da8b40d9d3513dc5169c65b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdc2ebf3acae27f25594921d43c3ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a549b6a9e2a77a4f74163af575683213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153203f0f55d004a6b6584b0221805a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02370af8b424e1968f00692474bbce5d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccb3a54d93cb6d7ba7eed27bc865c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339c78dd4e8c0fc50e820e94f022cc117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bae55c10973dbfe7074760541441218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb432f7e57df43f52af51845864c1b3119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf63e3bb8bbd265a3676fa9f15708d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0447b2bf2b6780d7d62255269af1321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce42840a36d50b967f5a8855cf57fa222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072d1c469082bf103d6c03ef0792ff623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8531b35380ddb2d39a94c526413f9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c23ceba402dd963f574cefa1cd92025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c21567fdd16a4a9f04912b52e7c7c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389c010bcf736e16a07da999437747427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c84e9cb5500383829491c172e925928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718acffcfa96aa05a63f1beed3f12f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7f27f515a3d5a3e0c789855034d6d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d22e0cc250bd9dcdd39d0feca8a0da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd8aefe713cbcfb861be930214af1532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a4bbac0432a349a8d7a36ff77ba1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91ad309df048fd8bc02f7d82b2e67d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdfc7ce6ff540f7f90894c5c85d8e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dc84eac2755f501454138e865cedf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a6327460f2fb05c0295ecb68d221237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4b14f70dfcd7465256d5c8ec32ea138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e867b3389195014a1719384b837a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb640703147a8aa50e417b2f041e15bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794775ca8293209b1744ea4f50ab41541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0fc213fb26924c6d6bb7fe6ab5e7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750beb7f2183058ab2f88738aa8e787243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd787abc1de691da85ea60dc5cb42444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a46a8e0dfac67c9511cc1c608ca2df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a262c7bbaa5b03c264d121080b098746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6081152531f244f04e518edabdeed547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1a1c7dfda7711398a2d3da9c0df8648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a832a5c58b542f89055f3716eadd3249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16fffccdffb7ee8006d2e92eac6a1c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42ccb62e68fdcb7b006ad13f1eb0aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bbb4965dbf32d9df3a515ae0ef4bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95e0efaf9a5c46902923379cf62f5653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48678e4bcc729de26c19e92e049a8e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb778b7eb1402b26222e41585f92dd0655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16f715cf2dc7c993c6cf252a24712b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a412126f8bd309b8bbc12620bb16257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a4896884950ba7ce2965f438f49f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f63d30c8eed51e74d3909d1254ff3f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908714ead09147443dcc862770d3f75a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f47c36a4e004d34f3724ff305944361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea494c2da7a70fd57d98a2851c7a2862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5a0a46091fe021f6fdf79bfcef36163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f556ba043ed654366e52228659c91064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0fd55c9c9e227bba395f7e77f216065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cb03f5cd432d2c3477b45b708468566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429877087e9cc3b10e0337e29c0dd9267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7559aa6f2bf83c783576e9202f8ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cbb6dfee6d8be6dc785d1d8372e1d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fdfb3e565d51ecba53ff93eb7f59b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a8f64e690322902f8f0c60fe9446571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a55317fd701596e69fa9f52cc580d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f45654190d86756acb9ef43635062a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2d277094e6339826d61ec9890db0274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cad9985c1f5ced331911fd0fb0a91575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e184acbefa02ad918a6b9f33ff912e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3287f8e71007844e0d76f2f275428d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9757293df9d571d133da25be7b01578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb41fb7e0bbe9fdc601ff9039b2adbd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdd7f9668f93bbbaaacff098f6588b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba18b452d072652bc5efed30a450ed481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b4af1ebf06b538a85fc49a48f148082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9049a0e59d92b10aeaf413a4ae0fa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916ff7759ad3d3e90a4d5dd83014ee284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4bc23e5fbad3d9c3c64c11fc288f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a295ec289f61e80a67d9b1a38538e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c40cccf49a60373193c0c01d6eb7ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0a5b5923c511ba1664a174531a16c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2a7260ae9b5ba737ce2357e32efc189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2d2f0a003a05545fc4bfc9391dd8b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf674c3306a5a6647b1d97d1a890a0e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a3c54561348d545f9472002efd06192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146773a439a0f545f87370b23bf7755093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f1338b749d95f5fc7bdedd112924c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2f6a8593ccc2ad0ecf85ac3e3a2d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a7cf3e0350a92a1b5cb9283691dc796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db95ebaa00906f822dce4979e6603a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5174052100133fb34950a0b82e5aa4198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367945d7b9911ff4d291a43af3ab97099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e2411e5f5153c0a66ced91305219e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335cd4b2066107c67ecdfd840d299f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd68ffb4567ef3a61ac2e3ae9a11ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efe05680844a09f5a269a3957a43fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251971a752eabc0e202ab80be0b3fbf7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9875505a15257f715a8b07f79ce83105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce55e77ca38646f94a10e37d2ce6d14106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c964ba5518dd3154f7dbbbe35b9bb7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfba99283e481ebf8112620f1edac54108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388bfa16f990e5179e4f8cee859a2a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aafe9fb71b25b168b1eaf4bfa44706110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b83538714429e26dbce04e2ad713e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3157ff0f2eda3f2fb9c8d0c6aa4448112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4837116e71b23d49bc52e05aa427715113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f405db9aa3b47e7da3e679635e92b60114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cb3ffdefd720ef903295bbdd59633115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c54a6836485d718a60dde8227d313116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4f3e1b8667030ebcea1a5352650c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5edd392f4b784f47ab4fd80865aa3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f17bfa6cc39710dbcc2d33949425bf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdd73688126ed9ac29f5f65bbb0c9b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc1ba28784efe891c0cb32dc6d30ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ec75302b1a6ad7046c1e1522638f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8fa412e878d27955df9b04bc4ec8c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9127f917b25494f32f8ef23680a4885124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aed279e3949706058b39fbe5f3d41e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fdd2d54673f4441428c8636814f7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d642413b6dc7391fe57ea7202790c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbe05aa548990aac8f09f877cbca7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af61fb522621723b74522dd2bd36fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0f3a72ab88e4307664da5582f69ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9861247d1a8c1ed14fa49867402d3d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2682a41a6a3f31cc05f27700c9d5d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119a7ef458982429c9da072f953756f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aacfad02ac03cdae84d2eae7e84b28134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d16d1988f7e50159d5d2e4ffd9419135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a67d0c59b9bfc802945d5d2c0c874136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006d645f03844d5127e3aa82e7db058137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbcd2a05a0d84645f753b66fda6305138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef9c98f14b634c5b22e3bf654af725139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edac0a9e740f84433f63a279fbc548140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc0a3ec7eb20a481d72be58615c67e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3406f311959278176657479639882142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1abc569505e5ff2cb067bc6afcce8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83ad21efa8b63ac54c2ca1068845d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b3728b3d334dc6b858c9e0efbb7c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee40a0aa0e3e7e9893a65b3138d664f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7c91a6306df270ed7ed49175a7705147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b631cf2a6605c391b8661724ab0b77b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9422b942eaa96db46be02372ba113149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee3521cf4fc26481cf6d8742abf479150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c9d07b233e93dabd491e09075e894151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5c58fecb1fb856d360963b4a4478e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbc214b08c94e7982514b9bee8da3e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52a1c386e7aa07a94320a7e308df79154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111351047988d142a7948d6bb5ff82ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a633f96ab58a23ec5902027871e243156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd8aefd5add316ee32e4ce75d4285b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c063ef68db9526a79d59c86f22db5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b8ce6260ee6d850f63212c53b5309159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf2e5c7fc3a128fbe1647d2917188a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a393982aea047313ced09bda36a2e6f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31b8e226a58d06b4e536d8254c9c0e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed6636bdf3c06876d1772495acabc7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4b27ab7478998e3ac4550e58982d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea72f0f77f6ff61ce8c912bf0f6e3b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d722b0c6386eb20fdd9767dcff528c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f470a0d3f962e90385869a6dd0f3e00167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079f78e4e90e19564d02a3625f1bf34168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a666fc78f376483021b1ba76940e1f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c81951541c3efe6500a20dedd66eb4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a4ae8b4781e8dc3046eec16a6899b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cd8f280774bff7a3e7dc9dba3912a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bb52c5d0eacb2e374c8baf28db78e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f206dc90e8614ad306925571de51b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbbba363f7ddf055364030baea036e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288150268cb6c323fd4a547f7871cef2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d2574cfbd3e7d3d35abdd2c3b870a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e6f6b82a4d249b94777f7384492db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e03593b3d6558ee81faf4911032e72179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa21a74403973223529d7d48cb49a7c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b5108ddb7aad90b88e791f11e52eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b82bd3f8fc7fb1530a2f4aabb1cd2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f18fa81e9d4c5e1a571be1dfa49e46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07088d098d01f3f114b18c432f237d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814f8cbb6695a153b34de092ec2dfb8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51382a4122313bd2f7ab8c3beda6c66e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fc20a6bbffccf77f8fe83c1b8a956187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8b0df4456840c18c8c7878d7f40c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e775afcc79090c621a720b6f16fd8b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dca409b9af2c033557b5f92455cda4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c07d61dc7ee113d22b13442a73b26191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5154defcc796a12e84a84d4465da1f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515772578c2b1f888598e6ee338d17e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f58f46da5c6cc207eb7d4689da265e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76af877c3aed6454eaac056760bd87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf7c0cb2a2e722f20569ed7b64bd2c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623924c446dbfabd0d208166057b25f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86f9762cb9fd14125dbea7bb142097198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387087c0ed7f65e208af505953802ea0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f1a4b630097d0c9f84532d46824fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecdf512790b0663cac0906a3d74809201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d188f97ea77f1ce226a2652fa46ce85202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0882350646300bdf499d0d83face28d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7c7e3c5b31b5d88c280d5abc68faf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afd67f4903833a1d9277820be9d623205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b83c1bf810db199f15c6e59c495aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe1d99e7fad1409800e7ab3bd4c5fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922074b555676fcd54880c17f37a436208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0665e3e22cdd2c230191453308b7a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa988b22d7c9a6e6ce3a85fa39cefdd3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d403e462e3a72b49f662386aa80ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0effe3e66135985afc0769078119dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b550d5d445317dd4773129d4e78b77f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a720dcf5afde25c9f8d9164a84e0631214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72cf1a1d56e9e18cee59f8247b137e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc700313ffef3329821bf8490109dd9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f76941e764f927f9a26fd6537c75c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee03b575182f95fa9481a11a06670e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f7964cf0f0565e92196eedca7effe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa322f678c6cf29d16768a502206813220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce58030a2ade4814a0f0f8d14041a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80c0659b7aa2f2b559413d752d4682222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad94d0f3c9be3398e9785b9080f118223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d955ab7184121c27c02ef30b8225ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357c708072075bd242c24c6f1a0d52d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805363a7ccee2b7f8be398266646e91c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfd32eda201d5820f2e2b1e2d407b5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90b6dbd702f3910f6ff5f88d36375d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405fb576607b50db1f52a2571267393229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cfb37e07c526353b18fcbaef2d6a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94068dc3732b987409e8b2e3a2635134231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd773ad642081e50097acdd5b3bc66ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2976f206ba56e0d17ece4ab7cb753a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307414f50931cc46f4b3e282f76ef02234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b47527edb9a6dda7fa1e59b0b6f324235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b425d9411f78576ae6fbe59193271236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bd03417afd714ad34b8fdf5ceb911237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99974fc6187df13a773390bb10905bec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331256b0f8157c3bcc1d4a421575d4b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bc5b5ac484788d1ba31101e56d7d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1c96241292aef7b9ed236ff51c31e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b4212f63346e86bcdaf022b533140242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47574d9138e1d3073e3895912e4383ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ced92a74a7550bd7c6ba0bdbbce263244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec7bd14c8328f28116babd4e77c603245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca300ef06820d71d1f250c829b143a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf8660623282dd0a91edd99b683af7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbd603a62752921fbd3a49d4fa4934248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa54692cf9981d5ed016bb9432795a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ea9943aab8824c7d32ead10c9c00d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d331166e9640dbaa9854a10ff7fb1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bde39a2e0644a9ec62682a18ad2df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b6df8375af65f39ce49b1c17fadb6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696e55c5a7347fdea1755d067a11f8c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a262c1f86e929b19bc1a35ce724ccd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4a07c11f46faeab97312264e5bec8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66225d6b4caa85a30e221a785660611257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0ca77c93b9e8856312d679ba591dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26b68a87d420267f754963a9bff669259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83fb0cd9461f5d9b5b877c87799d38260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcd3fea56306d289f155379362aa89261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04b4a470bc5df640946209eb068316262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603f859fd4ffa22612cc5d3173c2120263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811123d0413069c3046f45cf392b7328264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc0ca77ae1115c89ea63b98b3ed246265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7d1169a89757582fbcd14e26722fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf3124d34e96d76c76bf96cf6d0e38267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d55b1803c57d8d5b5e6bce61cb043f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7c18a7f92a424160880912fe61641269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e49a3b3096abaa89bf3b7561a99e65270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084948191c6ffc032f5e61d4d023667271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbdda44f42c22543b497b8a638d231272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159898b6aff4a278663ba0b940168b2e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781460e9d86834951e75da8af50e5854274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281f6ae69f99f60a30a03ed6ac8e776275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bddd8d5cf37ee105e94656fd575d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481856d9f6951750b66b948c94a3416277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97356df8145a4e4823d6bd21d9a6a8e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe0fc3ab9d7247068b2ecfa199f9ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4d44102ffefe970288be4be5ae745280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521293d867770df5dafb3336914dffeb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7310fa246c0059e8f730744d8c4ae81282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21150b61b03acbc5407af005fd39f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf287e11434f87760272dce57ac70b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638acc98c1dcda8856db6a438af88beb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45517e811fbf6bf499161f072c6a97f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9d3a5704184cbf14ac0267d2485ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b097122a6767edb10801c122e5902288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cbb40583984e18e488c810cee4796289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068cad3d5000f9c484f89d1630cc124290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235ce8800f3fb9e4828cff51b4b9efb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc85b05831f263d11bbaa2d1c3541c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2dca54fb8629bf3e13f0bd149de903293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc321e963751445a30197c168c5193bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053d27ed5f87ebd55c53b84dca36d38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33106c20c854a2c10fe680f6d17cc8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aec1bfb02127c6bf956877fba451b6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d09e254415c3143cb7701795d7bc9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d6b82eae2204a7bb9bf7aeb09fc05299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6708f2b1a19af75935dc84a966ecc1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9232d885cf5008502bf1a0cd96dac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198b2342e7397f418001743321fb437302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0a4a09b21f796cf038062a8af1336303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1719170974f9e216034c484000c15eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9f17a6785d5868738f60116d1f49f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5a63c47d99e1e2f33f6140994b048306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1b3892f06cd382edb425947c554ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91781f3eecec2fdcb5c0738c72a6f55308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15947d33e6f254f3d2e98b3b9e36dd94309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba710f243d977a94f11a6f130bce2f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b251f58018b170aae168539b07bfba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801affd40db6754e2babab40a896e9ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d614f09e95700f371d3eb169c40f97313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c0f9f6ec3deaf46709e53f5e2eff6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6eb50acc95036e4373a7dbe52338c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce15d0690472f5bf5f647fb10b0cb5d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239402c1848a9c0afe316de2156ddfef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6292a7cfb5ef0cae14753e4cfca4c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087486f68034c6c46e107c5fbc5f279319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727bd19a9ba37ea6bfe5a2d216b0335320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fb643a78ea04b37c02d7a19164216321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4495f15ee7d4ced904347239c5662322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5186744bdae6936cdf5d5d0ca0b0dc6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab43d38987777b9e1bc07863bec99a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f459562bc5560e2d3e57dd9dd84e0d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2ece5965c4c489bf2051bd6b50546326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087c9f76668b47b960eee11ffc693ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f85ee7f2adc66e83d90ae40a69e02e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ed39f2080be58e60aa210826cb2a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a133cdcbb19dc5a096fe076633fcb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b09c57ad2464707f62f7a719fb365331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded73d83d208e5796ecad865731899c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5284f8fec485d7c28a307c0ddc24e8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91d4ead61b601935d46a8b8966597d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284d790bb5e426adb094af9a104d499335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5041a99943aa31560385db95f803e0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837650d3f590061b98250927c73d5287337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dfddc163d6149958685cb57f6e2fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdadd7373a342220e7b1a706682324339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d88968e2a139cfe2d80f85e3c52f5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1378c1b3543a830939f9cdecdb58929341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e800c150161f19b6a1fdebc2ad497342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85720e3443ff3cb4ce6af111434027343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a5d39ce5202d0db53ebb31aad4d4f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc4723f77f34e69a28b014714d290c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a5614091ae32eea29df44a1d0cb23346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac5450439f325cb7157a1288f6a1cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b809fe5dee62447ae8b77f8fc956805348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc9f8352411d4619155ae8d6952a85349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dea2468949266aaf5b9d78431ea2b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50363a641f0514eb72835b4136c2780351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6224f823b6658342fb2187f14b5304a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754bc6b2527ca011049563613e9a9fe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84af0ee4e9f027e5facbee9215bea1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45939c5b9c47c8978bab148db841b8f0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacacba51628bbb0db83e8970e045a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5972edae6555a93135324b343fbf4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86259c1ac8199d03a5ff752ef2e508b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6633bc3dc37fe41506b7e0cd7e02d4d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30e1f71c7542e2e1554cd728c47993360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7630f696cdcd42efdc07dab1719e773361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d825ec59ea14f07247ce77c3bab3a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710be239f4f7a44366ede384b518473363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556795417420bf69acd5677e66f483f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abfe98af67928e5d9a171ecfda02c9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44057d6e77d69836db70712bba106022366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6e26c0a9e54078f0abf6165f1985c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8101c0112fcec36eeb9afc2da1566c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb798243ad0ae7a623084c44ceb8a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5445494a4839ea56f63392ed0f934370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabeccf3e482221e4d84ea9c890d04f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0a37a1c584a03497c3a4c9fc8890c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d216a8de9abe8127a5ac8f1f7fbfe35373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8c85b2ba4939f58d950757bdb992e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593fc7dca80c4cacec0048ee1c73932375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be8cd0c5c0d64e55a215385cf60ee9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4a4b68e9e96025956fb92728fd5d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba72956bdd8fce204e5c0844e69921f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18c3c650dd63e956b2d9283b0f7ef7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342e55f5c2399d42a61063c48e0a612380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caae292c6fb049028619123d0645b7d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8436435589ede8270739e8934d688d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a691a729f349827b765c9f44f5f12383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac992da9bb18dba7a600d2435b53e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e70c048ef4ae3626df10a09c65b1ec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ba3d791c90a7872e7715a715a398d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d626eb568f3b80927f4ffd3ffb552bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13330740833d3f5dcb42893ceb6c77c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d2eb267dc3bc3d5a8c91dffe5490f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e7a2623dc9ce798dbdc22eeb12502390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f82dd87aee5425bdebf7324fc1e67d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640a2899467ba07eb4d9e6d7703b78e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0535b7386bd2cf385ed00490513e7f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af6633920c8f98fe09c6ec9697365c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb6f7e5042f1be1aaf10244c789d77395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fcc1d1b1ef140a1a9dbb6e8b425c7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cbf16bc2ae2fd722eb4bd30f26078397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87114134c4799fdd3ae2c87a373d516398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168208f283ac7707d1bb9c00d92d66d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796c6e0c6c000e4cace75dbe7e6bfb0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9784e453102a62c9de0b13835657efc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d6a6e282f073975e1a34f77d52bb6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec177bd75adc73f9cd03540803f8d56403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b6a9b6688e2b0ddfbbe4970be43bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d850f2fc137190a0cec4febeb151c35405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37e4bf0e4985def3a7133810c071a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d78718f98f43e107a7c42d101a9c5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84e1bafdfcaf9b0f7e988175b085d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c7081009fc5587773f8fa7f807536409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59efae648fe0e1be6e5b36680411019410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab6d1db77a16a8b56b8bcc13158daa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ec3c89fcdd3a76e124552f263e039412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622b733fe5255dd272abe4996046fd8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9616eb3f8339997cea65856ab5a19a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a028df6c1b2cbbf3befcc41f6542c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b900817ddbd4482cfdc59edaf251a58416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271d66db645f6e867132c2191dadedd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dacc8877580c79db040c1868292f4d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd8a6a411bf3f6a8df04a99acdf1dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55163a84a60c266c4b2e0cb84dc63c9f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedaca220449fdb2e839ab0d7a624b3d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b07245c71406b31ecd0b21f387582b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18207638f329590ea909964f8ab21088423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe480aa6551a4802315e02af902ca4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac144af8362cc2e258ff092fbcda426425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa744af35a910b447bd2f43038b8a08426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28172e0eaeedd6e1902dd0c957f631427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2cb939e1a9ebe4c9448b55818f12a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431533fa0c2e33a912b5223f7f84a38429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdd6364979e3a82f388c418a07cdb4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fd478e1ec0a2f8f5412c1e65a831a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bd436087d66b74a6379871909865c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094bfddb716a961c670c4b053f5ae92433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91740686a8547f90d72a57f0116103e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0d5795de4cfe84c6125ac98c8cd21435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afca70d71845d361fb8fa8a5b6fa734436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c4f48fe330e157faf06804ce9646f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25081bcff43f7f8245d15491466fc7e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc25b44520ed683a21561dfd442b99439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdd216e72d2414ab320c82ea09dfa8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5fac59457db91792eb8d4eed3c5ed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b5bbf5a84f2a6ab956961e4bfcfa3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2670258e2b70d34d9653713e56956443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb719ba81e6af14aa313d1af0c610453444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb8c690a916ec6f532f97f3925e65c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f4a33f922c18d41d466809fef918f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d22741184a19210b0ca30fddf76ff3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec457461ad18c01dd6465ed52f7e5a8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c62d991f241dbb50c71694ab4c65f1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef11d8941ae706c6a05ff397283725450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdaf723b7e40a663524fc9005dfd2d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b6e19463256dd1181ca78cdc2e8c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a3861bc796b6e77e45dff172cb01e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96a089de3b242260eeb8d90489b21d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e2f5b7753dce001e58f257e6df8f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a64c63bd38a2bcf2784270d6a8091456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ec5d184b94d798b151c9ea1a087ee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdd58e0e18d857656b7a80ef235f6a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a0b2eda8a97abf211e491788cbda8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d8fdde390ed563059c40f730bba6a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497d35d029d8001e6553dc1da085893461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473f0d4ea192110106b58c5f7d197ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1a1a28c9fda882905b0e465ea22ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c0eba0b7bc0d5ae18dc8ac2f7cd34464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7c6f6c6be792fd673368eeecb676b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacbdfab850e8b698b91ea78d03624a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963996e1dfe3d7fdc79fa33d8e24042e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0504b32c98d77e7a1f3631afeaade10468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044490e6cf7462f9ea17981fbe9cba2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331fa7754b373178efe7be15206e096470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1326d02a21f478f9604693facd77920471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6218165364a0c9cc5bb00792a626b2a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111288ab992f70480b55a6462e761781473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896406f34d626e0c04cc98c117af8206474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e568ac73a603410364ad0aaff9b8e87475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00f5399b8fdb7ca80fa6d8598b132d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b506c8eed076d03ee3c09d5820095477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850bc0f4e830cd5b411214331f0a810478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916126d93106442fca0183946d1f67b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf3d0d8451e434375d8038011225c2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379375920d822f696493ff500184fcf1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb4b1bb50e790d3d61585351367779482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40234651559dcecc5ef678e471820c6c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc767e9e8890749a8f973d13daf42d11484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a5a19ac2a9b582302717f3f9fd0c3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0eedaaefb36e065a6b1454ae6e524f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4006661288fe94f97d4d5a8e712cf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf67c8fc0ead8c11e5c224b0373068488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313921dede00c7b5458b7ec753e43a97489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb117e8702c86cef9941d29cdc7e0d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b423575779750936e2b3026881591491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e977d3870cb652a02260b98105b96492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741f958984fb33b7515e379915f2b66493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15d9817cb6f3ac7c0fcbfb77537809494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a6ecce42653dec14b1a820cf33f8a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac25082478b2f2dba8dda0b329100b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d322f79ecff48c9dffcf0222ca2b47497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aab8bdddc56043065c28a0f712495d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376775ecd22c36c3fdbfad4ae2d0c28499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e0bb05ccca4ba9e4bb399b01082ea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44d37c553ab6922ff60d7ba1de0432501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e670f2f04308453b902568762129845502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdaad8208e9bfd26629a547388fc32a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f0ba8f2a68b36671c4349299402d8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a24a4232d4a6f4740fa4ef4396db6e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767b29e76ca35a64d3a0c39c1f9e2a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d68f9d461cc351b27847723c691466507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d4f25775b30dfda014b49a0f9267c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a016e0d7bbbb4f525d55edbdc1022c4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ad1ceb40f3731a283124f7c97a326510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ab7bbab69af2b6141e21bbe2253d4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74220cae4ed220e58bca8ade950bfec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa46656333ee1517bc5b0a833d0737a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab663cfbe94791b9856198c37ec669514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf7b224f2951fdae26d4c2f48c0340515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1911e8094c57b5c7739417542b1fa5e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a00400d382f963b4376c85abf2c41517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a376379311023ffe4e8ea0bcd0a2e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd563dd9aa824d7b8c603f585d90d57519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd579c2a7ee366c6c8d6a3d4e8fa45520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6526081b39649e5870b9f0ebdf3176f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ac55ca94ef3ec40c2b0c60c3a5887522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79914c41258d82c593047aa71a056ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee4f80b8a105aadc70b3410cafdaf0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd306eed88d30fb3c04b85d323d3138525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d132e2a65f0fa296687e6c798d9739526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9aa068291686c34332e692b4d2738527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8092bbfd7d1fae313b79d6054ed78a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0510cded0c0062651d6eaec67d7a84f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4f88a235370080b97496328275ba9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc045a366f35dfab4f4dca303878fed5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efc3e55ffda9adaebf08c32c8434ac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2f2d5fdf3e2dc69e4a44d97c10537533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c14184f7afad8ce93624fd45ec28d8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da54194d4f497856e2b70b6949a116a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee9e3133710984baba84e5e6db7fcd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108b3a0d52a54e35dfb37019b5b4fc3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02a45aa9142468b1dfc7a4762aa92b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b8f936658aa578c2ccadcb65266ba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cf8901b861e3e97915a30d2aab61c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f66c7f293ad6d209a80aa930768b32541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c84b97a0e58f2cf196ca5ffb2132ff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b9d3b36255ed4e69e3a6dd695a635543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9990ee131c659b09fe7c0c7377968b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09ba7ef951bc956972bb4e765c4795545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048de26fb077fe92f3b614b3f384fb66546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20451b0dbf868ea15e1c3ee8bb72186547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547dc1ce6f168879f044a54c13430fd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01a7d014320e94525b3714ce9de27c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ecdd56453f1b9922d65d0aa55d662550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124133ae10be8abd440f33eaa9499b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcecca41a25ec1c6dc3b8d27a797af0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f513e2355ae5534ed0e7b8ffdf5748553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f61e1445cfcd0e5cf4544f688b61a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a090c1356afcf83e6c0bdaa989aa38555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcbd4a2c9b3868d3a43498e79b4cc1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819196d2ce1e22f57da9c866a8301fb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b835e3700284409dc2267acbf5b882558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30f4acc954865069d3e1124d55c859559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d873e7cd85e56818cb534e2080e6a5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda053996420b3d3602231d07cba6d7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b367bfa73dbeed2a904faf672bc098f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205a03630bea17407c4b94f029c84bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd941f545dec1471585732985069287564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5a3a7fc3dae01108977ec6b2ac861565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b1b9fd16d5d147166f04ff72db4e1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760fa2b6f1095dfb2800e47a291cb70567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627828a44106e4db6703789f16263a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05805aed03e66a8288f53e2cd43843569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b484ec39d5fd950c6f93d686cd816570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3451df84894d00712eaa1b96b8e53e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3c031d717cd8bee044c49c89a6dac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da374d28106b1aa1e4d41b497ff331e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985ac9dd3e5f4f43170a128b6fae6d1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a6ebb3577e7381effb8a8bd5c9471575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10f0512d06194efcc8855bfc8cb4ee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345eebbb167ff6ffa28215aea391f2c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240139d582ee04594cde803558ccc7b0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfbd694d30b58fabc2d7e9203c21fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bfdbd6c49d8e0fd52244c1c54a46d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011433841755390a22891f0b67c684c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d2537597dc1b99780fec99f608ea6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78b92315660c7ba924bf3b7346a496583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72df56a8da8d034846d257ce4edfe4b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579be936431023bfcd4ea233c5c9ced585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee559a7e68eae63cfffe63e013133b0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa42b1c36d01572d6bdac9899e0991b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeeff862e4f80caf718005d6c5d5c75588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d48cdc7d8ed7b894d3baaae0cedfc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2737c5a3eedacae2628a62f0a59bc7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e372d757253a6ee9ed435f1d90acd6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0e29a0fcb7a1b88ee61bf72807538592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a46cb7980423151947776cc53ee1fa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0ebdded9dec89e142a9e696b18448594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7a8de76fe4d9ac05a493cac35bede595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca0a89c8823046ed4945f4af38eec7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936564ade334766f62e68c306f4e7ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c7e7af3f3f78c7e95828380a687ec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6176313b13b58002fab91196cfe5701599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650a31f72e0f19d4dbe2ddcfbc6f21c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ba3aaaed39f1ad604d31f6075ebd6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ebdc8c631741f915b1516d15ef0d3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a4d64ace7cea8c7f045841271c625603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9edca623552c8b7e9a2920f6f011d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7514b3ad88726b0437b6413e7019f8e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc084ea0934f6fe4b94412ff5280f949606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66ffed7625d98ed8005db8f248b70d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb02d9bc402bf740878d4797f96ace608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdbcc7cf63971a58fb7ce6613d90a4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192b04593ef8bebdbafef4dea37470d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc65071b5586e4582a2a5fbefee767611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b52a534a9448d04dae58e1feb3d3e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70d353774c56da1f3f2d3d6f2d411c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01dbefa005e0bd9980deabef75a8ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf2eef1afc8878b53c7898bf69db5b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52bba28bfcbb6a203ab6a41ac7a8ba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb412169c0168a0d58512cabed428b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb917961ed14cd2bb768af950332174618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473f9501d20fc3486fb1b52ead573ac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697d3b38f5e3ff93e83acd981c7ff15620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e668c035e7bb1d867fba94423fca3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cac260f4aca21ad08cabd53c12539622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084de739d4a378da9c9c44dc5ce4f50d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260904c2d3ed608da9b9525b2f37de6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e8561b7303b3dd17b76d21cb4ef23625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71e485e185d483fe9fddd49f0fde5e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6083eacfe67699b2dcc8542236c41d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30939098cbd1d62f5b5b2f7563eddbb0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9863f11dc6b5ae3858723f0da08e11c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703422381cd905134e24ce75d6ff48c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124096f175a5a06e7e3f09c0178101e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efadba318bad85f57e31c43dd578fb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2104caae4762bf9fca0ef0cdbe939633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e3b67ec6c9a727c60fc3c37f20bd2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda26606955ff09d2e206b82ee776b8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ea5f69620a47813c8d3ba4dc70af9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd36778c675b898631c0b21f741b5b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87322aed38797855ff8d3473c153d9e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fe9f56dd7c671cec8249474a035f4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3910b943159dc44783f006d79cc2d5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d3dd9c54f291d092f8448d4f813ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2369972925933717c2601f752f872d9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aae8dbee5ed6c1cc8eb211af87f7c5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d4c937c82379566007cf1f70c3c00644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093252602ae8e6a2e29000e83ba266be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc272c946de3fb0991ffcfe3b50829c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae22c84664bdf3f4d035e883d278ace647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ffda1b5b77e2d401b7e98c11a5af6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc59d846c5a2811a05b29ebc8a56b3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229faed513036177586234852c77236650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa522de746baaa4ee27f6df7ac7ab60651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40aaf5505743e8b613ea0bb098ef94652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768b810e2a40ad955b39e8acb54ec7f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df29c1edd7b09b231fd3177b824d00654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8708bf09075b395e9dc93b3d8fdcf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b570ae7fceebda42acbea3e74a2a3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70217f47a25c66ddcd6601c2fdf42d0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019af52c886f59ab2ad053298895c03658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79a10f3334027bae0f47674ae81f29659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba609af19fa823c0b1bbe6a4482c86660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999500da7bfcbc5cff5eabee4c780122661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7786083de41ea108a91021b173e342662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f1312d8adb9f72c4ed399772be333663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ac9facf482c8df177d4b0c182bf92664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607df9aee6090de2b68a9aa1a976829665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626c1b591a610f981c97b932711c8c1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3acb503849ebfde19c49471764c91667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca77887917e07e72f057fae804e0aec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdf0675c6b30a6cf7644c99843e5a3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31c7463ab83767f81dc20a5c1e5b79670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a062ece7db82f393bf4c0128e1482671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba310b5ee1594532e240ea511e0df1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64762eda94a1ada595b3fd29ed9a5071673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bcd00134ff5f252b6bb1f5ec50450674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc799e38b9abde9bd5533cfc659c36675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edb8162b1488a5cf0c8d1795ab46fd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a245405813d1e968bb021a67b16eb0b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568b162cc366c2f3697da038f6425ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42e7d0631ac49ba5cbc4ff9351dca0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b854d4910c9ecbc4ecc61ce13e92be5680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>