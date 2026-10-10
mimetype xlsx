--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a503163524fa4f4e52fe9683bfac70e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e53f03b08ca9ebc8d23db24bf634c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a118c8013eb106403342cb3946d1b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45bef611d0bfcf812981501e2a82824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b5721bd8f852c749eedfa3162a8b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0719abb325300bd66ce932d7430496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055313d8103626afc900717a547ba6847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a160428c1470f535059fa5c88fcc28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c778e0aa121e670eb3e41480cd3ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0bf21d24d9feb9f18eb8baaee315510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03214279096b2e1607928eb4569ae111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb681350f50c40f50e2899ba7ba6707012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f4b28f5742b296d17531dea0f187a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c895ede6300ee0957e33af4478c1e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c178311f22ac92581012a3e9dc95715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06281706782dfe34cd14101aaacc525e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318673324de798639bdf7182084399fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75249ad34bf19b352be540ef00925d6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ef834deaf278b62661e3bf802655119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b786e5413aeab22c899a6f5f7bc42f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7b392c5dd2e24f9afecd000194cd521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078861805bb3326c898c6b3e0ef110d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f47b4c39f92877bb94cc8258d88acb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba85564ddb211f2cdaaf292b0b79cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065ed4bceb5fc7639c0919082d5826b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8d65d64aeb15f4e387fb4d2d0858c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef1ec745eb5ec4aee0012a3181a70b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687aab26ff3988a25e40f97416f0c4d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f143f1f857c307975e5b65b6019c9b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960d76a1889f51a50f452cd6e2197f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f2932f5cc03450187b918dc8cb6f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd136c95405a265db31ac98028ecbac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974afe5902e2c4a635822528459d76033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40db09ad1712c3ddd9244e2b97b89f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680c1516748b26150a2dff29c1a4fe235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723402f65a3144bb88ec65756c39e2c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5524d4d07c5c22c4e929f15d57b9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdef979daa863ee992280360486542c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabff20418f39d13b423b2a50d11d1d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9328ce1b1506742405b7a6162b6fc4940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fefc1478a85f9b0f6503262d9751241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f0967572cd22f68f82db26dff449942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768470a4992e1c7979ad203a39d94f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee0cfd17b795a291a7b0ca17ad880044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7ac8aa8c10791a56e68ef1fbf40f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77de8ea619344d8416f641fac28b8146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6a6fd33dca1d95cd00e4532add88347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3942d99f01887d883c088380578a1248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ca17b3b6ad155e4f53d6677f17cba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd85add29921bbd9a30639a467e28fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf8a6c393112ae8d937abef8188e9b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090aaf4a6f865188bcc7caaf3938d1852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c751623b8ba5abaad19d3f465e7e9053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbab98c6dc0a5ce8e917df27543c6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127d8d238b97ebfca4611c2c686f66455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019338f1b0153883cebfbe9bd802d62056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c752dd529d0777911e86f6d234a0a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542c5c2bddc48963cf0a26674b40ec958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f192b73fb7cee22eca28ea28c13b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4659089a55f3115d1757859ed2215960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee6d52c040f92c36fa4bcba943f42b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2c1554224e1457285e7d6a2e0a26462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85040c411f325842d9a285f31e6c4e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb544e826e5821db79b23cd62fb00eb564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ee342d335f7c0cc7876c4efd4ccd365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95d160b71a7a8eea5ea04388b34b0466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc1e0c77aaf97fc722552b79286bc967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236c08a39222e4ca4c527c8498dbe1868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07507526d5e01fe2fff25993fa8a14069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f096d6c6e8ea3e6dc1289e9710e38e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c616f61b809e2e376d8b50d79562f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640e04b2b1db7f0b6b4c93e2cca845472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c9b42c5ef0e3814b96a1cb899968573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7a0df992cb5e4fa02e070743de74074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8a6c9872704e3605060879256263275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669407bf68269453040cc070505fa06e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69756d35c3892dec85db760e23f0fa5277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e96098c3544ab0f19f31d0dfcd6bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023e9265027199d2974e3c89cfbe06b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5522e6f7b57369921cb84005eb492e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577e365f42cff925a668d2cc16ad11481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b7acd5eff62ad1248b7c042a3b1a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400801688e1cbc59e1a0a29dc13ed8083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2651e375d589ec892ce3586b5c01d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f399d01525cf734bca80d98cc118685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de9f7f5f2c4196fa53957ef442bc6d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6464854460fb61469e48ed5c952ef3487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5c0324e3030ebbcc4f91152e0893c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157137cf2bf16e818a859a6fb145936b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23618a99ee1c23faa4d62c54dad77da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1fc25db47220805f39c844bf9204f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5d1deb2bb6f12e109572dcd4488a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfa026ae02fb3423afc3b5c2c8264593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85b79dadaa1f851055e9a10078c3b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ca506229dc59931160c0bf2cb31df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60344adb84327f24696c79cf717498b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0b3f503e876babf7c83e20577e55f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324aaa6645652d5b272adaaa91210f6898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14ee4d2c023bbe8a3b3ae8dfba535099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f284f99ba012ada52207768a067adec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d0698601aefd7475edf3bcf03b8ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cf2371c2e9b7db382942bcaec27b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78caaae74a34684b917894c3b634ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729ff227c67fc07b86aeb9a621b00dc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d41f9adb8452f70bc92c3b51591a05105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37a5142490922da631a5b13cf50eb4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda307f13671b44775cbb1b62834ded107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbbd00b6296f002802519e4b4ddb76108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e656bf501f175a731aeb37bc0143396109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1168cfa4a38768fdc6b91d63dc039110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42443662b73077c8d6c68d4a1214ca0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4860d88d2cc3d5b8113494f050ca56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f06a46b0ea624a7423915add578fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861dbdacd630055cba09029f5eb344c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a1a4470ff0b3ad32c107e41e74267115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51fc51aad1b076cde74b8ea095d42a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbdc0f031cb915fa732784ab3f9a86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77ac6c892018234c7a36b4e5294780118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02863961b947ab843a4e2dcbc8e2f73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e88993c04e442a2d7eb7cad5c6eb8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2908876d3ae1999c121676461c9dc0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaae6949319e5a79bf087be8bd0d7d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ef773f40af4fdef0c6fe883989fc7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f62052e6e2edfc4aa8356682f94a65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a91e55af3fc38098c8e12b410b390125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7406f3844acf1d1335451271c74159126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f5a2241d4be701b015308f0620e65127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cc159e7557b64471d795a1bdcd544128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d73167a6d66d93f1b331ae3c98ff08129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e8ef2824e81c491cc4964ded699ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdc4ce5bf7ebcc10df03bc65fc144d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79745f24eeaea812e8dad88c5d8d155132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892e8e6ed0788facc57268702335a27133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c6599815147475b3139d08540f1c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365b5902ddb751ab487e8ae9ce13f37135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e28dabb6f70b07716eb18af2edc2cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add44edae8ef45603d78fae5c9ede59d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e3d897ddc34372f2f5d08c55d1236138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509860a7c34496d4a13b97a4c95f04a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca8a386464fff7684577018ecca05c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7da6ee08bdb99cefbdc33a0772824d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58220bef1aa86d2b72d4684e5b29d796142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f887b6f106322f15732262c0382f0e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2f84bb77d971790285384c632fcc7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a071a54ca4376427a60022c33f3b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a310a12d69f8f355c5fb1de8fc564146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64500014d8dfbcb5625f9a1bdac0488c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bde785f899a5bd809ba48869f9663c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17aed4109d7145504a81addd36e82b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953b5ff9b80546be78965578ef9d2e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2404f52cb6df87920db522e713c2a99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299eeb528de640ad601eea497c59aef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e595adb1641a47040f30b7781ea28153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95047d531ce21165b76fb1d5adbb7ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3881c44ae33c4bdf30d1cae992ca4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6995bc66d655fea0e1c306e12e9e551156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ef24045625b75a65869b9b8627217157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8940859afe814abd6253327de4a87b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482aa439e47cee3ea84c368a0fc94a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e694103e848984b712e06bd5bfb396160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cabf3f1c4ad05190ad8071a91e7cbe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d57d49f4cf70917bb9fb24f5c8c815162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2d434cb8d9049f96b2c007322fb8f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e001e3cc2d0073f4ede7f34b88b2824164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef44cc84a726cf8d4201ec142249836165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f4995a58a55f00e1c9e88d5623dea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2052fe6595631f705d0f456cedb36d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa20d35fa366b348660c1e74ce800b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8a3679115470b5b35e5da6addd154169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f12cd13f2d1167247b4259dbb3872c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05985646fe3e208afe8cfab0cd3951171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94010fe1a3956021c792bf3e61fc2ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e68e2a4946e19fed9fc2467cd60f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913de686c4636193cc098bc59843e31174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d97985896b12b131730b9523816917175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3dd0c73564f844d2e25f097901d605176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee33e0ee353c5f9529fc5683d66125f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bf0c5cd921193f541d7691758d739178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d1c366804cbe80215f415de0ea747179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e308fc636abd775ef254729b8cab7f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615af77d0f030caedb171ba3276c6869181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167a7ac9f59b13069b18a8ef15190ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f09d24faec961f8820910c6438c30183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e508bcd77e94ee2a1c766f74b637794184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3924811a0d9779146386c4f186d9d7e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b778102e85c9f8d75b81382041367e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402df54f92011b4600f4e39a0ccf341d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd98d22d7b110fe547be549a4f7eb0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5490815306b589caef9d854e6ced2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158af4a4a0299074f990a252bdcd6c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335fce0227e07794ab46b0d3c98f3f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e317aa6b1a6b92f8bb8ed042d59373192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58770a1624722057aa891530f649466193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903aefdfe821703423cee2475e70b4c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0c4094fd9d643e0758201939614c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47001e2f2a86e2797523cdb16554df4c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c21ab8b188965e223d691a557321b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24647bc2ad2835be092a5ac4d51bd5e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae73a1c7a9665e229a3559827b2e1a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d082305b9cba9a879fecb53388de646200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2980ba91d3b04c48146f7ccdf0280201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18278737ae04671fa2c36a3ae6bc626202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c9f901ae019b9160af755dc958268203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75623cd5f20dc869b2dad5ab70091dd7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bc5676a6f704121fc06bed751b3fb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d33d48a4f09987c5554b75577bc5e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bddc6a6aceb0ab9af158d94f5035f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256db92ba421fd1d0b94cae7853c06a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf392431a11864115ec327910f3e59209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912ea88d49bfc4238d117b551a728f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036246c4f2e1ec8224bd76e191c5c67211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412446e487612df5010ed661c85c14ee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7098be7ea9a9176d0d731953d8ab247213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df72be88092067021363a010f437f1d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137bf2e616e78c8c0fcb97b5430cc0c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e7d1a1c103e2ab1d39edc19d9837e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a59d75485e992cb3d21629b3279a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7776e1a1bae19684cd2d810cc228d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0955f267a8b612e1df6dadd725ba11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1117643707f0918c22122066485c0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df422d4e81ec0c661264e881e7374c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b019cfab9f5aedd32cfa4137eeb3e7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20864e647e9ffa5d38a6607f186cc9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64663348aee6de6c8d912d61011c337c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6d979590d9dbdd5d22cfc07b9edc4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293862ae379030d2124b426aef6fc9a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189a197b0ba30664262d2f0a6742167227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1473f9c23c65ad0af746e6820feb2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3c4f36fe01127bcf0b9fe6153538e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacde00d1a6e069856919039b23b164230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c38b259b3c49f5bae47b6476c2543231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9695fe4081c3b49365b85ea4077f7a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fd46a10e323b8a45163f2e00797e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfbdac40de74d30ff7111cc682e5f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a613a7135db7f5a49d7126112042a45235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547e781cdbd2c687f35555584a63de5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca6eff64ec705d04bef8c19ec29c80237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196c3ae52fafa3ea7bce1229f7e2881238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63bf294946321b99cb9293e829addd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be406cb354456b4588f0f2f3ebfd4f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502f9c418ccc57a37c9c686ef411e7c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5729682c1c86721c5dc8e7690aa4ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2a3c5059a885849fca69d5cbabbea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c310b7955f85c33e1693a00091e27244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802f6fd883bc2b93723f580ad926e42245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d15843ef5131b3a491a633fd4efc93246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88184a75096ffa8d3cbe3e394083654247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236b0bbdbc64a10107c00c889e39f09248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafee2de232dfc510fee35ac58d1f821249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b468d759f2cc645189e33f37c39f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b092a7e8f9fc5aaf954c8707ba23c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87106f4e8c3bc346e216320129834b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482aedb6da505c8b9199c2f35ab2270253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b6b4054946d522fcdcb76377ba515254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3d4e9b5f0038d66263268c27c80b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8149f74a74058ccad835a6288508e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730236cfd6e5060b51eb59637077aef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e729f4b43fa9f6a1edabad56f3dc1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a19fef02ff9a16ce00b65c6c71d2d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065904e0727b13ba5334dab79abd031260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc04d20af4987910dd8d98987d85829261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfac5e03ab17033816240b0a12be1b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff9cdf404e56253844f8d2238fc4a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69347debdef8c251123dcfa15f46473264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3db369796837fa23d5af2680d4a6f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6175724d58f7dc6a4f54b2d4330e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35257aaa5b6d55feb9bbb073c8309246267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f4f9d5a62f1f7dea344bebf7c9c0f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0481e923ac68d6c83e3747a179f784d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bccc23d06989d0641642f53d76d2ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f9bc82405f8d03c47ffa62b36262e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed49cdc2397cfe382542e905bdbf02b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26925bd4a77218cd2da404ff1aa7f2bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d25e0a6d4ddb8c7ca1c97ae6a0c98a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c320df4046ae75be9a3b8d83b127715275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2432dc63442dc9517b55271a5fc73276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746954ed20aeecedb22b3d929e56bf6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4548b12113e8e797eed48f62b2915ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d986567935d964b7f954a496941ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105f53779b6ca40fc5e47050f3e9adc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64612be10e6c75197ef20bcde6a5aab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c914beecfaa71f2e0d0c663432193c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f53d4941b12a816527cef5ff4bff6e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e2d82d1be0d9bcf1fbefe88ede66b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d869a6135762c3adca638b09c0aef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f8949c1063a05143904e4e2bfced1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c402d56be45c31fd33686ec761760287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f71865ad71df3c32f68b53243becc1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ab0dc7695fd71377b89385377ab4b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95ce08aa80d81cf6f9a170fb1a2e20290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed4d9779373ceb448cfcc2bbf69757291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01193ac0733d02157c31e0f697f761d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821d0f57cb5487c9b090fcdfdbd6007293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99dcc4c1e6cceabc4d6745fb6cd039294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780a669a3717bb0a4e629a7595566fd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3059a91b0b8c77b02b1fe2d2edf0b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa71491da8377ea6c95e081feb7a174297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717d4a88d4654dfba77d12c3ea01861298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb323bc1f787d0bf1959d60ceea6d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d8a4833b95ab22a115be3240145b5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980ab5ed54d95ed99ce2c2383dbc783301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765379f937e6b3a9a96a7b5d82631c3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cb4576984fede6afc95dd2bf53c5d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4a68f9b6823099f4f4b8acc6d96e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1daf4198adf4e3e3f17acdc9a55304f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be398cb6ee2a24505625a523f5494a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a97b3910c17d31e3e73099c5628f94307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296d756ae7fec1c16b15414b3962a92308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958f9d8187dc6d512253ce3c19a5da7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eda5d7a97df7db01c421b984e95da2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52c48b4ddcd9439c44a19fd11a6ca0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73294f918a079d3eb6f0505942dd3f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038b03ea8eda805bc3260b8fa7fa763313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2134f87745e92b077ac6df2f25298f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee8a67de9d0a767008dc9fc5271ba3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b53ef85961fac2beac1a59d5d40fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bc38ae5ae3cd55899c42356b1c774317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15fa12437117d009afeeb5bda45043318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336f748c68e58cc67457f8a292f056b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ce4c0b524c20cc2c475c88c1c7e5e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e1ae4317a41af41f9522b98a08a60321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd127c834ea1c47672fc05722fcea9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2964af3132eb9c52f0dd6686eff34b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f6465b88b369a776330d968533691324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b87d7177db98e5327fe15a57f11bc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ff755066434317e4e170b8a8121de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba556665bd3d51a8b0d990b2357e28d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10671610879f2cc1e64cdf38df8aca80328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef5ac08e410fc902490c07445056f0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2b1775a7d321a1db55b01bdc44d2c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4edf9e00e95d5bf8e7dce2723e4cfd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bd9d6ffdece909c2194015da2d4a5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cdbff2987742a5c6f16b5c4d2f284333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd527b5a40f6ea62e3a60ab39bac258334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ca865175107ba61a1abe432da40a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bd8ee891f8d4b055cff26f342f65b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b8c6f30e224507ddd244ba8fc42ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a69606e2f000726d060ec3081d4354338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26306790d4dd0cb41e2a5d015a1184339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2875d4d87c6901df0718340b390aac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a063bdbe6d2f525eb00e025826e65341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e615f32464e58fbcfb6f9e5ff3f0a6a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0230555c389cf2fdc5e8d3a34438c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be1cfd316a5cd0bf7a94f891079375344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f9d7ccf263ed7eea4b5ad62f64b8f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de691d51729257cf78379818a15cc88346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddaa83d87d94d55ea4c8d2c3df99dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bc647612c6176d88e9fcd912caf0b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2ff4768b2ae41ee1715cbe2f65d76349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068345c66f4a34d82297a82c0241b41350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f30dc5ca51f5ce66db44e1afe354e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845858c9db9427072331da33c808d46a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8869de90dab9bcf77a06f53aa8c1e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e76256baf78dec26cbfc76eb36865354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06cbbc812b7d5d8372feb843a2d2fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53034a19c5c989b71b541b712133f6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b505f2da9974483fd76bc220dbe3d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6c0dc344c4ce23696ecc64c500787358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867d40ee6f102de1f6e0a009d294d12359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71746fbc776744c4bb89464c57a4bbc1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92785f4842da02d1943d1dda7e0dd7f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4810cf6971120416c8cf34fc877fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2547996fdc8b431b73fc0a98eb47ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742a47f9f9c4d418f91f746b94b19da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ea85df41b11b9c77fa688b5cfa1fa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f893adb7575fdae3161e22428db8150366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18425511a0b3c62c280b70f0a95208bb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035d7f581973fae86b8b41efc6edbf7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a6026b6ccf0bd8d38a7998b59dd9a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e613f7f43c5f5df9da475982d7058370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9abbc0ef8eda5ce813984e36826eb5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6db6fd621f13f462146e516bde8b3b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3a66076e874e4ae3379ad36ddcee6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12141b447c5634aefcb376de76ed9147374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67730862d4ea6511e89edd85ae9cc2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32356ff4ce454bf7e820e9689bfaa5b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237b30b060d124f8b8501eb38b98a00377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad9e8f5d96e6736a340bf8399443f5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d54de9127c3092a40d009fb23cf23379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2928af64268aa677fda3ba55f6477f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95417ae1e51bb111e61e36c8a8d5b69f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169facea313617d9c92b7c6d71e73d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933ebf757e36f1c7cc3106661cfbd71383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd87f7a41e1693bd6af56cfbafb41b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024922a34687208773b372443a7c8bfa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40f1892f53b5f9af567d248ecf2c55386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8a566d115dabe4be9d9bc53aaf03e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d87caf587a18d975d6ac869c17b87388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95c1a1557a245348d07a298a530644389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e0c84a914f58353449823d5738eb7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a64b609a003d77e2f37dd0d583bf4a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5527d7361de620f3b7f5378cae3200392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f899523c0802229298679edf88dae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e4cb390ed4bdc5cf60ba35a5e2828394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e5f4361b4badb929b11e28b221094395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee06e80982535c7824bdfe03d07584a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5b5eedc02821eeb239a0e7ab989f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e683914e42445e46f033b2fb508c7a8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00735dafe7f026e6b8494b1b13db4b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb58d5defdcadbd406f77a47f0a98a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42be488039258b16909f2430909dc1e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1f9696f40a906da50d27d74f82de1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bd0085904c8e08364d3b103d07040403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615822c9623dbc59f4dca0ff2372aac6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbff53e0f006c46001021a8f4d39ed8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d65ee33bf851ec584c9dce232ac1a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af202afb5982f5eb680e3f0b15a97122407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace3c985ff2ccbd8b2f91c7425d476e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87951313931cfa50bc439bca6cae7b3a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e0c8f5079c80ca356e61372577845410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad4df528eb9bf61bc518529eca6b98411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c79ece444f612419d9fd69770c0fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832d769e82c8a55b70f2ec693548c57413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57977d3cc0d1330ea2ee66535d1e0373414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49461275190def52e5953e2ad4ce1ca0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa85b1a26f387bf67d68240090d9370416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55d188c81067385e5aae47203e59c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f1ac97df7d90e64b318e016b958c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189665e7e4b3a71b46d717eca9af7945419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96817ea27e7293dac5d09e4ab24b026420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d31e752d587b53d61e3088c8fe112421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60082812b0f1c727bc8046f2a220ed31422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57389f7af6cea54997828e3f36af8921423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ee14edf96cc0ac09c31f4048f8b11424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1f5154da54136a0cd3cf2973ad964425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980dd24ff2aa3e5b3c0353fd02cffa1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c5523a0798a4e1add8e0541204d36427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064510c47ae07de6dd5033ada328048c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1077c8fc196ffae1db4d4aac373d5b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78462c89e9142764cb38a7551d8824e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7eb1553da6707c6984dd1d1c7fb8e1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0382a40c23239999ddce1f5a1299f6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44494188f5b61c6150a01425a94103433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99fae90a1982738bc3ef0c3f005280434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4bf24f4c06134c7c545ffe05e45fa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c62e8c55d5b53e087010c2c49c9c87436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda91127cba6408f63dc15a463549af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfb09f5981d697a222417b30d324c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10e2c9a2477c510ac6905f9d665fd7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd61ab7dd5c68f9a13857517ad61613440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f83ba215352b08a2179e058a890c5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a574cea5e4b6f5c2a653f57cfa5c42442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc70e6fc62c74aad7f400d6520acc0e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017c081fd4d74c089b19603e9866925444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f14df683175c25f9d32f32602fe0b9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24863bf8cedbe598f84c5429c228ff7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d17046b753395ea467225164ea54b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da362049235a79c364f3a2fab553a4a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f49054c0a66eaa288a88d4d175ebd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f3e80482b3b64ffc11ee74a280483450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d13420982770fd5615fb88577d6965451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8694c0ac86a103da105c6a8449fd69452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca3a85ddfabf88cb8f63a73f3e100c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba1c5dff795846416811bb23d88a8b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa2956f1e29fbb1fc40bc9f993293d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438d22400de39bfbf134e38c71bac0b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d790e235f8b585fac77e669b885f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae266a2d6f5b10832f05b9c1f2e77ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f56ad2bab4ba0059db01d8dc5a371b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6744da02d5cfa2f183cd6ace7c13a26460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8da41ba631f79aac8a28091e2cf862461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a26a1a51654fc0eb65d1479786829462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23512f40d3a9a48dac5da4142d673b36463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1416fddf29714c5a11258d47f3c8e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a3b8ee131cda515b979020124eac0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b541204818eb933821d8576b6c6706466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4951e5bfca00f1dc6326d3f8787a90467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51e95ac7eca318ae62ebe20e1d27ea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f400183474a0cdf228afd18c05ea51e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38049717a54b5908b7cb938641d5be42470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0f1ce4185fdea55a3f938c9e4024b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd0f97770bfda1c84535b3b81116a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fae19a01e484ac7c19b39560bf0c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81b89e8ad8f4de79a89026f0d91ea0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e792316598f5692568a640d583763475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21b7dd83e1a0089a843b2779526106476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a89173e0fce53882970f6a56270db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b5c60036914e9cf664bd7e00d7fa7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d962dab63da2f943e2b6650f59b0a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d3edbfc709ab4a53cbd92d2ffe1ce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069d5a19f22bfbf0e39ef5375fa339d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13600efdae67811f0c5410ed836d3476482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b392a07934b7e0ea7c59ba532d2098483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb4f0abf81051a1b54fb2b947d8499484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feda2e7d077ca5a19cf9b5752748df6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50691e1a53b1eb1c496e916ef2756dac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc2406e8960e1f024ef386e598dd00487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed71ae067cec425f27a884fe99c992488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d05d2c1ade96142b2b8f3720ce16a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196375ed93d269b059b084849472a305490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43895edc0d672f6648b6ceb0de2599491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22416d5e3a8465bd2ab8ed9661d5f116492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad5491a4ac3277b2ffb8ad6c3e71d1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610db6ffc7b52e7f4f73f5d8cec6fdb1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df012f770ceb51fba1552d92b9fd90495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e876e53a21f0d9d6fc2be768152e32496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbceb38ff6335758891d14f76771d3db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462d089887de30420ca2ef088ef5adf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89215b0584ce13a973b4ec4b6b55bc0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2137e19c0a9a65a6961cad4b772be2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019dc286d740fac0ea9401962410bcb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5fded77771c1c7994acb1aeeaba86502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc109165a46f307dbfdb2fbbd679569503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5c0f7fa39b9f4a4128c35ff5d8f00504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba205313c8c93fa8319a6c56525ff2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937fc88f590d69678e3b8b164af96dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bf36fec9dd4f6447f4b3229c2cf37507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb4c20db4dd60d839ae0ba8181b48b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c6ca4da2c0c068e875e8a1ea0d88b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d3c8949f57366eb23b2c4a556d94b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1331b8773a6faa15230351dd2787e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88aabc345412691269f751056aa206512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873eba2fd67f255d6d19d02be04cc44513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d63393f8ca576156c2ac97d4336925514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e07284f93806185fe2509b9c8627b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c6df1fee9495aa2e862d1fbb49eb9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a87eb73f701a9f97abe6613b476cdf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a0f6a78037bb29776e7c199ef0119518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ef1a912598cbacf6fb3d542e23ffc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bfda66045b1efc8a91c96f0f86a10520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f71edd75c6d6f7988216c661e32f7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a556cd210220377ed70445c3ea11c4d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b010641f1e1996d2378736caf31f0e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c739e093524102452ee74dd549e441524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29377046024f172c97072a69337423bb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab28807e86cfaf0315475fae6c3d797526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa362a7bedd778fc1b3fb496a4e0be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1d5d73d204b26853ffbc65e254db7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77603f5ff4cce8cda0d973c67caa19529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006d2e3528ecac8d2150ae6cef22141530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a779869b8d2fe206a46a881a96773531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8813546f9b67591b587703d20c19d18532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65341b08fc9bd17ba0c7997a267fce35533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd246fef0bce6f4d359d24af7b07d2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a4ebd49ff7013e108d0451523f257535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d100303e0e07818ad424622ca796834536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41e316f6784dfada17f7ae2d3865f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77652cf5c4b2bdfcefc2aeac33dcc8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92057422ebabe34a65fe814d84e01b2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff585716f8a28bbcee762b70c163361f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff364ec888895c346184128f0e5468541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e876e39002ff66509d83199bc64a2a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834799f25285d1ba1f8046350704689543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab25d1ebf5b8251cc90874419b9652d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd00ce86b1edb0e46c7dc774f4182d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177ce21ec317d70711a202d065537b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd99732a6df1c234bafd26962940b38547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbbb85fe129f6cd6e5dfc262db192b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b229fe5e45580688176316459aedd09549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe148d9c6d27874bf35614946706d16550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cb9cd44ccb1cd4d4f0de8e03aeb3c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f5e05e0ff9711566b8ee855403150552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b23d811b86c5cdcbe72fecba9eb92553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096bbd06ab1bcffe5821535105cb8cf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952dbd52ebaff4e6ba76a4226be2693d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa054714b8e06785f5266e8a5437b0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4649091424a04d84da2f4266ae78ed557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7baa3219a264dba7598badcc2a235558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e70d281133e3121701a48606c5146559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f5d3e95e6719c4b179abeeea4b41b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bac475beefd105dff29d3291ec423d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c4768a3d6b1d2971271791b70add7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b730117e9488dae7c471d215445640563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282b614c18e110e377bcf35b4bf9ca8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183c82122409363be43d88badfffe59565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e981faf66064d899175290050bcde9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af6dceab28ebc34a08c47c4228b4f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd51393923e49a1ae84aab3206276b4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7c179a18df3718aa3aeb89fd40118569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623d7d8393ce3545228137ded76f380570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0659e2a06a13ff3bc5aa9fa88171b21571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e27eb7021781fa1b9414f116b883d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ce505196bf0fce880b78bf09a2ec3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b66df5f9f0866b5f76c2fcb1153d0b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45ce15ba68cfc56292764e3e6d85f0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b32837cfe3ff6878ff69f452cd2f3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c296e542b707c88de59ca1a42bd61ca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36c80827aebd1a3751f7c3f7d487b3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253655c4ce27f5002689585c18cec718579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cd94d8363651ed5ce91eb721e4264580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d726412d011f64541a9cea17ce1d2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e50d0fb22db436df2a8ced51c1543582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4f59371c1ecd3b993de8966cd4037583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3648a23ceee1eaede116aa91a49151584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf1532230bac7dc2f1453cad13e68c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78817b40b049d171146b0677398e894f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d23b453c3a94e94366a11dd14c6db5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6675f60a4c01875be7357fe989b2a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3788daf3840922a2c7dd57a761bf9e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139020bb28eb2f9371b23d17541810f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802b6dea4c6489f398c345efbaf9c59591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97754c652a04d0939b55697771095302592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bef5667ff9b94a33cebe9d730f54a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46140be6c74d24e79ece32b236803ba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446371e9c402bbd01dea3d5637ede05595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa182776c3ad014704055076847d9fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa996093680088e96d8d3cfd11091a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f48780a89457390fa297dfef65ac2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d25fafaff789db557c76bc25501eb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcff4d26beece162ddb6466ce12e46600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcadc8d0d5b1b1dade07718fdb07ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46509403d1a55e8727d9a32a64df40d2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775fc6ddfca3c8d16f1c289038241d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a4b2400f402ed45f7dc6761528488604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd56e31c8c0fedfd15f4cca9821de9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20e167cdc8f1b8e0f9b9640595e9d9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89b6597675691e0539ac9c7b8f0035607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d897d40ac8630364c1386d3d27ea080608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b999f852586c2de0137252c82f87564609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc5eb3fab0667b06dbb78b403559ff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e84d03e3a3d512974ddecc6fd9af7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bf4531e298e203a17c296bc3d2711612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50834951d9a442f3d714e7038e48b853613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aca50e76a48243e77c01b0ffc65007614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc7993aa857b1547842e6d2026f349615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfabf030bd258c738b376ef3ee23c3b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20530f4fe7fce81615fde2f53d71132b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea86f2f563d0f3b582b6e1308d59af618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13d63d096746b590a448bc6f50d0dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922f0746dcf51f60c42bdde66474e7b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39f15282e43512dfa4580ca2a70027621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcee6f36fbbfc59ea499b84e06af02622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cb99c56a1285d78a689a30731a58b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882b9c45faff7a0072cc2ff8c1f9326624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1cc7b69fcf85a11cd78adb2f76c2b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac40bfa9868866b5bcbb74ba7f3c4fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f64c286d3bc26543ac65239d190229627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dbb2caa51416e76b030488583048c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287428f0e9827cf343d841539bbc9b6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca47c8b36697d0d012dfb2b7d0753a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d38032ad40a2dbe734a33c42fac6ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6321ef9218edc2fe2d0302542bd52632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c10dfdd1ca339d47e9f877ab41f8c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3716d0cc36adad6159e7123b7a3c2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7e3810a0abe46173bef1831aac546635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e257e937f365ebe1ab792d1e19735636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c12dd7ec2ab9473692b2a6a05aa1c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7f15ea5a931a9c2e0eee780001c49638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215eed3516139c6fb167043d1e7dafb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8c2f45bb38eec644c8c5538dd5b7d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75921ee436e7bdb58053e06cfba3cfd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27583806ea3de827b7830da250fb27a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecbce64271a0c66b14ffa4f3bade6e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804832ffefdd7cb640f4967228121523644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ea62f3a3e18b4c322bc4c2f608cd0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e07c62b3fac8ba0cc1073b91071a8a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178eb602ed5eb1d183fbc3b1461a2a7d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef239b80100ff4329475eb886031d801648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684c9e57deb77d49e4a5a270291c5b4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369b524b7e4c35a91b3a6cea85e9001650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec3c47273ef07af1b4a819a61be905651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad50d038df46cc0dcf0676673fb6adc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02253aaf040c9d703f0b2b1e83e4e4b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef630ba82ba9e6b44be49d22b83e51654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1af3724d84f7d28f7923cd69ded273655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cade23a627a43c2eba0e3aef0855b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e515abfdca00a961780fa51d6ccdcd4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562501f27f3549c29b1d8de3a9a4b75d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdda64bbdef36c8ca2bdb1ef6d8cd96659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d5b4a8b2afdfa5d7c7b13b1b54319660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00117163908e134d40833a3c77970e9a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3160ecd482a27124c30b97be719f5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27270c59d0f7aa62495b51f6f8aef842663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af984eab338b2a7106a0a06027245f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db9827164a7e6fcf92dc43acfb4637665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d4dcbbde22e5d8463373b318ff86c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88072564295472d5a03e18f7f73c0a12667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e2073ccb10d6a481bfd7cd8e99091668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0cdcbc8a8c945eb05e9c386bf3601b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f6ab54dc5bf265650bf2a4266af7f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91723c52274ead081055cbd6cc8bc81671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bf735ef59cda0066d923d4151d8c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a58626e7c52d161563aae4c2f58d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138efe748b7da7163af580cc69abc94674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edbcb8501e9cbf5da9f8c369bfb470675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cff92bfa8ddd667bc2841d974c5a6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a96c8e3066f03234cba7b0e38ae9a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11e378e010919f9f2fb8c95e934bde678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ed245e5069b311b59a37d11d5a5d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3c0df37acb0d14275d2046f31aa58680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2502b29d268c8201c418c6a025a4e1a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb752aa179a10c5b41b324bf210cec5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb2d273d90f33a8a09d68bfc489e4c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbf5f9c262fd1c5d9a47d630420f15684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf50beff0158e86978310ff9e08eff4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f282aa5c4041540330fce11a5e2be686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d254fbca4cf90cde55c68cff90c99687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31ec67b348d8adc4cbd7f87184ff28688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b3a74294d72eae04275ddf3964c99689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8967a70efc00172ba3979bd83bdfc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694e2e9ca507752d4cc2d92d26a092f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79b0d59b4a7eec8308001fb7fadfde692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007b1cfe8f9eda683edfefa567efa74693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de665a4362b9cd908e6b8741816c5e9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef6905b540e08394c05730ecad3a7f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393639acc23c7a79fb427917f9d4a0e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fbfff5436fbd3aa76367ca8a0e3ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ed926a2b107d6078ddf2295342e84698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c748c4e289b0eeef2e3ed207d4791f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c200a29bcafe03740d6255f287dd16f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee419020f4fe22ab3c296aa253dfbf3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e83f781a885afb02fd92352d748bed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453f9b04594bce83749c8dd86804315703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67c4ce054fbb725860acbcc10870ab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba1813f0d6b4f7b54c9b2b98854148705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04a6e884fe6b77acc491c64c992bb6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b3139c64dbb4717a62a14035a5ece707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054df2c4aedfa3e3473f3061949edc57708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f947511a96a169a965227606063aae0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc552b12b8c7ddfd76c2423a08bb13710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9600a80dce56f507d1096fde892451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34625e370375e7bc202ad3a61fb7ebcc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4093922152178f48632a999dc29423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a64e7352d869db66730f09e8bfdf844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61daf2509de8a66566e6309695bde5825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25bab95542616505f1ed13a60457cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3f0e4617e61d157298c9c619684e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a12fa38616acfeba85a879fc785568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e462901320738c4e22fc06f5eb64ff39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b5434409cfa8cf1fb4509336864eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da432dab6d61ea95208372bda9e73ca211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a674ba412d6df161cb6dca8e326116b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78615595efc1944c52753764630e57913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d6dfec030ccfad21b0f1d7658b41614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547ceff73106aca580185b086dd26e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c02ad395a929e5c759ba775190591b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a1dae530b25c37bd6f1aba67e328717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc02e1adba4a2439d11be7923c0311718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2ec42f3f2b58b6c62254598222dcc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481e93db9c0fb38fb71862c1c21870520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfe41f3e3fa4a6f0fe91b521a514cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdfc8780fe678a7e62114bf99a5b6422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5f61895a30318a1642acf9459efc623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f47ed1b63139ac923fb4bda1355abe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9e81359016c024894620df1b5afb125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03076810837d08ec8caf3486cde47926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b89ea9c1492ffd7f24eb5e0cebbcb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0dcfc2c0ebf1ebf9c87494576b28e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fcab25eed37106a1968026b4df96e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd0fb047b8988733e047155244e10030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de574dfd981c47a03a875f02a7880f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1c561cc3431aa0a8259751be6bc9632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e3bffee581d2d68774a8ffcbd331533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413301cd80a4eba4a13bf04adaadeb6734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5527ce981a78ab1ca5521cefeded5935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4056750ef07cefb10ad1f6c3f16e3136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dab8d9c8d69a2b70d82cf60f3471bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57801368eced86434953a7ea63a0d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5685a0c1be738d2110b311906604d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d0e6f84ca5f28682d78e7244f8ed240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f699248cea907f4c539cd050ea50e5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d089e61ff2e4b30de56c4b3222f45a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198db7685fbb256cde253c6ca651423f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21853c709048be6857b12f0bec48869744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cfdd73eeacb27f07a8c178646236145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd9dd72f3fc6fb95aaf6c72825263946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c09839522b26996757b4e64604df6047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e192866803bb5f079da3160030f2148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08142e649b8820745b8bc493e9c3a16b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd61c529fe0533edefb53b7fdde84350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd339602e2d337f78aacba6b79fff1851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8767e764e3c8f891025855471d6617652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce27e5f1851a005e8618555133479453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997127587c866e699b4d1de6a9bb3ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa922ae239827f791d4b1757b985f69655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77ad3cbf7bc29d590e5c97c314ed6856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0dc4f99db23289d5d43c80285318f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35355b5e82d0f2f2f21ba4ed16928ae958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78486a931f6b928279061ce58a7e313d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf37b48f80ab0e345b10c6601dfdf860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb916cbe3e5cb5e605dbc473a0476ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa372937003f401022bbaea30ca08962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a076d9a80bbdb67ef15a81485b6a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a16e42a0ee5002bce65450f5ed093364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e5dcc50bff51f7811c2832165971965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a69e5c9b62d9a5e987ca7532e9549866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c17a890ce20964a82f920c8bd3eb3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3892f65441fa21651008086c9c24768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1b8aeea0d6e38280ca303df78b41169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cc26b62dd21d7e31e39fb5a72605770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad93493a62a3f62a991806016f6688b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a981dcdec4d14bb0c882c2caf5b6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98152f9e7b854f74a2e4d19fbe1560f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef391e2bdf519cdd53b087c7effd111174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7dadf70297ca153e9040c9f715bf575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f336f6beb2fe394b549dfd2f6ce286476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486ff3ae27d672f98fb57fb3d7042b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4ae70073ad70419f3d936d89bc8db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2503e07461c2d3809d441ee652baf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ba0a3d5dae151f58b639fc5078f2980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29ffd893bb80b7e44cb7ced96b66b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5190c88f2459058c9aa5dcaacec8bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ec54071ebe9eb6ee59d27af83a2ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459cae06d499eafb18fc29ccbffa0d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd428b439f68265584487ec3336fa1ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4a80d91231a880b8a2256e77b46fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6d4dcdcbc8609e525fbff71d0f84c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3955b61f8e06a2b8758446eb2155a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6e7702fa013627cad5196c670d51789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714257b536ba40cbdbaf7b3343b49b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdacd06b3f9451522d8b01738cd8fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08e77f8152b3b6051015e842ae985992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c0063ef44f9eb438b27d57290438b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862fc4366bae313ee4ac8f50d8f1a0d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5ec05018dea7d8a8bd8c2f9d96c1b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82ffaf14ad5373d29501fde027bb0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865c0b08dd7d268daeeda4546bb310497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a5a0cab8a5c92c1a1bb73d3f697b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5237f67888a2f31e2ef99c8e423d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bb9c857404967a0b6ac029215e5e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76d74c0616f3e27f9937c59834132e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f008be4355b010bd2d54cd894ca763a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b654bc0e2599dc3761286f827b7d1d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7829ba9fda055570595820be982b51104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc7ddac83314e88d4e3051338133ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122dc5da576e5d1d4da4eb9c5d3180d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09be241034f6d966f9192b8f32f851c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b211aeccbe595c0a675cd8b7ff58c27108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ed047b080907f054daa7fb56f6146109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710754534cd13a27ba4ddb012df63d28110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08062e4f0bd1802a19f8b631d0855b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3953d27d708a9d511d29b654cfefe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2016e4cdc5f58ccf4a37dc70181d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abc67a43c26bd80c93f0d2b91bfa4d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815212d4da21c415ab4fe068c31795f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e53a244b319e31623f785b2d369e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faede079345277530325c3418e87e76117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6b3c570bb03f99ef4df507613e927118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd656623b413425d57ef7793058b7d3b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bf0167cc4dfec429fe4b9eea199cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3e92378e1adca21808cc0179bfb02121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c44e9867dea1195f890ee2d3560d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04f14f7805b32eb50c633c58fa14db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b091a6918de6881382d2875004236e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45087fa9b3c88c9a8a294a2783ae18125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4542d1f0cb7da33554bf00d43aa1ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb02fa0e3c07b0219285597fbaf8408127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e066495fded658a2a3b0a9d21c2f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadd5ae719aa37481500262c2a4abb6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021489aca1cc5e04215f70232f3e66c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd8b85be47feea78d86075112d3998131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb60aba38bc3c3163a2ca53b1fc8be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b6535b356c0e15f04795fd70a814d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f4a95dd14fcb11272ca0c36a6c614134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c9557da7ca3d1edf626e40f06270c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953b813ef9e699f73d760a7ed99cfb0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2654a39f871d824104d3df838f017137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f1ee401fc619423e4f26c62654f80138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66530b63657cf1d0594751891400a46b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851222bb904bcec31fed7c4ebc7310c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b048d953f7a2d8207698f09d8fc70141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225412b16e64df498551f675ebf1e4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71886d871f139728be484a89f3e46ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317de5b316b2e9ea824776cef95575d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644dac5a52928f4564835ba4d1ee5b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131493290b2ae40b4a6de750025d6b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3bab886da08b9f6c5c742a3ac8886147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94d75d2221cbd999248ad26b77ff9f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce15a3b70ad802894665770ade978cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200128558ffa07fb3aae434eb692463150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b50513f666c414fad4d1c067c3657151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf018bc9f04e4ac6eba4b511b038d53152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7b424fc48ca6ffcfeb22f22d56ddb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf8d7998fb301579872b18f78c1974154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2fe12cb9f0ab07235404f0eb9bacf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6967d2d6915291bea35567f736d919156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77551380b61c3891961006bccb89ebc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72553bed215a8cdfd6474713939aafc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd7ceb43d656e5545d6a0f3c2d0be7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43989d208702f5775ad56baec81d4fcf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef7f566c1baf37aa41b1127881ccf7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99dd07829bc608db4bbce69a624a72162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f853275b7927ca27a4d6fe0deac641d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8977b0cdff6887e591cfdea58986a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017adc3007cb24f0f936f33f7a978cf7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed94b66f4fcbfc273829dd6597aed94166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6ae1cc903fbb3d0aa16bf07788c51167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce53e802a8c3aa2a8627834bcb8dcf8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10287ce7a8eda17ddaf20670d565a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9353f51705c398a231eeda59b7736f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a87553f6fd49ef10970b34f2506c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2cde18a7dda3ff9fde8495d719ba2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9952d43cb6aafbca24bea5a545cc75173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac74a3ab1439f367e606c6e2215e323174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16146dacfe2a3780c0cc7884c851a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516abcf88416e4501b8a70b877bed22f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1d5a47a0fec465307095aba24fc84177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760bc3b0d7fda279a5f31ab23c4b18a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1aa71ea38a48c8fb9963742ce17f15179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37fb68394466cea4ab5512ded20429180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e918d19835d6510ae9873ad4b8b2245181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0fcb51bae2f75ea09bd30d1a45971182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237b7b55280eb198b43c90d156a4838183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f35ca01b63a3b0661d6ac8b48f0825184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0613ba1ca4031f42d26697b8da800cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804998d36dd231e9ab6ef95dd5e78d3f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a053eadea18f4ee9c6d436a9b1002187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d10b9d4f28aeb0745f35d29ba822e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72e27688ead32aedc6c7cbad133ce8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94203b48cef833028dc78d79e170c16190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a71c0a9eaec0d71f51c4eca004bab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9144aa44af6d2113462241999a5f7e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54b36a8e41dc0f80582101497abc3d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e8422705eda2b68f353f7e860f4f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2821b234760c649462b861092b1a7be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e74e505e82a80c26c8df7b897e117196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9bedf742703980ee08fd000e76c81197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ca565b27921caedc058254eee5560198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d50f5ea9218d15ba4cee332ae00012199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0603e2b670e72bf51042a31aba811c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24101d31c9701208a00aea0069cb8b15201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703a9f3e56fd7b3c7102ac1e99f6cc4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038c23ff7b9836f7a617d2e0c4460eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725887aa701b44d4ceaf60f49d9bb854204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0779417c9e709c8ab101465c5900c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a903b98a8eea3086ce628cf49068970206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb473a6a8676b0b56a9fae97c8ecc46b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac58a741efc0258c9c45073cee0ed9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ebcf74845d5fbdd4215a68835e813209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2268190044d470ea7f92bc63cdfd9a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4599ce6dc6ccafa5230cde593885b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c94629e8b917f1a986f4ad320b1e93212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f910c1c832dbf6612cb4e966c0f95213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838680bf7e45fc4d1800695639d2f4a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971675cfb6408817ead24d33bbd4103c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901afc9c29482520a006a05801e50e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29406c4f06781d8db3b00619713c0767217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765fd4ef151b90a06510cbad7724505218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf2723479b882bb5327fe8f20005ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf404aa3c37905aea8dc7bb0f094e093220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa8d7d7d8a1e336495763578ac90ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acff9b0f6a2d6e7ed4fa33c355fd68222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6979cc0a85e26a0710460fbd2fb5c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5b575340cd9c54a5d8b99876633a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67e6725c330d4bf2582df799a8ee00225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac09d7984f11b1229b3174bf64b72c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31969fc2ba6d96a1ae780e778ef482ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa5d229c56f870da06ce1869c33378228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7694b7913e21ddd80acd33acb11dc4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e362326210e233c0d850b1946cd76230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16995d573599c3d0416787d6f7b2e845231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60880c435f09c6315c6527b8481dd9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070721abda30edce464ca8d70b2e05f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba53f61b339d5db509683ba543fa520234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d02fd957a7f972bbaf5b471dc82af6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc168418cf56b2e257572003165f0d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9a4229b62084816affc02f2d9756c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ef60b8e96c9abe98ae986876b763b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa46e39ca870062e6f55ab046f7d99239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad2ace2cba06a131ded4708f60a608240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0263531f6e4107d307c9564c4ae94241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba435a11d35196fb1a6073d872189a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967bf610c23bc439443ddf83e908b01243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66b825d0af00191302a54476a9a9d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014b80973b8937d40adbe44f9339444245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a37419eb79011466e9e75472986f22246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9153b5f8b056a5f82a548ff5c90ceb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83d6bb965b0534c9804d2f35e2d295248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262a87fa241a1f2c7989a515b8606cd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9d78afa67b6383269bc40e274366d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac770b99495cb82f44edd47e984aa0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fba0000dc55c1f79f810954b9dbd8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e836d1f94f11d5f720ccd2a0c64ff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76625c9a7992053fc740dbf4de443a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f958c2efa8da890c32f4e147251aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570036c994d5aa6843d64a4162d45fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce38e63f3b028eda511fca3924e5a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1daf8d194340161f3da9ed1b44a3b52258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47f45f9f173d5e96565a3853465609259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba281cf526763fa6f059002541c2866e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20889352649392938ae44e2dd4d84351261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee65d807498ce3a1e4f060738a068f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048c08e19c0f950cb9880fe949f7e92263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58327d319ea384340ec93bbde1cf996b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33666559e81f68bdfe0fdce36d2f76265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88715c7b0881dcb3a2affc25e826e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9eee1c5ee9731009f9161356125ce4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb92d31008d33e34df1da7b540181ea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a12093c721821ac84b2cdb955d12d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5cd442a67a8e91eda1e2fb9d7ed12270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c991c4f6640c7727ef3239f92cbb32e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5d56a91c71d92dd17e4e459e3c670272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512163967a51ffb31d39a171ce21631273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2549b28287d6e971ca5e11aac9c87c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81cecfac0138b4c305d0d085a7a9c7f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c59c4314aa50607862d0336ba92e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4cc18513b53232678e77bdfdc3fea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9face4d2e01260bc9c9b2af047fcacd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9495d5e5b67cd1366daddc6d8ec26d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1c810a3af1b4add2180e75974e628280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bf426b53367c92d936d04be92674d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33bc57c2277c03b3ab6f9e6d7bd553282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57570321b2f3b8b6e7ce68a6a9b9e294283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8ea1be41b8b34623231b22c2f8568284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b149ee722d5f49a37754f761f4e309285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406826b23196bfad32c94fa9e15917ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993420857669ea0de06ef39f578a0a4a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f813478c6d3ec2a3b075eedb4b4ba0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00420ee73fd52c82ae3fc6eff0e2ac2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e8e2ce593979e367a17e6440abfbb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1e17c72734a1b9465df702045c1ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b27c8b8c42330acadff1ff79eae774292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252a00c843cc036c59ae062834c0473293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b9c6c3308027ac5083a932d9a2a68294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f59fd8b06e48220bbea9da8b85b2c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b71008b2197dc29e13d18c85ed8f7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca4eabc0e796b85cadc913e75995e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514797f9868e089e3bd8197c2ccde07298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc87fa5b1de1240b3a1f1468cf3f2b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad45ae92a2305ad75f15df51fb797b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ba784cbc821335d0417d152255175301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ed70d293a6b094cc2cce339f81dc4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd56c8e3076780bbdf1783d5205133c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28512a38834582306fed1475a04adfca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158459b14b11917c76388fd98cafbc0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcf7b979bd0a84e08111e7fcfb3eef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ddb5ae27fc7b9f7b19354b6bff020307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dde877945589e899289c02a2a07943308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f05d6eef77b5c3c752b7e19d3c711309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44a256bd7e1b8b1f5692129567d844310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855195f8850d95874115b7af19cc123311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc4b31da5f66554e69caf9e1aeb7ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc061d16559bd976448f13c94033a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc873aad44684f00fa83d7e04445af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f989f558a72ac870f7b3c3e923fda73315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdf784747b72b8f45de4200e7676a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac7b57ce5470eb64fec552be20926f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494367197d7085d65b9e90eb374f2c2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfdd6dcdfbeadac04c9c3ccdc4d80b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c2e4e6ddbdcd1582d274d308698ab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bed884f4f6883688bd24aa2b535ffa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02b2ebe3dfaeb3629d13b6f4f34d0e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580f2f18186358c689f9708f8531c16323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6c8aef20c32348e6cb29d87f70638324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286f9785c8a80149e673f7c34f8c5c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754e43f3911155ebd68b604d485a677326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d698e3e7aec9720fb1ae9e4c632f40327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bda615e8f4454d51ddd35b3a9de7f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843cd7a47120bee6c8ccb4cb68b12b1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53c08e190156d63b1dd2f7550f73ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fd1ce10b4c5df70402a3284e64310331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3299b774381a2942da357362612c48332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a841e9d57f49bdc759310cf3235fd9d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674736abc8aaf508e67f879327be820334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dc76b810a08453a7ed97e7af07bf5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5917116656e76373c35dbd99f185d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7730f2f6842fb0edfcd2dd89407e8f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34d8228b71cfbecf5e5bf06b091f08338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f681256fb3998b806b7bab47361cca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21197a56bfe30cd3f637692927b8053340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8f695de3c848d43996525d4b3d4d2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09e9a281bee3084b2434a290a635d6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106954ea753c23b08977971d2917562343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49bf2dec1fd6d917f6716e07035936344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7196fd8495e1564c735c051bf4d2f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e4cad690c1feac0aeedeb8a373517346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9ae6643b7eab05bcc20869921fb4b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fded820c168cbdb6fafba860f27a69348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f52ea8542966de0234a85e6f993e5a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f211a2cd350011ac32c5d5357ab6b03350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c4c460dba5998950151940437365e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6e6cde2aca3c6d0c735d0b725cca2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fddfdbe51ba0a925927bf23ed2f2e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b9e1156931bc3dd667d82b26dea43354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6014a01d7f749eace509f940d90ac0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fea6589a9015d0c883a7c2b99e49e8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09883e9ff13570f169dac0a77d9d10f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995f0af0ac9ccbab8fb93c910e94146358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10272d91834c5e61c124c71525ea0d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92e21cc3b54115de11d19192bcb3c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16a341fa3db5b31e16519a6e2cf2f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea606db02edf7fabed2fb1e4d43d4938362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9a7bc4ee580d5bf4d1957718063dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bcdd91f843295126fe2a61614ea05364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7328bc081fb9b6c59465867c656cec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd48835b8362ebf66e461517fe6170b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b10b9a264ffefd8db4ebdd24bb894e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1f7f7097ddcec9fc5387b405d0732368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd0647cb6fcd1ad62d33fd1aacc249369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712af61f893a52c5b09c8ff09e27441b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0b09cd94425d5a0da93dcae3783ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebeb3a17c14594b5cc139cec7ef0cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92729b3c2344bb476dff76e5601d007a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c29ac6a2bbae6a172b22e390ba873c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2af0dfdee56e06a74b137127679cc5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a75afc5bb184dae5bc3c4d1332923376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04610725083fa725ad0aefbcca292a4d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c43919bc9ebb7f0ceb9f3863afe7b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875a6a61770a8604d30616b651b75ef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783285234c2b4a964ad33cf51a548da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e39330def6236052f5d885de0841e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cfb7d1d1dcd1a59771597e780322d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca58a826b605383fd8a7ce2d60252c6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e469a36c9572203a98e5cc5109fffdf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14afdaca0f36b56f5c8c6fb2cd72ccb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5457b7b10ff8a05a2a5cfc901daea4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c299991ce234843e216dd62d68dca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde78b3c9cd2ba6c4857504b82f809e8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850f09fbf37dad6e4d9d91b2ac7596d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2531f278303107d9bfc45f4589f499390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5a67f88cfeecf945daf9395366608391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b0fb58d902af941c2921141852c3b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d444b937b24d437979b2a78397e79393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c00985f2a174afb0ac557cfb6dd9d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71411422930bc6d613364ea9ea416f9f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac21cf5646aa02d114567e79766fb5c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf81c522fb46b23886ca228d00d367397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73738935d754ba209feefd6cdbee13398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ec68af3a7350db612a4a21c62094e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e3bec95dffb4ad599dbdb02a7c585400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4266971da75f7afae181e9df7bfac36401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd3c423cde66ec63401b71301e82fa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58774a57691e965f71486a8f934bdc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f148dd18bd61ce580eb2ca3a55a15404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea8d26b4f2bde9b93d84e63a569b04405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e1f8f3608441bda7eab67ca02bfde406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbb53d9b6e59e179217f1b78840300407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746255946d6f7f80dc5f9d5f8983b01408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ae804a3b4fa568a914bcc41d000ef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c082ab3b156198d1dde497ca23f6fa9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d598e16be847728629d14f91aae228411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac69baebc21183c4680e55c211f0681412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed0e9486bbb310c05f057a07ec02a3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a1848359daf8eb3d3d8ec67f505bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724cac882b5046e112604287d29c5aa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609ce8a095745124820c65aa3c57025416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41455e7cd32ae03fd88e4c4964b1d376417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0941c2e42b91dd02b81e5f446e411418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d97133de184ab1fc8a389dc3c6eed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c940b109a5fcc3e4c05f1a286b1ce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108be9b2ef304cea2ed4d92fe919363b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3839f2c7b890a3f7bcbeb078e015d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acdaf5be5b2659417f0ae39eb94a85423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db046d61dacae0862a83aca3a1beff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ec3fcfc02525c6d25be3b5f5573fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b54fe50777493a07b8efa1e0939731426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34148fbc4d36061491902552f74e26ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f27a6849251bcf4fd07b936298c2be428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41605e76e5f79d451c6078aa5eda08c6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fa228ac177a4382abf3b5ff665e7f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced9d7a32901c3d800ce50af99bd84d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d8492469758496c48cf040b0f1430432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f944f791450a935b3a54426147a3765433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb94ff12a64b445f595da8d5d52d9f0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff123c6f6a266dcdc2b0007c6dd0020435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76186735f12da01a86d8dee144769138436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37f2b3ef8e116447292c69d016d350437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db13300b5bb9cd084b9f6e863f4866438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b55df2c12fa4d49cd50362fa56d52439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169f370255e5d080f71de0f6ae9c7df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd5b54666e0c1d650febe7164f50ad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2564325b409ecffb43ade4aeff74c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fb009a72e3a142e630ba2469815f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075623de99c2a4e8a0071e422670b967444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b602703c14763e1859a7b359b4acf91445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e92260c0558f5819a4ad28bad0813e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029ca2c958593349fb0638c910e425d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160350c6649e6127529c38705b8f980448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e43bb37038fc9328f347fb6d57de3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38ed0ed8a27916a0bb304fda82e347450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4244671055f0cc8767f45f0a4d299eb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d82dc7230779a83f4fd4283d7aa25452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571573c1eb4802bd31838d7a8db3a67d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737020f616ffc1f0a5746ecffe66370b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7e519b90958381fbb39a170619112455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd76c35957a280815676d95379e1b3a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657f8ff934afdc85ca1ad7aa45fc174457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f4791f4307a32292360fa6171ec60458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbe4943fb80b22e4228c8d5ca41a13459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707b0b5e09044bb9d7670092e584717460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231edab4a0c13d81382d7d117ecd551461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287c256addd5a7b7df222b4ec71a34f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de68ecf3511ff19a2796241c32bec5c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12574da32e77408698e9f6d85b95078464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347baa2f8e8c2eab125171ab6987602465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21844e0cf56491baebcdcd98e18287a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ee69108df32656e207b1c019afc21467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e203b2d5712057b87f8162e771e3b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f67a2494601573925c52df3e1c65e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94a905126e68886b1249adcaaf16d4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4296580a4a3d617cef893708650ed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c3ae334552695d483a21543762f81472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47900783bc37ba2f14ceb10eec1d5fce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77505e5af3efa63cf6f09877ae28a05a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506a9bdc079fd92d4e77fe0bef32983475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87bf3ecc433bcc2faae84e39b499fd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e86b66c752e59bbb52e6d68846b628477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16d5110685fc186daf28e4ced68718478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc234f2745a619562385c352faff0972479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f522c773c2524464639ae9a5da570480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb98d079f2d10abe3bc27fdd2c3585481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5e7eeceb9a50b7fcce81d3f4127db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba5adf9e7c3342d8c83b8e3cfb82ca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71852291d5ba68840c6ce7f4f1379808484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248ad28b06fff2183f4b0f248072d2a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac54b96eba72ff7f828161e8b21ebe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0326d1fbc8d9b4f4e4d3b83db7fc7b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e4fa5a22ba2b856d3215bbd80094d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050f6bcc12878093066e96bfac9e2e0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92989a8c17242b3d4c85c24dfc297d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125d0418674f28d1725b258bb2c1fbb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9be7d3d0b12160ed047f8101b8f93492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3402cb648100b483af482a77896880493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5e1dbf919ade8c623faa60f0f3d01494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9ad33ffb147528e7bcc38fa43611a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c8cf422be6b511fbe7a560f7d53d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051cb13a44e2fb18df3b09b78ffd6d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e516110164b73e8ba8097daee4324c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a7f6faa957ce3a2c83bbe73208d40499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f054bbf9faa0577f70b174e44e5aa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acbaefdcae750c8c7bf64f030bd9d9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b569911b8a2fa331b650d70671374d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a37c1fbf02edeec24d7c95a5fd2cb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01b3bc21646f8740464dfeebfc278a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1de2c616a4b7a777b461dc2f12ba3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0257bf0e009aaf777ab920653f19af9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d730d76bdbb140c92e6122a5db9d2ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f03c7cdd4752bda369e296383c52e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bc82141d26f4ea4028f9658113682509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01c057a84185781cde087295a50432510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41748fca3ee8f218b265b22e3381e0a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441a058c3f61e1d0fb7fec6b5564191512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0ebfbc9105a0d84d11cf2613d53b8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77164ce0f09c92d4ccc034a5b4c2c61514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea540f634e8fb366297556ef5320e9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5fae0a0b07eedb5aa71a988706df3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26d6969f75acd627c72d147e2626f1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e611767d2547248b8696d17b2450916518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e23e1dfb1ad81e3021cfad17d581fc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0597228f2d10f05937fdb11b2496578520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbac0115b661b0e5ebe74a53a6aac8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d95fc34697f1af35135ce2924665a4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b0b698770484bde7f8b1cece2e839523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da446300941873ef0f8e03b5420d70f1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ce553edc0f5f330c116c6d916481d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7167c5318c352981f73895ebde6ec7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71055fe784df507d885392129c0fde4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e868c5ddafd70c08a441f9c7636ae9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d6e924948e80db96a4a4417851be5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7de8fe830e13de0083e232a35fa96530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a6293748ce8e2b6db3c29736c0cb8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183b35907d94ac955d924618f7e0e90532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c38419c6d0cf91ba9e21f772ac6da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d168209a382de95ef467d5474613e81534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342c77b0425953ca76cbf6a00db600a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb42cac5fd69cd417e07fff499481d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04887af58a7ec1d3854636affa9ebc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cf44f5a3979a046961746f3d272d4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf403329c3bf12437a71e18489e897539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2aefcc1c463ee0c5e7eda2314becf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711c834a088020ee6d25d14082ae41d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31faff5e30ba341be688c3478edc965542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dff12f171dbe39b81c78abf0e6553d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3179deeab08771f931f2bd04fe22c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb92af84d9f31b81ddf1ee92ad573a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5e9d3e7ff7fb5012bf412c8a491a2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb8141e089eff657f0ca8055f495be547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e719ee5089076722ecfe5a8e60b63a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442718b187d938e5be32c5c58e9f972c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb73c7876678f4b38d59ba34919d5a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff3dfe91902b1dff0af2e8ed186a0a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720356ae5924241fa4ed06c31b8baf15552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6cd3404ee5298d782faf94671d186553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fc810763ec6924b76bf0ab396de19554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b665d8d47f48ee737c962a54706224b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae6770fbf814aec0edccb275227a93556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23b549a19a5e3926875e62d4485983557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8a0e27b9a88f0d8d8fc3800cbe618558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f647e07ce8cb3d43f0c3878a90c9e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353cd94c99ab0866be793725732a87b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34915f6ab6cfa9c7df37184a9f2d1e72561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38020d38c46f9a4ed44c2b3a78565061562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d685afddf42c63b961381faf27120563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a5dcc3ae9900f6b02d7bf4c3b96ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276710d96572bd55d2ced98eaf1de42a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76975335843ab46185fd0d95f0f30e1b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64b3cad8f49335feaf08f7d0bb3c46567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7a9f651a995b44c92f5b2010a93b8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d08d2dc1b07ccd899d04d2e875be9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1c312e30db8e6f12db35efe749502570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9e2e649a110f3fd85df47a5c4bd8f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe94b5530bd9c40d6beac97e387a0b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257cce7208014b1c16b5d45ac85354a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c7e829329272072189e7e2554b3d2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f52e0f2aabf8a3138c2fe128fb25b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23a4eb863a338bdab1cf0cb6884259576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df320a90af3eb63eb1cece364daa7b2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cdd271e9ae336210c01fd8844b89b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6870f714059012dbeb77ccf28ccb2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e574eb78763ae606f57c6128c45cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea1dc1cb839d1b95a09eed69ec408d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7424ed15598213f2fff0023b92a5401582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb577f3073f76432062e4c2f7c7b17583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362b2f5f486d37ff7689a0a8cbe7b33584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0f1e94fbe157416e56f6d08e83c15585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0f570b809d300cff2589f59c89ee0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe410edc1a63391304c134d8fc9c7d87587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd65ec28cb8ccef3cdb248c1ecb921588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6a3cedc5830bc3c6cfbd23a2bba93589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d423511f1dd292f901d216e2497f5fd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3cc932c57d5b4db1b9ffdaec085ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe2620f4de876f5f052ca49b7722fd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7d552e78991d52d042f7be029840c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85edbb8066186775d05bb1253e41814594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf0c19a45ca31ad83aa01633899920595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afcf8b195a7e5c8a14f79f2a231399596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a901065115f38a8ca7a16ecf5aefd8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99f6e2f184379f7596c1faa430683f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d2c9cc8785d9dfd95154e2cafaa9d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab7adc8359d91c4eaf354859fe2a07600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcacf37db9a18e3bbc955ef1be4a2f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91573594c81b8cfa925ed3b23bac418f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8545da2d6520ff054e04344e07917603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53d1a0b7ab3ff33f13205dc68dffc0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156afcb27052db42d3daac94e558f0b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107036b86578fdb135f1a04b03216e5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e018a12372b80276819683186c01def607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4924887d64119d1dae0e7357d1d2df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c17669a239608b9107fcd92aa475e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896209cb7375594e07ef12a560bead6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5b80c02dea5d9cf07aadd48519a60611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcbb0db99cf6332b3a18b6c8b71fe5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c3d8c3c9e6395a85e9eb477120405613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde213d83358a229ead123a58860ba5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb89d8cf95b56fa26de104ba20b7b6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aaf4f57176c7afc9e6cd0dd616204b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1a28273fb266ec56dfb467ca4560e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bff75139881ab72a6d8adc0ef7218618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f61827f2618748b6598b28e7d3078619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec4d973a33ddc737fb5f21af82ae6e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f94f9e4ced67f6e84ff34294afa893621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4fd82c09feaee14a8eee384f3f6f4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8049ad3c9ea7f647ced6a78520f331623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a101e1dd4d21e990ea7c57c3e4a3084624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183bf1127642dbdac7215e1a198c0cd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ef25839b16670c95f57a00478c97b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef823e09d2ef282cee29e6a0d21e308d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d2e130733042bbf5d98a65769c553628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36479c46165c97d057ac71dcc4a8d5ff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e928d4d64771046e94022c0dbc67530630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f364b1df728b9b424fc29634e74e733631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca29561c5ec27bae836386084395ac2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4afb6f4abda15479be31fcc1b6c38f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079388db1be90279f3a68fb036d89d51634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbcdceb0fa2961fc05eb390fa2dd81635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0787bc4642495ae2db5cb9b585de851636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f889fb114d0701db4ac90487b9f182637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13c9ae71e450af59c5aedab6fc8e6c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efa7871b70382ff455f92a0740c0bb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d117c680fa23e8e027d6c123828408640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329f1a0f48b94fb45892c6b218e4dfb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529a0f82c19eb799a79f17a3e891ddb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1009f108af0aa709598a8bed7182c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f8fc902f427bab45c60bf0d2c52aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedee6cac31ff8d9b962e869583b3cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e07d17768fc62ad062425695da4283646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dddbb9193fa1ec75694bf1628e3a7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b86f5e99b3059830ee539594fb8bb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238b77d298c1535135c394351b22231649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fe30f728b6f0c48028ad139d78829650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43a583f83ac78cca8a244af5c7a6f5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb1251943d28afce563af4f6b9e047652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c18c8d4d6d156bad17510038e0a476653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda985d8ffdabca86b242f740a1c4f2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51a2beb324fe81d8b5d3fc102dbb35655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e8c7114ae7057de37bac267fc3d9d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa62c244e3d955240ff57d2efff7b6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9daea5459f8bbaf9b021b24a9dc10658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf17bb0eea3dc27d76cfa69af16b27659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ed7e99604ed17c6fadac33fb6424e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49ff6440874c38def09b18d731df83661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae983f5d0d38feb271cc4515c8f2dcb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfa9731bca4b7808cefaf7f42b37b6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403100a898bb82726da93ead2de5a36664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1542d6ff429f2c4b04c5f94b4c54533665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c171ceb5c0a898a3a73c0683fb6a03666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7db1f541320866f9fec9fa644c110667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa8a1897f3983f51a6f4bfe8c461e3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d707547d921b59e4057a8c5f0748794669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0ac8d0fbfbc7ff527941ac83c31f7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef999912e9846c3f62f168764981d24671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e9045c6c8125f97b6d1517ea18f97672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609d2022d32a877cfb3b63ccd4696fb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ab2d6bb794f7329eb4b0a12171371674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239cfd27d3ce870ac2ad9d0e95f49b9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e4251ad17d7ea189c0081357c3f60676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70e40641bcd45aed39ef36ae5f957a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e961cf93fb80c17a269a18f35aef252678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274827d1f3b8b1bdf6e862c230d4584679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7612a083b26d24927831621dd5284680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>