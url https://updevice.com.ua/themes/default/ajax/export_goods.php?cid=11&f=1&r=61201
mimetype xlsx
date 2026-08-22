--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1352,59 +1352,50 @@
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-maker-dual-port-charger-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-triumph-dual-port-2c-charger-set-n29-2type-c-35w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
@@ -3169,51 +3160,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be7b23166d9f843848c09288efc3371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857dbb1e3add3f97c6829bba136a49b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d9a53b2e8c4f5bad3a32038f5264a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d580c55ae2e0c4409e81142d1f66a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980195aa77770a461c716474053bcbe15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf610024bc2f3da22c58ef87b6b6fe56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08679f14705027d2b8035989e4f3df27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095568bef86751f0915575ecbf5b8e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d4ebd0466184a7969f9417c4202f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f16c6f993724938f5f2222123ca4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f531f7ce9de9efacb816e1b211b79911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fda9b9774b2b23e7a0421c5d1228ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3c53f368244985d02a0556f0f6b0313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2ef3b448d07dc054fed997f8660a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296a002d72775ec21179ae3076d3a6315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c7284e4ba463019ce97b43d4c338c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17844fe5f0bfe6ac7d2d6f8896e3872617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ed657a714f21effaf205ef16a7a4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a6c44cd31be7c404e2013caeddbb619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2567f2491acbfe1ea16384ed8c1d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcee67da0239bff93d4cb44b05ba73021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d752ccb227eddeb5352b5259dcb6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b048c644600f08e16f294661777fd7b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a60cfd326a362a81c828f53eef6ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e003abee830b2dbafc7516c7b3e0b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095681ca19c6405df2737b8baed59df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a387a1672a85bf2146dc0fc55b68227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4d2a7575773239401dae6d535906c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ed8381fcc8ae02219460a706ea8a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926c90996fc47c80f638d1e870723b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3eb0d28d4e7c6afc3425621b3dc1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2749bcc6bccec2db4ef2e82d3242bc832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f900bd75baa67eaba79395d8f384833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcca8d4f909f383292219e33ac640ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4dd0640aee5c462ff9d20837802ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb368a368af71b565b93bf4cf07da1e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6df55e0b7c9433345ba1f180f079a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842963776c6cd9ed1afd46203bb29b3a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4afa15c673a0ed024c9d4405ca3a2c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b3a908f57737b52f2b3d2825054b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be898e0a7642269c527abbb3730b21c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea94f5331bbff0b08bead79855f02442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702b3644ae0d0e56f87979c08b2eff643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fcaf203809bf70652d9c8cd8f364b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671e4183db09aa2d7e5d976363379a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a0fbfdab17259ed8e892210e9b66e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5a41d4ee3d286de6a9fc94e03fe8e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715aeaa7c3862bdee61bbb66de85c4d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7b645664fcd7dde007b5fc70fd03249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14c52c900058c29682d7346aea40e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1653e612df39b889986f59bbb9bee3151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be771e92f98c3a6a8295232d0f3e628252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7e377219acc69313dbf882e28619f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d60bc0be16ca5ae1bac83b9351a57854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960501462da793387594e4935e64d38255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779972812eacebad2d6c251ec61c2c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97493bfe045b642956d925d540b6b36e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db25fbf449971f8433b05f9e2272fe358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642debed8004c475a5797ae1fef3a83159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41268861eda8be38de6f8f7a3e685b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05734b5552451294a5514419de9fbce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413e35d8ce05c535fad5a5bb3f1d28062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb75510a490a241eaef8feeb729f4e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39149033ab2fb77fb978f05c8b48dcb664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa88c490dea98fde0092e31470294c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366431d79236dd010eb0c69107b42a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc14c7c24dc11d2bd0fdfe9edd7b3867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542b31dfa17f5ddc8915470779af2b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00dea82f3294458df6d812f75cde67a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8547ea59ece7218e6ff5e30687e62e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af5927129208b519ce650baebefe4771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3129f52c57fe84d75d6d87f6c5263472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe830b8e7c1f475bd4b95a83ec2ac27773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3dd8aa7a50833d7e2ac4a2b41239674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8ab863493b366795e293984cc39c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be61a26a891ab36880bb96ee1facd3776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b105025b2fdd5e4b141f8b420c91cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971166cdffa63572b9be1481339c435578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32effcda0c2e464d5ee2f6ff41f64fd379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cc238ffe446c9c01f2a32274194cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83e9e8c58a930de1d263f9037de68b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587dacd51ab75b884ab17cd3ef73558f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573bc38c6c902baa99ab8062f5715ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d779451f8a171e0620f6dcad0b80684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7746b1a2247c7f36d01a7ce72640f2e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd7f1508f2ee7bd9e227cae27cf2f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e207ba4e350962c07def1767f922c2b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06def9000be4789815582c09322baab688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203f91bddc363c743ee190f74e80c1789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fe75417791c68a2840878d296142990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e6bb07930d1bae07066f63df0536891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1c336c96d398175a4e6208ec83cf492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef60ba4ec783aa641c123cdbaea9af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82542551e3a1c500d95a4675c5ce68a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569c46b415b42c55c9ca1a2113c3eac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3810b39ff39c80567add24b5bfc5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a9dcb2c94d0acd0693a3417569e0e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f2daf05a94c635a533481bc25f64698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c5450d4de638ebb32e3f74bef65e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc44af8c2632ea41d8caf3b1e46879100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eda03d319a2f3f703738b9e39fe42d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f959d01edce26ad7c84b55b05f69d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4116096a92087aa5c704e2b4dfc223103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e6054b67afba88e7d8d5ef29f41da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739132bd564111f0abe5464cc968c28d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748ed154f8ace554df2f45cafe7384e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc5f4b78e2910de1075c30672e0f8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a009ffa0ddc11be699f078dfdaee5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24c8dddb775d1d039426bd853b0b09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824d22f5390f0c52858b249c63532cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd19447908453d200a31f851187252d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994f1ae5d8721141116e78ede66edbd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d68022f5d3b1980743b08e1c25ce6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebab9d8ebe6e1b31f7d22a54c6afc6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e47f1ef44bc515e3d998cd688ee9a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f62a7e4df1d98e2bdc139365859e79116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24e33facbd9dc47dc9fc544bd50270117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b87e1c0e7c4a72c82b4004e5fc43fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00088de63058fc12264513fad75bd89119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdb0621322fde2b6f77b2a6c414b30120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038db22d6daa3c937f5a6f54b4aa5556121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23416a2c9db80164a1804821c2e900ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc46668fc70d75c04c7354319abcdb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874f6cc457e48fff97ac131b2b30971124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266eb9eaabfd6fc4f1aaa5085ac8681125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba22ada1566d279c8f0083f0920519126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699543d56171825dd81e293ab1c75664127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1ede6dc5d05c2ee687ced766addf6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667b61430d7052e9245531db09f5d62129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11ac6d3f18c45d32837e3dae19648e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491cc4b5f0f469713c78ad5685cd8f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d8f31a26a474df64d1138b8936dee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94c2ffdb1128d2d84316caa225ec43133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e30cfc4881d99e0447cc118b2f998c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea7161c1723e183ccf5f97d68878c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd7157c7d3ee211f6b7797bf22690e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c240fc9074e5baf033d26f5af3aa168137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705da76c6c81aac10c6ab1b8282056f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1f8fe91ee8a38c83f33be037cfbc7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6722230330e622260c0b373dd3d8913140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc15d394913075e96911a541a01aac6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7b53d32c1a4694c1db1d18f9fb51b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aabf5a93fbf3fd3ba5e8116f800948143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09f22422860c39dfcaaef9adc5e6f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2855cd34283d802bdd414fd96eca76f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54600cc95f933803e69bd743f3d1065146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3aa3438187fc3a6bcc564856a08de147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce38bd5753c7c259c575f957496fc9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db114475deb34ad379aa1365b42a0e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ce994f8265d6104482eeee54944c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20a8d7668a6f0fcb2e62049d972b1b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3573b3701fe845ff527f185e7570d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd974e592a4e26ee4cbba05cf7b78d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a0334741efdff1d0e2deae4d66f02154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9f652b7abc4e6dfa4363e341c40cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9c0b3dab5c0b7efa0523515aa87b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c567ea754f0f1eebcf79011aa99216157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125e72aa3628dbcded5ac492f33cdb2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832662f8459f94297003a1053daddfbc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e92edc8e3690628d38bb886210fe06160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3fc60ae5bd28e02564908ec3e37c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcac37152aef53e4d61ae50ae133e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c7841d768f32160ba5fd238e5bacf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecaf1152f6d943ff235b9ef29e11c3b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4a9fc55e23d3ae34b358885bb8773165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2716d46b5a21cfa24fe5a3a5321733166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e1996de1751cc24b4f70783a9afcc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0836ef053f4edad18c505ce3e4eaa4b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2150267af307d19f982c701488862169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b00694583f64a402cfeb937789eae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1cac8048b175befdc11d05cd727d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7d06203767d84b3b08493310e19bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16255481694585b2c85398dd34b3d72b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de7ce6af9d512e44779ce466620139174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdb25c139d1937fd185004deec9c23175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e40a5116deaf754faf895875456d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedaebd54812a911789e61792050ef95177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea529bc84c3c1633f55a450416d9f44178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc36b8f22cf8fcf3e91bbce9fd1e85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee226da01afd037e4f96aa7a24b9ff0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9739c71e877fb6516e5ae463eb8ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd577e214c263755d91fcaab0e7839e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0561bd43ee1e80248f8af6405d3073183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac81abd175a7722f007f464e9976575184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c78ae5c311e18a8775db3b11ecc477185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133e8cad72713a646b163833cdbfe1f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f2e5f3172d19fc89d7d05b918f843187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777ae2b7b2e1c7c689ea7da53c65551188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb1fdc8424ff50f329246e610f691f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290857f373c816933a7b78d391dd5638190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56122b986e9b5ac0019d20286f8d76f1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcc4467f7c59e03695e3fe341d3df4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe278a674a231d191c9026321dbc8c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4652caf2940719ae36183cdbc97ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71001a8c47910890f3627eaa3f0f2236195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ca6ea87f4540b39aaa3c1b51f6284196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558e6499217d0a42b26ceeea69d1ec6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a610fb5f3592567534b4ed2abe2e28198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264449db6580d1693678187044652bf5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05254a0477f3dd87d88dcbd3db96642b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81125b72081cdb409202bea500e66015201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf26a40980279052a93d83ff542c83202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa4ada4ccf5925da31e278289584e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036bc0a46564137f72d7ec5f3f16358204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d4e06621290814072a493adc0509a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7cdc15f69200d467a9f291bdb522e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbcfe78f573717214d9ecf6825a086207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdc7b174889e78402a2337cb5eaccb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7fc18a840b963ef67c59a03b98d0c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f52b33360f8dda1dd17d69630c61b8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23dd16923c7417cfd5d38a2aa55b1e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184adcc5be569a61de6e4c74de2eb5b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9027a054234f87ba1043b0819f0bf9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2acc46c319b3c44df8a90accc92983214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a61af64573a1d0a584d81816998d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b377ac0fdf0948ca51ba6ded56c8f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5a6dc23bd9e620e1d0393f3798e9a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65330f6c6cee4d706c8733f239c32a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa584a0ad3b8e2c57f06ecf59e041c29219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b15bafe697733c50912acc1c7a8a8b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e05dcd5526ffc7276c1f8d91062351221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65a42525b6e5e17440b65308cea344222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c841ba2f70970df0c3e60aefa30219223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439d58240491ae23415e37815684b27224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0125aec9ae4cb265dc849515c26ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bea2c3222e5fa31f8876cf175de47226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683d24c9568c8256cd3fb0964f615d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8f068b2de9008c7572fc4714c7a98228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4bd7475466bd85e46e8d1d669d2da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50693672861b8ce8f3034639f60e14230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f35aed6f2c0fe0efadc2ccea12caf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a60d2283418134b0d53ff1fd188e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bfb8c3916d69d3336337995d01d52233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898104f58c12ef072ced9a9c4afd317234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ca4e85a3ec1d54ca737e740ac185c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a9ac0ea81cae0f0c572f18667e848236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb47d6a9bc1d18b46aab181e0d337b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee21b99fe64d363eb406badae713c06238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c274af3f5cb7be00f25c5e79a5208f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd62d8b3f0c4b392ba3ffa177d7f8ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b91832b2d8f46b58dbd508bea6a0f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008346af3bc23a60e19bffd532178f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e699ea25f17d124634deefc455532ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d200636002f956665c53773ba4fa5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b829c92dd83baf837f70f3327b1dad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4e6a404aac1afae4e7ec388539d96246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc74db92453f439bd8931f7ab9fc978247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36b7fffeaad31050630b7b38cb47d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a2e75eba3ebe9d519c5728aad43ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de437aaf9aeb8cdf521d2ddab2ee9a55250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b6836e5de8d4f877ea98f439f1fc1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901512e03a1624c3a381c93fdec6d743252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c9150e66234771a7926e6f40dd28b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678817b637398f487606dd6ae416ece254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d791ee4ab6702b6740d75164ebaf37255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74587f91cf546a57bdca817da298fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5f4d7e5d73f1e7cc9a3b1d89219cf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ba8f82003a9030d289bbf99e4e6b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d004ed5488ac0dd4376dec5453b9d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e570a898834adedfd98b2bbfc01f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba959938745f9b2cd31de78b985a4d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed18fc251c5af87260171e38202a06262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73676463ec971d575f43c3e2e1b4f60b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f8aacb2359db48793c31efafc6c04264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104031c9fc5b41ec8e496b4d8f97395265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fa2480a817361e0e1b4484e6a1f6f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20545959e2c88f87c715293b14505e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c889ccc5c49aae97d303a403af3ebe1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc99061861c1323fd8cedddb73a3f22269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc2b7b75c10603b49d4c61e10cbb76270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8520cf88357d0cdb46b9feff01f094271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f632e4baa8b8ebf802e1253719b272272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da0fad8259bd91614b71be8d4d593e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80e2f23c8f5f87bb22e49e6905ae82274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3e2a8c69886b596dbb9226c561756275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85e95367b8b742d6895c7a4a111ee2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213a28a6d40d3bba2c393a140ccd9f4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84438263f557cd65bc1e8d3a86bbf030278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8862cb8a15e5bca3fc9d8804c3c6c69279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44057442949c7dbbd76ee79ee88713280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f564799a688de05b76ded9db7e9a5f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539a0c4e86f21af5a84291631672c25282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0775a498e88c0745d3255410b783f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f99458467182f86afdcdcff6b0b4c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271656eca9b4b5d2cf6bab5289325eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34744c5e431164513703656331a3e1f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c1700ce0d5299e129fcef889e901a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53945ecd3becdce2b853de28fe80f4c6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd1e87670200927fc98998bb1ce00b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9614d9b2d205275fbcd05f2fb9c899f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065dc9997ba18fb9918beacb03cee6a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb14c3e45752e8534df6b2e2d9a6400292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c3f29c6d428ef7bc9017446bbe8a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165e09dc35a1ab19087f702e781d8e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49257470f4442b627e3a73aca2e84c90295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb8b0991b9f3912156ee51033d0d33296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f39f79ddccb69a11b309d25fb5bbc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d7ef8567e87b2751b840b5534813c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cf20e274f391743df7f21f2d7dd7c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06645a128d5fcff4f78aaca890371b4b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622c0fcab4543b78ccd58bef9d6962d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466838f2cbf7ef36d78b9617ace39d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15689f4f81fa8b3971f5dcc600168a7a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fdf4d96bf5c2d41d0bfac3bdcaa6a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4970709a145bd5c3ca19d394c856025305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e0ad8e7843debd21ac17058ef222e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc696e731eae7f9e3b3d76b30a55296307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c890b70ac0022b138aae593af6e906308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db2321c3838e2af1d3d158e01384b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b981848212e6ac060ccc18ff9d52f55310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd9a48901d66db2dccd6946d5a9bfa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f6e55e39d32e428281868c76c1a56312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c77f4b4b5c9044820f56d358269760313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d285375c0dcc5b90bb17f06c3d66cbe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404814965487e73a77d7cc5324aa976315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11098943d8a197ae9f250004a3ee02f3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfe663dfaf05d78f457ca709b73785317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57743fcad1d8af7f720f8565397b6746318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600a3a4f9b4c973f79dda35e746a485319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9fe81a654cd13d10a577573ec4704320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f0be2196678f45d2e0b0523679bcc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0489791f58c66df777b5915816540322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70d9afd49cde01b41229cf48b2f8f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9ca6b279d8cac5dae8bd8fce55b2f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e692be83a190999c5ad6380ea828df325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3202e5f0eee35800169c6074897f9f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748e07b64e9121a1ec4ae651ab86028327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8013a7ea60573588afabb2792f455328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125495e34e7b061dac167aed95e4bb82329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b88a6739cfa88aa25373a4723fd034330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066accc877c93e2381bd3c918af3a81331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c1cbb87f1a892a7c43417b734fb23332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a8115ab8ea7fc6c187da95047be92333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9643ce809d37b4ed32d248b357e25334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f99fb750b0deb039fa4b4823d15a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e604751bbf4c2da991c5f9f67e6754c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd7355e8d1187b6eaac4a0b67e1dd4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c62ae9f2f81f2bab043b11c14755e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f469e9dd13d390bd12d142fc8a58c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dcb5975c035d03611fc25c343ce2e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0211faa8d627631bbace2fbb26136341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c045cabae2bbeb9a1aafbfdf0eb1e24342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c93c55a8556a27c755c118dfe4166f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e15a9c6fa21977ad09de8934baecb2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de15c853808cd05b2ff80803a0cd36c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6e4994fa541e73d6790fde49bd904346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3f881c0418691bf7b04c6c66ef675347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1dbfe85685c47b0ac0bae035d277d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a03547799116f381963c3a856917b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef211ac2f8712b5800b31e549f30767e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e118cb719946fd057d0aab3bfb722351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0daa6b08165eb7225d3bb29f41436f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf8478319e3e025fb0b18e0736d9ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c2af9789100c6cd7f54547f531648354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f9dda586c344b43e3bef09db83349355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126250efc6e4dca83ec19ede31a7b5a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f2f49fafebde7d7016cd87e172c2d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47c570d3281e8ef4eea55cbff80637358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed64ce1c8039048a1829b20f6b3538359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a21cbec123f1eb66f8504241be9e90360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e848feb159a6edd03eec502981b4dca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc5cc09746e66bdfe65857cc330ecd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72712bc4de44f9ffc51693ca43d05b67363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea302388e730de619bcf8d6a423e91f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c08e4914fd8a605e598eb64b54ca0a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba6e3b3997c38a4ef3e7db4102f48a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa16b0ce313a630e7521fa7aba7950367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed52f5a0084bfb2071c092402190b1c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a22f8c8a15d53ead43835cec86549369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79059f860d61a3cf4c308a7b3b75e708370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77635c8e1db3cffe7239ec9c69629e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e4afd369ba0b5ec0632a0fc326ea8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342376cc344791178968d8f0ab0fcd9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5277c86ae4d00478faef3ce5dbb10374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42886586c4c290ecd88c01549ac723375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49c09234b5d68445afb21b0a60f278376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658677ee2aeee2d59248e0db6247dc0f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a6a8c2b81bffda6e372ea661da548378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a631ee88abf15c852a9e799eeae77b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ead911736361a89e18567e1ffc97b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489759f089b3d80444342e3d93742221381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42199254bd7ea6adc044e6dbbdc390a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367785b9abacc6131584c13572596bde383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c501f0ce66ff495b1338cae432045a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7d73d242d398def90708dac02b45b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987921169ee1314edc85ab65b829f8cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2da74cf0c6c57dcc07cb0b64f5d66387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010922309255cd28115d84fb468ce0b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4a62afffbe08ea8d3c8031773429a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d38a0b655338d553ab00cec589ac52390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b2056265f5b6beab4381d11cdc3d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adca716fa94e4f3de2c961a9e55cc98392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eded5b9a45f1db7af9dc1b63ed5b50393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b397510654af89bcaf97b08b7b086394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfeeb16660420892d339b0c9411275395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5b113ff0417d0eb43d3cb785473ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac323465c667b0306934b43d1d1c44397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46a7c38c56592debd4e5633647087c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cea37da38bdf4e170cf61003bd146399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b60442ac63526f55a93f28a70ec9a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2a1f87e3d7fc2347634c8a6b184b3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154bd0351c1b0ad9fdfe3adf4d5151f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf397002137a62dc75c877b573b48d8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e144ac7fbbeb296c913061cd62b7a10404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b71f570d6560bbc09df585788c8f89405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfec74c4fc22cc56ca34337b4147ad9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e840e1cb45d8292f2154b6afb57ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06212222f3e3057e860c8eb54c61d005408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529a29368cb19a3d8b3c70a0d8b9739409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047040195745cbb7ac70f022ba9cc34a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c5a8be8dc774c19b4cafeb62b8192411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb2f7e4f43239626b496ea86213a82412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfa1f63f5925caa1911f8c70b44eab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fceac19741ca13efdf506ace3c444b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214297c032025ba68034088ff7b0524415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990962e258fdbb33b8dfc86d4254a17416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52e42ff24c17f01b9acf4ea75df5bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24e170b566c9a37439ad485c688cb7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfad1850d501d8d388c8adb05442b6a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026666b821804ae0589c7ed031da9e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ffb6db314cfc04113987542ef5bb3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808484052db21c68edbf4c1aad3cf21422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbf496c3151dc8b66b63e87c614bfb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74d626de8836a20856086e8909cc47424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefea61781b003eae798bd96faf3f97425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70033a9a77f8319c1663fafca864afd3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51826b211033c952c471da09d26cc4dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6943adc320863759d26646ad3a042428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e315a2d61099d2910f273027056143429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b945d77bdf913496eea8acd0bd5998430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77138d5d202a91be400b7394ab20645e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781513b883886a42627d7f570fc42ae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5b324623b5a4000680fd9f9fed040433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1faf4d9b86e5ecaaef19aca656b6b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1633d51e5ca9b64e9efce7a9280907435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425887a50ad63b7d39d9553b042bfb5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ead7b64b98c8b78e4aec19922285d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206c28e4a61482b15f939bb9f601862438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11168a3f852263d0a424f9623b59756439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c007c1722affe052fe852a78e95a485440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e42410b16ca08f63c7c50044f1c6f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb499bd519f096aec5c1cef1434fd1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f1e930e4195b8b343521dfeb0b476443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4eae81519dab5ff3c5706321b212e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531163c1bcc6e3862dddf1fa29120ba5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f50ab58ff7aa1075405501dcc5030446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d81d8eb6a22fe9cc8cbca00a75c1d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70510b959897a1f23566b816d65a86448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc218f0d111f8bb3b4efc11e2d50f49d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ae44512589ab55ce86f51001ff022450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5835799a7f5816ab2b5c87e90eed957451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96306b7459caf0cae69e67ee77e8e509452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7355b99b93a16aa7e8437ac806b6501453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccf14c12129af844af35474ef4b772454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7ceb1c870495c454f187f3796b586455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b52ba8c945a536f45a925088d6c97b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897c792df635606127d76c34f1c2de6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c94b5cb7692a172ca0715354e37c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58f6b563eb76df4b90b63879ad21c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608a2f63e76b83a9d5e623238a6d6ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cf8b59bebb28cf9b2ed937b34617b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33c228945c63afa5cc36ff97c87a6e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086362d8ad95eb17afbcfef14477634c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459eb706d7f45e9aa94482786c659519464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414d2a5e487bc9e180e6704204f919b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd07617ce6de7dbe313ec39b88ef3e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e0d64ccb6e8e6b2bc1a075463c708467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fba0f298a7e43478979f741887f8ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c5578d99d943120b6491dae8e83c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdee03b9ee26fd9bd7345018fce962470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739c6072b874a5ec8d13f34048bf634471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a425b67f3a66f7639868660909ffe5d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13efaed8bd3087c5e1535fe9a671cfb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce559cee91b3c6f91c1c007fb4ab875474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5c9a21644f899071bc33dfee58664475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77a1611e4c113f9e7c3f806b6eda73476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb7c7098de47c814b8273430bad0c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea5dce91f5d9fb2bc3857ff21c137a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf46ad68d19c606b369bac59f458e6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918aa1f1e5a152362a1987e42eb361e9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22b414b3b18f7126c31d8107f4b30e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d11f0cbaaf32e98995fc46cf1d76d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2c899bf2f265494aefaa7a94ad848483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c23f4230e8d22d11508bd21029f6a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0c73b156507b743cbb904d64515b2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094f238a77cc7079d58a95a1e3cf9e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85aa14728ad8ed88107ba0dac39bfa9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b0e10342ddc7150d9c78c4ba2f297488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cfba83f58da4549b55ba3ef1384eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09010bd1318869cc2178033ff2d88f2f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f773551bb7bb817dd72518d717d6d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5788e40b72ff11129f3aa271ede0e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970772e0f9426030b9304019c5d16f46493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2360aefa83e691ac18d018bd9ebd162494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988cc5fea6b469efbd87d1511f9462a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f28d7073985cf7d5a5bf546f43d0a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0117fa097f2986ca69201836b49be60497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519215c839edf03903be228c162f0bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f770e1112febe0d19e9226aa3688b6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdd1c7584f9cd111459a8f06e01698500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bee7f489a714770eea675ae5407b0b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471e143173853728ef9a6d1e99f4f7f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6fb6478633213386ce0c5834bf496503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91e3f2181c88917bb67d5ca39ca712504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f62ad1d047418b431205baad3f45c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e33bd5057e0ca1c6a1a79c6618590506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01a8ca1aa19e94792b42a24864d292507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38233247a56268f95e5c0d692bbc55cc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97caafaad6c61f9fe67d783562b6531509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2eb69b51c069c4bc7a6e4ef0697cd0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd207e05af5b294e6d7bf7622283bbb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0d013b6d29e8bb32b940a1f06b6cc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571a76ba5d1f84ab68f844d6ec31b13513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df38eee7b652841b1eae900fa44aca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54ef82e762b80fe0ef4d7089d72533515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fb4e5af5b2c414687c4d8a35d081b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116444fe41c71d61666c928abb6a027517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f0a7b0894a416d55cd470ea8b1df8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf345209b3b50c44f197c6c1cefdc77519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823576a4df4edafe68c3163fbb430e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375410e4987f3b2033859c2ca219c9f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e22c9c773f9b1b857372a88e071ae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d99a0fbaf3d77191a0a7e4c83cb55523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8811cfa9d29379d8fbc61f02dd124524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db49853f147b55f0f6db7deef12e4b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e6654872977bce694d612421fdd0d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c027440fffc88eeb4b74b65057b9e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c12fa57e8ce9520e4bad1aa066f6d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10b9c082c10ad379b5c7c2d0e2f437529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3392b5201d5422bf250478498cfad79530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062d5112d3b57d23acf6138ef1e2ccf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b7db3f9f7528b9a8f3f4595a37af4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b5ce2e895b25f0c29eef16e39736c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a11f4ecf73fe526834b40641dc65a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47925aa2bd4c7a276d2f096aa323e2b0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56961fbbaddad1e91a937a65b63140536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb718f20472ad6dd8784820c047f85d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545af5ad832cc77a7f18fcbf578dafd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ec372e7ad85654d0300261fcea414539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f73ca453cb4fd63a689404b70965f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cf32739d44d51a44f9d667c08a8be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fcba4344b43091376cfef8694c605542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce096a2ad662b7c7199a3f09415c87543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb74f87313adb95ddd8baccda932ad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f263f92181f8961feea12c90285fc4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f639c3b4513b97ebb3e954ccae808546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76958903eaeb5c1e6a35d99818248f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025c06a4b80397a705f0b56ff1dee1b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1785370d161626bcb5a71b3c627e07549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcba5f37be91a35920855a8545a6392550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f62a284bb4eaf79ddafba0c9f552cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904abea1fad40edabdb8c182fb34811f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b8ef63a95e17e14d03721bb9389a0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a19f40c68d57e61d5f0e48501e2532554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8096d3f8d265a09c7f82c0ed82178c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f3442ef79962d0857a1902d137475556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816838647f538f657322d36332a3da7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103bcf1858c36bdcc6af4a0bf6be662558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad60d070cef124dcbe004c9aa5df60b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122d69c768d5bf110fcf6f9c824fad0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02143e89cdfb38a35e74dff0780f7054561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b479bc1fdbbe13213023fc5c20bd0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80993021e5a23fce610633b106c986563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6448f9b5c2abb8f2f301bec5111fbe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638326ed64d3e0f12c0155cd4d3e82f9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb3451a2e926359342edd8dd539e98566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3745952573f7b7ccde31705be71b1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ccd3978712932844cb593bbae1e90568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c57d5a1675de794a77bfd7e6a755d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e44a9342f0bb313a80c48ae2436b70570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a34f1744b7159b786f82b9e446a22571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7b3058d27c117a343584dab9ee7df572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cc6ff839a2cb9190b1221a9061d81573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b3ff812d7c2671c48393e8328681e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f481265d17a478f5d2d16784e2b238a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139592cfda0b45b9136ed4bd7a696d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262db6163ee3becac5004d8eac91a8d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfef307300c98c3381d830a179d39b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464d962127ad2c702753bae66ca7109579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e326ec80c30e035340c361ca2e273580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cca21fdf22a1a4ba9adbdeb98e0c6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7088ff407fe111f32e4d2f9dd1ca6c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9876c3f378d2120a683a2ac54b6259583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16899fb2111e4d3f457ff917b8bc7d1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49580597c51f28dcb8fa00b95cfa989585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6e3f0315d30cb3129fb56bf98a6ff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0021e1def7d4a975d71d68a483015587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e5b7fcd3de29c5c7f3e6b98a41331588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acf8085ccf7153769d68d69ece1ee7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b6d072f61baebc8e5aa20bb03dbda590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d874717326d72583ed4de133aeb96c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d4520da6d58c29758779cc84cde1f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff65ab6bc34c86d15cf51a67b1e0fd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913231607edf65901c68380b42f54fc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a013b64fe5cdd5a2c6858216159c757595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b695bd5830393b21e5c4e6d96e1dad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ecfd131cd2e4f2911e14c08840df0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4c11c0295e4510d4e9d81400afa0c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbcd88d063a990f566ee385d3b9352599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5ca07a91951172ff16397e0f7dc31600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02570295849f3f97b93bafb8b65616601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2239a1f64f5cecba56611ae32640f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d67a2cef568002f0e72922bc6799a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4f3fd5b00f961f4f9afb578eb9c8e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a438160856593dcce310895d72353a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a8cd09517254f6334d6dc440f1205606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ef8f8513d816c400e7a97f5d59514607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc045c15a526b5232be5266656c99340608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339d34d58af163aa0cc8097df4c392e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e145e528157bdf6ab33e2f25e4bbe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864573890bc1355ffc63679856b6d587611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace57472bfd925a121e99c0c6ddbcf15612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6669a8a83887de6639037d062acb23613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831659f1db6cdb0b8facf9a4afb39caa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031d5a8ee5625648f299736cd52ce22615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8c7dd59374c34ab7bc10eff927a2b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcfa34139c21e8ad8a3008b5b30e64617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdebf79248c905051c4745972a4a82618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bf435c6514f3df6d67b02021706d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1ae0d034bbecb51f210614de35f47620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23bc869d0d288ffec4e39e8220e6ff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffcd81828c07a371fb3a14ef33e623622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67e226583ca813ce4c8d744b9dc2da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d0e51cad5b3da0dc905eafe456b1c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8ed3a8eecb92409b526d39c94bf1b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127812094dda61870a74db11dea0c466626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93effe38ff2852760793780cff2617627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb6d9ef56003d8f59dd4af5d0dd192628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791db30e25e2704fb0d0a70bc233cbc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd38cb934b15b666fcc45a448534b53630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36f5838291062a6828793763951afa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904bf37e64e72e41f3107048e593db8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a795fa19e03b533ea78ec68c45acd10633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798f71e07fa6578aaf8b3fb9070c000634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9ec93ef5d551a9ca09ba6f2dd431b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba4c5146bcf0554a18afb99b263a73636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87b1f0d53596baa9060acb039690f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650987385033713ea72b34c8a921617638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e19f5afaad1daee3bbc01f1045f601639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c5b432e0e03e97513af4a393fd33b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b740812a076c1c7cc7daa4061214fb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e6df5eb25ceb77571dd42e430a39a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8eaece69064d2b2d90438cda8c0f5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3456d77918a285a9916dbfdb64db7c3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24597b7aa2d15875b468c7a3936b1ec645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd5253b4e2ecb0e9483d009732ec55646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b6aa6571db5238f2a67bce58a0d31647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d7c4c6d6eaf53568754a32f8173ec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d413be1d781327c2da0a39dadf8bc7f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e74cec7eb00864b1a96f652d13c4b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c9d39eb552dcb1ab499646d703ea4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a963ccdca8c6025df06225148570ee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e5d37032a59a8bc81d81c4a723ddc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5db81f720cfa1c0f2f1a69dbc02772654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88054b20ccdd5ab80cebd059ffd3c414655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c31d896b344b3a943bea921fcceff9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403e31f336d47ce9db762c529b70ef2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d23f4eff338cbde7164590f2c46e3d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2427706243b2613b42b182a8b7261659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611df035c3f0d6abfa41a0e6d1a53f00660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230bd90f1297168a70f24fcf92d778f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3968b382ea26cee9d9172ae1ee99a9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758526e980508cadcd80ead20ee2e1e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7689da87840e4b96da1e07122c353f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcc088e326825e179ed5d2db60a7d4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8956a295a69f078ec368c36bf414d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23606ca8bcc8e39c3c78cc86622b42667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5937acff9caf50ea618d18b2081e162668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff39677083e7192132d1c1bf7de5d0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf7d71e26ebc8257f634fe2efe38ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd631be6906f6344e49e7d1e79183547671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6e626a2cc8f231d599fbd7ba0a44d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66513bb76ccf7e56fdb68612adf1cfdb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a6992f11ffbb2a65f515d2bec9faa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fd960d1ec87ff181a853d3773c459675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac165e65d44526db83964109ae73df69676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d274515e341f1dc555581652f5b45e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a55581eaf12c92cc44a6c480ceda52678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac0531cafb7ec4ef677cfa998551a4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e360bfba31a7b68323b0bd2de0e83fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ffef0bfb9e9e398ec692151eb1450681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24db5d9bc4c279b9044aef0eb4f3872682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7c5dca3fc10a0e14a61ab2e7ba44f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c856a7a64fe6411080d6c59e6efba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d471954d8270f73c964930218332f4a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a884d8e42d40102fa1f84679a9c0f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a948f8a2cad1e61d5353b0c4f102431687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cfd8a2487fd1178c606c6b69d6f57688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef5f0434267c538c2e93befa8fb6f4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc28af7cf1a49d413ba6a79f860be4e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06387db9474fa07cfade07d074554b8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5a10b2868e31270d465fe6150396f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e5a46f1c25fb44b09d783d458598a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e71b9e56a8a5212c9333267981a21e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9480eb8b568bba66dd1fdb2469a8db695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d221f686112ff1b7611259b97368c1d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55071e158e3b86e64d8b40d6dd335174697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51c8c6449a956aa78ccd31bdfdd29e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e053cb223a7784200a19c529eac92699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec14bf6efb6ea7a38e301ca3fbe484700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f5868675d8d6561383f9f2a262b1a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d012842560e009e0cc95d07856e6fb2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815c06359a3f6049ba5a92ecca4bda2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1020a987e0250b3af373efcfb35bf52704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ea0776f78bcff704435420d4bab5d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb8d10f6eceba2403b500a93904900706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb907d36e72fe9fa0b8b97881ba7c8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51709b8169ecec39df41e686b971e7f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32e4f35c562bd10caafe9c80cb8619709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741010a3f7f067379a95eaeb3dfce6e6710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b809a4fd0aa373cc6505189ee4b361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330dd052c95fc175e8a167c8d59a6eac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad85d9fc05214147bf913b60df366023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2645a2bbefbb4b55b35b23e7afcad64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b419fc45ed5ed0862fc23a4e58486795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe20f5ad651b1795450244094e7ed9a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697cb618166438a22a5b68fc20631577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7a591f314411d8715799104c286ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849073218e29bc41ff1b51a2ecfced29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8683ee54a1cf8523f2b5801c789af0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cb5f2de612b40157403b808d451aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c1482a423a1ce9984cf0d81c2d56812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104b8121a551d1b0cb56a95ac9dd87e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524d1faf9839c86f7231335795bcb5814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981155d20e779bade6b6af971fd9c32215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a5372202d790381ba601ca003a25016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07f2a8004e67ff76a3d2a217ed98c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cba89d2fe1e36f716775405d7a87a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68126c5fca183bbd2782cc627a6bd46719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5666142e00ffda678fe00f304cc8120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f72b58e20a47d7ce574b43ec8da3c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b38439f5ea39fef9abe877087720322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7a51eddeb72e19c0be89d434c7b4923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00d5d1d7e90ab11571a21e7f78643824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4901efba9d3c322d36764854230af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1261e68da502e45e094be652aacaf6026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09333e0a138b46c1c06b4ac11abc880627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a813700bc508dd65ccf321dc94b5e6228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75600ef76431d5faef82b0c3e744b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bffb879d0f6112eac68a4d3d3f92630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b87e890c5082c671fc5c859f0c4e3c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7e5a4e04a684d0bbbda55d4add2ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd279bcd64d01030014827b5fc0b83433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841cbeee2a5c8bce2d25cb22fea9da034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4e8c437d78b25536c84855ec30d2835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93898456c81db8396f67305fe2210e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4465d2155ed0888a2f278507588cba937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d2b35204a0d78598b1a860fc88ab738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c6595a9a2beba294d4bada4c0f67d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11815c45a77c8e7c011a698f72fc1340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb992f0085cdcd063e59e5a1134f5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f768d6e697e2569c2d4d9e47640d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82460ffda957ef79acb1a11365a2186443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb286f2966f5809684c29d1840dbbb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3fb5d577b759379df2500b8538ce045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c292ddc2d2b47c80f2f902daec4bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98a1461a1170033fcf8cf0a14a202847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19a68853387d311dd57acb66cf5fe348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4103d7af376cf1b61ec0a82644200b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78990d97c9093b6cf245da7e07f7f6f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe795e1d768bc5d68f064d387d38e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a36f0a0fff7a7d3097d7ad8ead181652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443acbcfb548ab402fa401f1b027690453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7ace0e9e17091b22bab439ccf4f0454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7e5cca4245ec6ee9147c7a3d8fc4855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0b16766f66e9ccbfa4748fb588a0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abfd8ed22b012cdda6a709e72a89b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da4e8a54b64f10a15928bc47edf5cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d491eed0dc2851688feb7cc05b4d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a163e771a1f190197d4b9801f467b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65e20b1554590782c78b27383ff1f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92163cffa8e0ffbf21c62804acd269c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a4e690287124a61c26d015aaf50f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2cad2a2b153362471d583076a45e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d66b305b62dea3f53c3a84c354f5265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec165ca44d205c1bef5e94d72d19cc666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4048476c53fdb900f0476336637ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a513378185b8b4a7cda4d735a7bba7568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f31cb49c89a7259a948de9730d8cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fd2e33f2565943ac75fe5e906216470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331450fedb92caa4507419323695bfa171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716cf368d0b4eb406a3a5f7e5914d30f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8eb4738c03112b7ce6b075c26f35b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2952aea7137842ad4bdad7d90e2169774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b925649222b14371b2f9dc4e55fc9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d31d94def92f6cf32748e4e215955e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7c4c53708e4e7ce5c0414909263a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1a1c0e831dff6040b760fc8f95c0178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722347b48fba5cc4b7563c54afc291f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a004a0692482a0ae4b766c4f38d2680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c766cff40f5b2c315da8e227a931f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a734affdcd3a4e60c72e23b6ac752e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35215bdd40334693a55e48380e1bb51b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54788f69292caa13174456d713a33d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79d171e0fabfc91d1db376ff8369e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafacdf155d680bfb9089e8f50c9610486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196732e4e9002ab5e8c4f0821d89640287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47878d2eb335d79457f694b1b319ee6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d68430a95056cb8f7e41c9e34e87789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d60f73c8847429363a76f78b0c942690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b716185269d13e82c714910e10bc491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1840c49a3ee33f1b7ae22a1ba0f7a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6262e5fbde4f881a714167555df6d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f45db733d6452400b81d002cf999b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640596b241426948ec8cc91caee78a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cac4766f0eb12623dd35201e47357196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d6aa217ed2c4b46e2b2d5438f378c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de31a02f0f2946730cafc3ac02745d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3d93c83a103068970011c058ae50a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec1e06ef51547f239babe8ac04259e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd65d82ba961c311ac4de02199ad0c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11f481565272b29d84e0d454bd0f6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef534d12a797657974170f53efa3539103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1d9028cf5d61ddb19460f5bcb156b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f145c06dc7004e3ecdd012a629b76105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8585d5eef2e7bee62507baeab3cc1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69f3739ccd5b5878190291ccf4b980107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e6374b2dbe786a1b9f98754dd4ce1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afc038789daa73c4ed7eda6731d087109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971acd1da118bd18efe3add4336a2d10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750e18c1ba638bc98b75b35d17b62d5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b929087f213d54e05b68843ec091e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5fe25e9bcdb13387555d3f4cf9830113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6465e2e4af45b7fd6e9ac06a94932114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca1a9edbfd5de407c2f95a689cec1b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d96d746adba70ec299b131059e042116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999b6d4d979657be466a6c2e5d37fb2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f2bfe4dd688615263761a410223db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e071a7035fbc910a10e104c29e41f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea173652df09fa6fe4f1ae2dfb83dd2f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9556d8ea0457fea881c1e62e26662121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf3549e3bf342fc49a73757456f77c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c1c10c4c8a31293739b273ee94cef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206e5f6cd6a9a9edca68c82c7377c7e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b415b233abf3995813c58c749c14ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8c76fc4847bca7909aa71a9674d4c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74f545821d08c127b4bf78a2c9fd23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609a48552b50f6cee2e51ea7cb49853128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e3de02ee1373cff8685ab1b9bec50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ca05df976fe9fc834d35ff6a7eb74130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384e4a8e1a51aad2f25552530cd4b59131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ca9926dd03f3b48ca9b2365354aa5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fadb894bed92e9db3ccd4ee8e2d77133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71c6792e0d82a39351bb069299709c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe506b6532375996d5369d410437ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77261cc83e278b86093afbd9b565cdb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd270674c2ed6b898dc8c01c9298fee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbca27fbfae4ea55fbcc4c0012731e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af99ef1b571ea39183fc19003c30a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4dc5e3edfa600666771e3019ba588140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd44956a9664909b58a6f82c828bf9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b05a92c39022eff85b2f72a37a6985142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4324fcc661847534d94655dab22dc5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ac8b6c2088fe85cdc77b89a10573a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f4db7ef5f6e4025adc69a26cd9a9d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78532a40bf8dab1cecf14e2cdefc9630146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c847bb9f41f30d28b7d6f713b707c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106feea7ac11f3ad95d07a920cd0377148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4d87569d329424546f050bfb93221149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bab7fb28251c047a4eb78185cc5d86150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41999a1adbc3ffb0a5c8dce9c934505b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117ea40edd3229642bdfea45765919a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32494a62ecf405736ae00ef499c858e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ded108e49ad46e8ef07506416d7e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c5bbe41854d5b1fd4bc47b59f7c53155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ba0798a83c9fe71c6bc76292eba45156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30c88baf59fd366d524485c7223b53157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de3d7139416507509d2c8b43a323d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c02ac8f7e2eb8ede699c915954f315159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671932f54021d7e65185f2d7c0bf3924160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7481e29b384ab376fe8030a363a579161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefa78c9ee50eb32e50221d2541ae87162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a057767aef698c2c82ab8292985192163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4acc62991a22b57d6666531220f7a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3dcc93d511d201b735238e94e2866165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2060e5a134460ca05a099b51214d02d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb2ae6bb850bcfdb5aa3e5bec28573167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211cd4936c0a33fd395cb53b3b44689168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789618700d0810a290ea4bcc3a89108169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c02c188dc768d2a352202c79bc4bd6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f51ad695e6d3640a2389182f98628a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe802a3e32a48518781e048b4874fe6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f94a17917f2912e88256ffb0ecb327173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905bba5b71f1f21b92d9d94a397c72d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ca83a0b19f250f7f86ef55c2e71fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb6338c0e613092d79eda906ad706e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce0d24e0ba1c65fff7dbd243010ec5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0fe37b9f99c2c2bf9d12a2ac92166178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be01b30f4531140be103ba012187c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95c42e93286cd04f7772d3dbf72325180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7bc034c43556968f1d0e5510e3851181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90accdad1379513b494bc7049ec5de182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9ba89b9c2d59b95ffbe087206e8cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9801710d566999d54a70da276bed2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66549d205b2390ffbcf99243f21615c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6a1e261ca11652668874a6c18534d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba5676c91be85f6d5c6c6b8d065c0e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fe7a0f5c379280f09606b61b09a79188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a32bdd3a54c09601f7a374103eec1b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41e2cafdee03759d0ad1fca193b999190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8847933418d4689d5705535599e5000191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69368d1471a07de37e164ecffbcb9ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049591895b714d5e39cea9f076bd084e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b1e978d5401c207c952b18152876a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6a676938a2b8cf5de41c7487c6fc8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42015db05a209eccb30f3fa492961cd6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576a7a4fe7d36940ef62fa71377ca8f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a997bd88b1cc96452bbc148468610198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3888b3298cbbcd723155305497485e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860c7da668e31d44268252c23d57998200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85960ddc10e0459be790de488f89bbe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc364135f3483b19d4782830dcff788202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd4afa2b04ab1e8fb41a3668f10d17203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26ef471cd3b1ab89f40e299c0a30fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fda9b85d30a107d7092a9d7d836510205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5deb7f5aebe5d6d71a894676418571206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17957320f07f15e23d0ada889dfb542d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82b686ffb72a31f49f470a6a7cc066208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ef011e26de4ac31ba3696adb06024209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdbe88dbbedaca5fd56e8ee47e07ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b67a9cb4d0849f9225253cbc88fa93211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a382be838935efecaad49140e5d73212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e713a7885e93a0abb5ec06ff8ef4f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d99d305e2f75db6c9ebd3a28b817ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3302ae940655c7a6b4bb959b4fd1f22215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a159d2c10d24d3e58555d04cd14b286216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e64ddbdaff5e356964c186e01c9e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f03070563d1356494f2099fde5d0f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41343694c353e50352682ac673835e85219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48489da85e77da3de2b85c98473145220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d4cd4edf233aef64392b23ddc8923221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df6eb50edb048d96585a8aa536120f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c175c8682421adc6e5906b437fd05d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd00aa36c9bf8a930bd0dd65769eeac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fc96c2b7b27c606a9d4b03e9bc0b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813e3c4029d183267bc655b13f221c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e9ab41b611082b2b4e22d8c63507a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f118d50729a3ce0965aed59efd1858228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdaa46c69d719d9f0ed48e0d30bd446229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a111fe973bf2d99d7339b71d9d51e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fcfb17db84978bcb3a882be217dc9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a9d6ef37a0cbf3ad841c8829f3f4a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b165c8d2ee492df01fd99820793ea35233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6df253f022b22eef496c8df7ca0c68234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b8f19c5edda779a5885cc39025b82235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663e97866d06354cbabd9450335afbb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98c46adf7f13c870abf1a15019aa36237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befc622570f077cdddad5d2a41f272a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cacc282ecd11c38cb14bd51d589b1f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb80f115334db600e18e796fb964c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1137f11f47f3abdd7ac6bf2bc1e87241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbb25a7862116c6a3cc0a69882a9a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb3ec9a41e75243e691f31ad6e47f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7658ed759d520759b05cc64959503d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c9cdbc51e6247df0d8498ee763e71245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f9c51630492a30fff136db84fc85b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9880260f4e535d87ff65937c082f745247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c625574b78dd4ed0f560b904c1a24248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f3c3a0ba3e4a62dd92a7211b36400249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938118c124e9bb6fae573040ab1debc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec7a4be4403bb27afbedc766e30e67251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8609dbe0f90b9004e65cae202d60122252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f225f720733c019ae54e21d86b45b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ee1138d7aca173390a3b25cd43384254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e314ea7c8fabffed2c32716ea5f78255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05b2b22e83f0159fd4a107711803c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f1c1821507cd76bbe818594bd7e09257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af886e3dde91627550c3783c85d4d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace12cbc8666202d2920deffbc2676a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7eb8d080a0e5c96c362eb8aa3a396260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655732dabf23afbb0c1f52bb184499ab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002e63083364d0332ad50b9dfb2b553262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2856a95eff2fea1c84291b034b65d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08f50667ca5f1227d92d20c9e98131264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eda37cbf72dfdd158b188102adf476265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60431d90b16219bc101e8f48da8b38ad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00522daac9cf01c5ad0f7b52f5ce932a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595f36fe3b02511ecc8424a7109d1e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961aaf81600b576cc08697551591a31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b009f40faf6864b3a2cf001c2b4a1f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8216e4a5d96e620aea02c50db821e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f16a7b54ce17745ec1155f56661f8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3bbc3388e410581aab3fa40f760db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dacb909e4b832c0d23c0d130931ba3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f85d4155b4a423997de2254b253b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569306c4793f98a8f508de9c5d18ff6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292f228ec3236d953bfe2677d7c1900277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f059afb1cb4e202cffd548936296de2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e60e1aaef51fa713b65c7ae992fbd6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a05ba554b22213cd66751f2560e275280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b07995d83338a926e22debcf1bfa0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b458f99e8c1177f000b9d873b10fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9990df8dee642093434940e605ece4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ced9f045512a697a904438a8b2d09284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b5f382e2aec644fb50107c883c713285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354361ae32b86d0cdd1526869f68de3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d873e188eccfa0ccb6b2233ac94bf0b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c932429fca36cbb6c3d6bee6c384b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa46ef8e37d1c8b3db273ebd2c2b79e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90737d111ad16c02544dffc6fca7318290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0d863acee8dafe47b6303bd1efd73291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b2a98b6321086a8da9631b72b7011292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c59889076a853c6ecd444e64f4cc90293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721395f3294efbd77ad65a59d5c1d756294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7a4bca26225059458a107dca4206f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f21d97841b27978def5bd55f0c4c10296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6d1701e1ef60f922e1fc3f1e66478297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ec1e0b1dd6af19b2221efe072c4d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5e3db3378d9a8031840538eb49ba5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d55a518b60a78074cf69ee34139987300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd2557775f52c6a0c2db79b880d02f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f284b84894306fbc7e1f95485ccd20302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e505f5a01c382b6d165e1967d850bf5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0998cc5429fd042f7d8e68cc090e030304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0377a611530d922817bfb3981034cee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479b1c992d30de760e6c6dea6ee57da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66f75303fcb2fedce3df0864ddfac3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9578a5a2ad5c5ca11bca233bf7d19d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3a97bf7823331fc4422e004be93e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868f141e887a7ec7d38c76c225eec29310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cd1f97506b98d0daa802975d40a3d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd55c49b181851acd36494b4842d37312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1dca8420666fdaaded1579634f1d0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dc54947436ab2967d75cb9997890a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907153ce035cd37d5c38a038ff4dcd10315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03b3729a71fff409f262d892bc3aaa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32029e9b63e1df1373edb56e105bce9d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa59ccf6927e3ce3d8aa5d616e26fd4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c20a16c48d54ff73c3dc3b7fd14fb8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7a68f7c8eac4f5a3950f910a6cd31320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d85bbac2ecc80f6714ff10aa956ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e808c1b1af48781e44eee93ad4c4b54322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de200addb010727c36b78438eed55e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b908cf27567cf9709a6b175dc7e3d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8246a6205a9c8a39f7ff187cddabf5f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bb44e1b3695240867606f963efc70326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682edcbb8df84a6e0303c26454fb33f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a4ff77368bfa80df70f30c8a4dbeb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfdf80cec485f07746edd8f08f85bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9a3f9b6c64a1821d85cc492c8f5dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65c14c3ae48f5df9e7e4f66e593350331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3d969d67a623e9f6ce03f664cb904332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2a0e56579b32d7f23ba67233a95b9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80925ea49d695a79bdb1d2dcab2aad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d9fdf4aa29f87721aca877a2cfbb1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424497ea62bf20ecbfbafec47e9b426336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e506f676c58f3de4be28851e682604d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676a4981ea33472934dff1d8cd0d15f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a74ab8d34af75993dd1fed6b6d5281339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62912aee157e0dd2abc49856f87f29d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7b6111e84cba3fe5b273281737d8f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036def55fe93058feb55d93802d4026342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0f2b248fa15f74931bdb2bec26c67343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5476df174b11cddb88180f1060920344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318c12187683816bbe0157a740de439345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cde75e57a0e1d961281ccbcc9b0132346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315482924e762d7306c68c6c7f715d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dae3b407974a9ce2ba642796c7020c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6967902755923c4cc3c9dae76e7f37349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973c5898069c25442a165bbbabdb0cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a06dae5d3d3d4fa147f977f39ec2d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e217d58adabf4129a6935e2159769352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122074ee8a79fce3d0c3f234362a4c3c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50402ff1c53422ac7a2a169daf9fb0f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956962340b4246c576137877da488e8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9933116e9f01546c7368c976b59c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b824505f2643b42bfbd5defe8a716d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc3731e71f67e74634c5a790b6d6b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354a01d455afe4eee4d2be3fad8d19d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13486584b2b6ed3b0cf4a411ecd99622360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4e51145d35e1624f9bbd58a71dfcd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ab4a1b06b32bed985be5fd1b243c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42513dd887bf27413fa85ffea7d784363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af065f2b1057a4c487534db28ed9525e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9185ab909e4eabb674c094a946202365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad43c41e7dc290501fa44e10580e8c9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d97d4ee1ab04e4274155b0da054d04367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b95901c39416c7b3a839801917b616368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59ccae4a1c7e5738a68c0cd7c03506369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c934cf59cdab5fb023e4398ad2068e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eafc9d4998507b60d6ea5596c61937371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880ec88b5ad782ed1c522049b36f643372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20108862a6614a1050c15edebfd63334373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571e99b0290a9537dff90b5353f9480374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5787c6fca4e683d1d9bc4ba3163922375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44052b3bb9116cb05a785e53fa412bcc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f941b59b52e6731d91d205dee4e0a6d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabc368360ed8c2f8aa37a96bd1cf8e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419a5b1e5e373af3eaaa426e1ab6995379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f87b9065924d48e25f7768d7dbad86380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0b9636b0373396b407660db5dfae5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655da9f25e44f111948b9d0449e5d502382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a60f111d42a2bf6d5e7d8f9166aa1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602381e0816dd3f06817b7c933f626f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dde40d241eb44188ab9db3d456be9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f271fc4b91b28fb5180c36bc5de4b9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0596a43b1d00632d7739a1002214db5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfade09ee97d1f43021c5478ae171d5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88819c16400a9eda75d43d7d06ce0774389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df095d9b08bc6f1351b4c29ab7c266390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2a3312dcc162dfee08aecc82a302b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089edb575cfb922c00e76c6a25ba2c1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07596bb3608cd58e39c76382643d742393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1a1ff27df583d730c1d351f32ab48394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d47b93592c1f12dc28ecff36a5f854395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365e17dc54b0dbfe159b630fdcd8111396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264a3567d86432520d3ccfde0d6ee0e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e5303a36bd18fd634f600d13a48c2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d784827a440f2e190948f86a00334d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c155e1fa5e85681f08eaa2f283a48f7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a93563ad9078f86b2adab7638e6e03401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742c7b38e3dcca425c8c62e287b474c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289d5d6eee2d43347b2692746e6b401403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af340cedeafca8b5dbf9e0903c6de73404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79c95c4d526fbe7eda0a81222a2e85405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac836fd8559aeff3060e08d72dd804406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cfb5eb42bcc2c983f723882692c96407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a35d96d9ba506f4c1db09382608fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04468f202d1cbfcde0bd2e4d21eaf5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0be2deabdcd0fcdc7f5339dd02e83410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bee5a1184df089d2018031c6881b87411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d95626cbecc07d32bb2669bccfb92412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b4e82c3aa779d4f2b974ca61f7233413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9b7810efdcf36488a7d2740cc65e2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32755d4d78cee98f0fe138585c671104415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4eb1d8477bbb94859dff3cc8917040416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292d8933b77ccd2de28b838288f0fd0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245b10791fef7e1a222aa38d547964b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3049ede4b26607ce7cf94d35d8a7da5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af78cd0a3d7e4ba634fc3a6df5f1087420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed838873dfba19fb7516464c1ef9772421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3849a5a41ce3ea615ba38a29b97ee2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f27365520cee59f02d05d528eff6b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bce7a3711c3679855e0d85a8591f9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d2ad5117714c9224fac273ab50f31425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee04921fa3f47f4722276ab78a65fc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f579767e530d62c6bd9f992d5595759427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6aacdbf18de5fc8e4a877dfcc229b9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2f9556b4b904f3b5c1cac0d95b61f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382ba7de93e1a129888142bac9674a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a42c674cb94f74201f892d042b0cc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374a75bee584076d30df9d437f7bdba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226233d19ff5c3b042a8d2bb2e1d8e5e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454956441405040e11be845f78c571f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f04b930444ccd80475f0642d942c0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c83bca1d565a94e3d3656e417ebc2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0f73c7777f32a6a441e59ab7f3bba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c21b5e0de4106e85805f097f362dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b323393aae21f076a45e8ced72a279439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df2ef321936d23a30e0bd3522a55ba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f81eaa86e744411b2190f1483df0f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1358b35b0fc9a2d3d8b336faac33c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec20e8ebb01888a900a3a7b81d78fd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72f8bda38ea5bcb3c42000a0fbdee7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd39ebbbacbcd1521535049093dde82445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e677e44d5f0885479ee19aadc44b465446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41059e2c279f8ee1a1b1558d26622fe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cf9636550b01ab3826c0839f9c6ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f625ab7f8228471bc6165543bb426449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667f69978d485f527f6813ede8c13bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97034f251531bd9969c61a20023c4eb8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8497ca8c5fdac52502539c287f943452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae4d133a04a0d248a054ffc4e1c3e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fbf3393d83708c18fd2fe06c54648454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42808e85a2e8d84157d6152850efc9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf2ea55b71f80283ecbeac0525003e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05244de4dcf02ec01f93f7d27bd7546457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64ec58f4f7b616d03df2bf4ffb8bb0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8651774e784ba868ec3f7b2d7e57a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f67a28b20da949affba42b517e517f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d0798ac84be67576fe0ad91f2336f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8731c933cccb52b5ae6294ff75ec1a0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a78946f85e577e4979931019f5bb2f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d3540c95a173a33cefdcc51e10252464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457b01120e58623aaec559cf6e765ea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c76e9316e8ff980d83e622e79abab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3863282ca1ef29966ec547c97cbdd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8739500e5984894c74fe386251bb8a5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52640a93cf8d2e36f3e23a2d0a0102f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146d108351f5f5181804df5369347dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259949d8bb23dcd2c70ecc6ddb57e1a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09dfebcf3c27a9e801cc8ce98a079c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b5027bb9057c2fd722a0222266b7f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b365cf26d1d04294371aa74632a034474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a31ceccf5a478a020c64f56207584475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f208c6d2a11ffef5ad9c43f75a8f27476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6919207865f2057f2a0884376e2f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd828df3d2325f77093a99e3c2810c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fbd0a67805b49d09ad4d7a570a70c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc45d27aab37873588ac8f963ed835e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25059d7a35337360348530223942a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e865d3fff3bf8d301646ac0071f9fff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60baeef0c8ccbf873e89d8073883311b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e29b14c5f805b751728f31ccdf1ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26713ab46c4dc74d736748aacaafe5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353cd1faa68f0b0effa9a14e167d2ce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0c9d31aa91fe356f33667b804fc1d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20d5c3d5c10d5cc2ec886acdad7e62488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a1aa2f1687b0726f191b2cd8c1712489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195d9f9d02410465ccf9e6f93ccabbd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1635237279dfebf8e933935f98513f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fca0904e7a57cd3f35a2257deace3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec5122486073e852e28ad09d292193493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b565f928392d17fbe227b79b4f6cd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb06d811547882d282bd212ab92974c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8dae1b26b9b2cbf6edb0e38d7de8b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6614d1d03d64c2765a3e9d988da0f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dd27eefd45466b5d720ef1d03a2ff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d569705d5719847421cbff04bfb09f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47380b4b6022f5ec347d73e5d0470f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645976ead478a4a39e1b800ddd490ce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5e8b7d2597f3393f1dfdec511ccdb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e426c709355c0fc8b7dd92b45587a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a33ee5ad67dac0b31923e0ac9dabfd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8302f3bc8d00d21759b50ef6de59d1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae929cd6a0fa975841470c608c43bfea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eeb9eb07e258fdaf95164b73b4ee34507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731b26dd34043dd061afe3f52ee5427508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed65da98eb009a2ea42ca4cab89f96509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be9f368b256b1a85494ee8a0fb9834510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ef8d7c10c04855ca99e4d28e1fa0c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9257aab91eaf30a13e1e6a5067b33512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccf26d45cd0e14a23319af70ae137d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a06632d2a22681bfcfcc4890c58fbe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9fc6ccf72daf302f6173cc39c823e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe82b5bcf25071185f874ef40d9b7b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd85e2c3f5b01d74674411cf4b0c425517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400e9a54908ec34709427d190c1f629518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126b9ad0e0d5bf69573420e1fc2c24f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2b67e5534b22d07c05b057d1fcb93520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3703c9dc661ad30929d9de98ed3d08c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a944270bdb56e53ff9c3faf83ca8a3b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d919f49f393060465127bdae43de6fc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c91820cc66148d015c47cf14136da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6218c16eaa164a657376c550fc3f90e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e20f455af1f634dcef67d1c2a8557526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31694138acc227d42ed47e3b4724f5c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d8231c827fd2bafcd087586b9fb32528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34480e4005958435d2290a4728f5a8eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e02cc2dc5f532905bb9333f3a29eb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb0ce3db1cb7b3bfd3a96e08ad6a78531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca22670a65906ed43588b3e7a945fd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42181cd1fd22458b7f96c86dd68ade2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f62f28d7dfba2adce96223b9be96f4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf54c33870eb5621ad035ad582eda3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e20f7e046d909a25220b6f8f00829536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f913cef07c773c3e96c4b94ad2f12f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315785cb1f0c3dcdfbe520b9c45af3b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f87f27147aa9d5ed4f99f4e802bfd5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8d9af08fd80ee503eafa6642920f0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c89d64d42b7fb3f5fbdd9bc752a8e5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e18f48a3fe9aa8522fe774df97b5e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c38da08f5528de9942f7a55359b09543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa57bc9cc10e4bafe5ae77dedb39b5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d739091d185ad9b7f7646d90f156e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587dc87ca92026954c1df5bc680fbf1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb8bcbefad04d856d6a4c2398236b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee767a544eb794896c552bca8bb1897548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b73369f328a2a798542ad6421340f6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95ef7c51ddc01b9be6b5f1936cfeb6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a65c683f1f7cbb972a2c5e5e72b13551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2966c05a50f755f62574d0b4c94da552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78e219b778fef8508d486ce9e04375553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5e6eb7edd66b094e2e687bf71171c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513017f162ebe1eefc8d0cd3a82849b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826510a4ad363470a0292adca8f67c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823716b96af8a0b836ae365883361405557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a24e117ac1b53dd4f1a76e1e698da558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ee69cbd79e7d35ec241c512e81805559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fca5b41bc4be9e95034388949b82e2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223c5ae62b9fae3b0708df98e1e4367561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4ebed16ce7d980e29af8d3cbd8373562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c75ecc5bbce4c96323ccff002ee09563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46375ca221f3bb265edd866f7c4ec6db564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ab21b05df1890fd7691640b6d654e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b66cae85f31176e56f0b974b050b4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d5d1b87628756cf60395aec9abb97567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1e9ef09af0b6c1b1bd517358db185568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f7ecd1a9f4a26d193d47985dbb38f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ea7bc90de4132ee0fd35486a398d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993745f37b992c844a791f8c01868e8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fde22fa5fdedcfc0ce81ec85ecf70572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74220184aaebea1b259a4291cdbc3cc6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8848ff5e95940edbf9b5316eaa8c31574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ee24852e3150622c6e4847742e0a8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f00eef5aa06e9103bce0e7aa5e5f8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe02b1e5ca700293a7d15a423c118f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab50f0bf6dcca8e1a0ca04059074ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a587adbe63520bdf638eba15f99af579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df732047f938fe71da19036a8429262580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f11b436332c6659d87a7661e7d7bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81d871ed7cb7ba9be86584986a1aaf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e539077ebe7cf81d1ea1581c41f06c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc70e49461c2bcde5ba3a769cc73308584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a419dedbd23946e85a365d097a45f29585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb960f4d34be98e5abc9fbfa181ad05586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8652220c9f2b22d186b8007f01045f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3c5c473fef7c391d433017314a61e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3740e010b8504d83ef117b9405985589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a600643ecda9c96f38919a809f4b3f0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ee0544969d5e4ad5ae6aae4fad430591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b5ea69a4a4fb586373b72f693849a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce4b65405f05c763694957efe34e78593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431e33df62b872ae627e07905e6ab64594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fd34dfaa24a17368e256769bf84cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77030c5a9d11a77adfbc1366bf9dda80596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a43a2396dfdf239b5c11ff4920cbe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8903a26f790669c5def6a9e5682490598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5aeb19c4329f1bb8399d5f45e9b73599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe9be2cb55cd734e00b5fa760f8249600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6aa4606c00fd982e6744e4d1af026f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0955bede059367a4211e2393de14a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6920d6989c65e6badde6aca5efd0a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bb20bcd23094ecd980252c979a111604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c92914bf6a567312ec900b9b710e6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570bdee6b6cae24d304c47e2b248a80606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38f61c38ded10a4a2b53ee6c2a0cc5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c314b8bc318e567d6dc365d62c6581608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a2a04b0da8bf40c03614b68982f5a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f586a4201e80f75a142dc48b525f5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aaf295e87ce8eb68512a7c553b1a7a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1de45331ec19e5ab033368ee8f25c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c6d2ecd15bad31a21b09a46f0323a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100f2e451667d8b4f0a29f84fe994f7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c510b213069c4496805388667e7134615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e363c4f60022d95568bbaad3cb928b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54dd24149f00fcf43da3a2db75162b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4c39849297408b2a53f1c0a15abac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb702e6ab3204ecddb16a5d34beb5d7a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb21f56433604bafdedcdf8d51da9b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ea3c1cd288e8d0f85d5076cc13cf4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6b55f224cfbcd570fbbb6bbdcd740622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7689488f6eafff79164dac30a54ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90252f3ad818779572b02be4c2034f67624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a951f4c408a9dbf154b90951f246b5e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307c71ffa2784abfe2b56d3b7a4adbf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4456431b533f9dcb9a334793a5ceb6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd0798a12d89c08a0187c43b0bbe78628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1e45f9e6fad92fe32c4d01cc58744629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a53a3b4f4269b2163c5539197012d1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d183b7bc1bc52dc0897c259cc2dfb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b529a19e9688867251df8442e1cc8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a145b482a10f29ee3a9e78bb6c7406633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c41dc449be7e9fed594c614f5c9227634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37b9d8f895dbbf8fd707dd4cd7a610635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111620ca31ad3c99903c4491d5bf4cf9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592d4b2ae8799bbe8b4244cb446e1f8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529b1d4b607ab74885d42f422843cd7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4b3ad4d73c317d50a2fbca444ed09639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be08b70c80f7d36243ef66fdc1d10c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd5e50be5a9f9aade4f47498226b1c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356222bb8657077ae9b2622488209c22642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5213ddaa39bdc29890b3de480d8301c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ad03c624fc9cd1e59c822bdd52d47644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f594e717a11e2abe267ad6adf3042645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca68197e3e6fc76446d031f472631c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91aadc004481718b8057d1f479172f7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b7677d7d3fab44062f9d2a131fc11648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82d43d4d66f663cf76ecc6da987b6c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f66b2726d95b76f74bce3e5e3898aa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a80bfe36ee7bae3570eb5196b9e383651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e64a736e9e9f0a327c2598b17af87652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565305152e27125809fd4c245f6aad63653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ea82e6e9baf7212538e82d3790e6a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a4357e491f64cc93918dd9ce69cf9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbeb77ffc3936be73294e4b4c3a272656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05ad89eea399f963f7448d2475f488657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c2698093f5c4f9401af948ce0e3cc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee17722169ed14486720639aa38c041659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cb2f4e9a82b4eab13dfebdf34c900660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bee4587f74c212dcff1dc36aebe90661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9047dc42e14271972bb88f4f14b62c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf187f28be5c5f61fbf648e370d3b5bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007558e504165cefc93bc4a7c8b6ea22664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f1ee310374578fc9bbb93244dd438665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff9d34bbbfb64b89c319e6d12177a8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041249b0718daa33913e4bd2a38ea46c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7788ad19125515978913e9ef1192f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d42d5cbdb7dceb18d30c59b1044fd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae315334c6dd1badddd1b3caa7c0bb7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd52e16d8c3ea45d9383bb0f9ac6c4e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566567137006133310afb8350f3a88e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc05aced8cefddfc8ec378360ec92a8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a9b7228d8fa623e7ecf94eae0c42a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e271394168e96aed1acdfdb6f153d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d421bd67ec0e310fefc2f3a6bfdc969676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26db256b0971140c6fea82fdb39ddb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f21ebb5a0d74da4d3979be0221b65c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac542267a1f6bfcf6b9a147dac15c48b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54729a69865f951717e945f20928bc11680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96620bbb5b6d273380e548486f75ff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac907e597317aad60ac5e863bf5c6298682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3749af80387742d7872cfeccb8338e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b354170369b6b40dd3d142145eb38684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e248efbee4d8c0ce40280410372151d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cda2b906ef6b1c3efcb4e5dab3d9b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b380b908862e7f7597274cd24969a6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f3f979d23036ec24a4889e6c046b9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6d71abaaba256d075b86228724878689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb4bfe679c41fe1f4484ad08a1b579690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efefcb20cbe68c70bea1608702f557691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad0526701005181781a09f37db40b4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e80d1a69b27bf8211341faa880f4d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9d65a1f3b620f298114b18a97eaf8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03787546849d900cd140630ab3b56176695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b2d84f303e2fe07bc7f02e855487c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e71b922480af7bee1b333b2947210697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0964ff772301e9e41fe93e598f7d676698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bdd4c148773d6ea60f5fb6b8a95eb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb982c5dbc513d3b9a5fd1106e751b8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c629aac85274c310b3a13fbfb64fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8b798f5d84f254bae1d6d9755929c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748864edf7389fbd8105484e282c919703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc218a7bffd1836e927cdbe5dd7fff1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcd3c1d7a876b719244795678589ea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d530ee1ddc049432c3b75e9351173d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621e691be37ac5322647acedfedcb22707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39071c0de0da0be963ba3fb1bb3e0f4f708.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24401,110 +24392,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +24702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J361"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28810,5069 +28741,5044 @@
         <v>25835</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
         <v>4.4</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25842</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>446</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>4.83</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25873</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>9.27</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25875</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>4.6</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25876</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>7.77</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25877</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>10.69</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25883</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>16</v>
+        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>3.96</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25885</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>11.23</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25899</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>2.12</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>25899</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>2.12</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25903</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="E171" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="F171" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G171" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="I171" s="0">
+        <v>2.28</v>
+      </c>
+      <c r="J171" s="0" t="s">
         <v>474</v>
-      </c>
-[...13 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25914</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>475</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>476</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>1.07</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25920</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>4.98</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25925</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>481</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>482</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>483</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25926</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>5.12</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25956</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>488</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>4.67</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>25957</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>492</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>1.9</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>25976</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>495</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>10.35</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>25979</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>497</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>498</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>4.8</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>25980</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>500</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>501</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>4.51</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>25981</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>2.39</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>25984</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>16</v>
+        <v>483</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>4.53</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>25995</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>17.6</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>25996</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>3.94</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24012</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>516</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>2.28</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24014</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>518</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>519</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>4.11</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24020</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>521</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>522</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>9.01</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>24020</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>524</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>9.01</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24024</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>4.68</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24025</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>24.42</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24030</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>29.53</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24034</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>29.53</v>
+        <v>1.2</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24036</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>1.52</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24037</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
         <v>1.52</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24043</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>6.34</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24044</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>7.42</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24045</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>6.93</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24046</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>6.38</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24047</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>7.61</v>
       </c>
       <c r="J199" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24051</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>37.1</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24052</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>78</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>49.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24056</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.43</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24057</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.4</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24059</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>7.52</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24067</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>1.29</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>24067</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>1.29</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24068</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>1.44</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24069</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>580</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>581</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>1.6</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24085</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>584</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>4.98</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24086</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24087</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>6.05</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24088</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>6.64</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24090</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24091</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>7.52</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24092</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>7.21</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24096</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>8</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24110</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>5.76</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24111</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>610</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>611</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>5.27</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24113</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>613</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>614</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>3.28</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24114</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>2.39</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24115</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>2.69</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24117</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>623</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>2.18</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24120</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>2.28</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24122</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>3.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24124</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>7.71</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24133</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>2.92</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24134</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.42</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>24134</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
         <v>3.42</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24135</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>3.51</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>24135</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
         <v>3.51</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24136</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>4.01</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>24136</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
         <v>4.01</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24137</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>3.61</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>24137</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>652</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
         <v>3.61</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24138</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>4.31</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24140</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>4.11</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24183</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>9.33</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>24183</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>9.33</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24185</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>3.31</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>24185</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>3.31</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24217</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>7.77</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24218</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>10.44</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24219</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>8.85</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24220</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>676</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>677</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>11.18</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24221</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>679</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>13.42</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24224</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>682</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>683</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>53.97</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24225</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>685</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>5.13</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24226</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>689</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>6.73</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24228</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>691</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>9.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24233</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>695</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>7.26</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24234</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>697</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>10.48</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24235</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>700</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>701</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>16.28</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24238</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>705</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.81</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24239</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>2.71</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24240</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>2.44</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24242</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24243</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24244</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24245</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.62</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24246</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>0.98</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24247</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.38</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24248</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.28</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24249</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.38</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24250</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>25.99</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24251</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>1.2</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24252</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24253</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24254</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24255</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>1.23</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24256</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>1.75</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24257</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>1.6</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24258</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.75</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24266</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>1.44</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24267</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24268</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>1.35</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24269</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>0.97</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24270</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>2.28</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24271</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>2.5</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24273</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>2.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24274</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>3.18</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24275</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.28</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24278</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>1.58</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24279</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>2.18</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24280</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>2.22</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24281</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.64</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24282</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>3.77</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24283</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>4.14</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24285</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.47</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24287</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>8.09</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24288</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>9.83</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24290</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>274</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>2.3</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24292</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24296</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24298</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>5.57</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24314</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>3.8</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24315</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>3.28</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24317</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.55</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24321</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>4.49</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24322</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>4.01</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24323</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>4.79</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24324</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>4.29</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24325</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>5.57</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24326</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24327</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>274</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.4</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24362</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>8.68</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24363</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>11.37</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24364</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>14.85</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24366</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>11.28</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24374</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24375</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>4.57</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24377</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.74</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24378</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>5.97</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24380</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>2.18</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24381</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>2.59</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24382</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>2.28</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24383</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>2.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24384</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>3.22</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24385</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>0.96</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24386</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>1.35</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24387</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>1.46</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24388</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>1.81</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24389</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>1.49</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24390</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24392</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>2.53</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24393</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>3.03</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24395</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>13.4</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24409</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>7.06</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24410</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>6.54</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24422</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>4.45</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24427</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>4.2</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24428</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>4.71</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24429</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>4.4</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24431</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24466</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>421</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>7.76</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24469</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>421</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>5.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24470</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>421</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>6.14</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24471</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>421</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>7.34</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24472</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>421</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24486</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.74</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24487</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24502</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>31.61</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>24502</v>
+        <v>24504</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I348" s="0">
-        <v>31.61</v>
+        <v>9.98</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>24504</v>
+        <v>24505</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I349" s="0">
-        <v>9.98</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>24505</v>
+        <v>24506</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I350" s="0">
-        <v>8.789999999999999</v>
+        <v>13.79</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>24506</v>
+        <v>24507</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I351" s="0">
-        <v>13.79</v>
+        <v>65.36</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>24507</v>
+        <v>24535</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I352" s="0">
-        <v>65.36</v>
+        <v>5</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>24535</v>
+        <v>24539</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>421</v>
       </c>
       <c r="I353" s="0">
-        <v>5</v>
+        <v>8.18</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>24539</v>
+        <v>24554</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>8.18</v>
+        <v>5.81</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>24554</v>
+        <v>24558</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>421</v>
       </c>
       <c r="I355" s="0">
-        <v>5.81</v>
+        <v>40.21</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>24558</v>
+        <v>24565</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.21</v>
+        <v>4.15</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>24565</v>
+        <v>24564</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>4.15</v>
+        <v>3.94</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>24564</v>
+        <v>24566</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>3.94</v>
+        <v>2.49</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>24566</v>
+        <v>24567</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>2.49</v>
+        <v>2.08</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>24567</v>
+        <v>24568</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>2.08</v>
+        <v>3.84</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1027</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>24568</v>
+        <v>24569</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>3.84</v>
+        <v>3.22</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1030</v>
-      </c>
-[...23 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>