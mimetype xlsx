--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f67a499679734901946c8df92990741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9855380b310085591ba956a548d6542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5114fe414e4f376c1e06ea2ea0cbad23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478742788435fd5c3d0594a458f485c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43b943efd88fc415c29e148c9757b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7c8574a005fcf00565ebbe0fe6c256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed9ae3c127651a48bd4e39f492c0a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa12b2ef314dfc9f942ae69224d6c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be8a319010c9d163c7dc1fb7853e559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b98b07d95b5eb3036308b2a563756910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3298563186be83b3c70376ccda104111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f430b3eed38935c042b31610cdca82912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c2b5ab303cd353ba7ffced30652f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb84157e3c53632f7c02dab9c1cc6414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15437da1f6cb42f0e5b3cdd5d42cfcae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb150159ca7316389f5d1a616b1347da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbea1589f72efde23af17d2850c04d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa6958285a88b8d652ccf72cbe481f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5307b16e3d33096ea987025a4bbf42019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506e8d12036ba779424d0302cefd55c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a66f81a05e1086802aaa0aaf2b15d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a7f8e39bc1eb1fe47335c37eb488c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21578353f733b627454baea252fe5a9523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7451980c4091462e69dcfefd3e163c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed61cff20b5d14376900924df6f1ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9590c98736add8ff128f60940d7e5226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4b7a4ad834aad3b23d24ff4f751a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7776a60df2a101137616d4f0b40d2c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6373edd84ec03b91cfd72caa9b6b2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a02ff3c3ee3ee05842531c2128079f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4849323c17b262e74b27aa6d6aad26731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ee8c1b199410bd6e76bb0944a7be932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a762d5b67c6e23d9ad2b27707a8ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6a668b70bdc890d0aa0238ebcaeba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e3d2c7610ea96d0ca891637138bc935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93db72c2d414d37401ebead369f57f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd50b964395acc7c310d107b67a1f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb3383a000cf0c052c70c08fe0142638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113acfd537083a3a0deb5b1704c125d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe0d62ffbf76ffb4f90a3f1c0799d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b02546000bfedd04da34da603917741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e4e9eadf69848f821bda7b844a93842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d0437fd0e1676a63607a6aeb98a6243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd92f0fd0d1739bb1f088df3b5ebe4344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5185f5ccac1ad16c7b59cced6e1ed6545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea8c4bc4e4ff2f2a19f621d8a5167746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725026ffedd266e76751b5018491d5c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36d55462366a05dd68eff86e6603e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f46af2b45079edc3ae81118d588eea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf884cc2646e2fa8fcdfdf88e97779d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8365385e8423adabc75dcaf43eeb151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55405ad6976f0627021c35128fbb6f5752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d5ba8d14758c3b5e9b83bb75055ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bee2006d08297abb56eda7e9c5f3654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8809fcc7f853e04b2e8adc50e18a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fadaebf281f715aab130a24067324e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35370b4271bc0e5be32e411c1929873957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dffc22bb3aad68a0d3121c33f2a0bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afca72df8eb87416dcf8934012f868c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a879cfa8f4e9b0820e3c69bf45d4f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa34165827c20ee88a0e481a3c8aa061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410d0db7f4f7ebc5eb49a5984475fe862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf71abeb5d22a24e7c26a062219cd8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23386c73d45d345561e60e9ee577a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894c8dd1dce087859d010d94469daf165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043aa42a80f2e4cae414bd644f8ed32f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c9e7cbb04874aea8c2cd3938304fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda679f755ae7123aff94dc4ef95d6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11d64164cc0e50752d0e7382a3b74b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f22d3fa66ed9172c268b13a33fad570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c880d0f0ae9b421db8d7ce4cd4bb8571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4491de5d6c2561a48b965e939bc0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31660d56e995e5609bc83b0f691bec6173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd581ed3db2be14b38d9c04be1367d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015db547010156adbfb0ee8b14a26d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c70ec362ce6a65b89acac2aa914dfe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5c34c660747d2a2ea9582c72db0bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234aad56477ace704412d46917c20dea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2d2c29647ff6d111251251266f56879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851b8f276c6776bf912e008af6b2f3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3851222228b3c86f99c53c46ab477481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98e7bb0bfe10fbb996a877296598a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc5a066ec62b3ce1f9a3955e97335183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c648b591e5d5d68814108e6788ff284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d365fa494a2e2984c36e347c0c3da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5e61ab948ef8fd39815a59483427c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca1fe018e49abfa814a3578f8bb3be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b0fce50ffa3b1951709eebedb1e6288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5864755323a4edb047b7e58b13fac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55c6820f9abe7d9b5a05f12d32cc8690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6914c98c664eb25a3e00400491f0691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffa4e98848af20cca63cea4ae84ba692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0e72d5c45c4f02b21f433725b735493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd36fdc5f0621e7976e5cf2a5da9e8094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416503c266910142053ee85a01e726f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe0f8142ed35deafece681ce9b980f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3360adec5cec4b5edca0c8d877052597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d0ddf4c37fa30ad145a0d6cd55d8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09262b2a270dab2b7ad3e99c30483c2399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b399da00fb0be3061b6deecaedd8651100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e457563692afca1deeb162024864d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82e607a4d4d5f713a0bece4f5248c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2d7349233d7b12b96a64c7663a447103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6614e226a66e12355c003264bb69d3d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfc6cc276289d073e6f9d2ec2f81c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c5fe7ca5cd65bd7423c2034deb3f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75696bec06974605f15a23e953e503107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a750abb1fb8e08391211a9b05d05186108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061db1c49a4f808caecc20d87c62c18109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fdde048edbcefea15f48d03923992110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b026801cabc2a65f362e3b3738c46111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609efbcb908f422fa928ade0794bf658112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f785089f87f04e8812f91d4ef25ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022e45ab1634414c957c405bd86df72114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bdb9fbc181e75d84a0ccbfa0facf7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6e3e12f783058bec2f36e8a206660116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e90612ba12e00c19c4c27fb43fba5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ba10cd49dadbb519b2e91347a86f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fface0599f8dd033d98b03eb221e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bd93e75da743cfc855fc0b484ec4d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1d4e9d5039b21b5ab4e6d78ca1f1a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35539bab997d004e37202abceea55f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b1d0fffd9ce631f4ce5d13fd7a5b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3223cb4a4d5ba50444ba8e51d1004124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ade7f2ba884c6c4b256a56ac73b270125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfff970b17f61f67443a7088b4ee47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c82909663fffe58b7053da356863ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd21cd385882ef18e667e2afc793238128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab73a25e104a56b1a4a4ddc27e39c0c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6d837085e0fd177bb63559d457599130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a981db5cdce26913396b7e8be5b2a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87c21f4f71aeec6aedd5b9dfc23493132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea32a964db31e0e7608378f24307858133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a108a4954c3d271bf01e07cdd87d10134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e712d60a8cdf4cfc408f112b3e5bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703f59750a784fc8df071e4710aae47136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e1242314f020c7d666de030dbd2a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5bdb90af77af051b926141506d5c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc647321588cd38a4b4297a2d68c274139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25450ef60ae1019ab3e401a45a00505140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e559a4982468ec4b8a9cd2936d11557141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd8a7110bbf81092ba929ca63224f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9947efe1bf6c7a6f5ddb08140caa40143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dae123837345c3ac25efb3889e572144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82979663be5fd08770b741ae47550b36145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c44fc80c2cea1d341f5217dd5bae0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb865e99a0db48681609a5b73f68968147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1933732fbad275b61a80e60c278eb4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce44d18f686d23e3bf0dc98b852c73149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53f3c8c3013cb74d625ed6d63a8ab7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260489708a046fbb4a4f6fa48768418151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab26c5920d7e4a0140163493afa4a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481b04b66a0fb407bd848579deebae1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1338c799effe4da0a613c4ebd282f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e0bb09cbf919c0f878233f5345013155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc37a86ee99244bb3f1e1e58887b4f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50ae54cc881532167b19f9b1aa8800157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5974c0c7690f6052591ec5ae2baa7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4cb75952f8deb999c370c29ce4fe2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e899c0b7efde012c24f34f3e2a6e04160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dff0ccf42c22c085d20ce698592d43161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefeacc893d905fb95d85b9554322e34162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1a4d83fb22ebfc376f6730e5e59f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5095634a71dfd2623566ad8eb071f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc63f35fa9748a1a8ca053199cd1314165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570570624013f66b2ce5978c67ea2cc5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b1a65c4a2be346da5a1aa28eb8496167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3a8c385637e9246f200ba89025d93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e8028454a99e61cdeb0d5e502addc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ad74e2e413fab9ddccb873fdb04b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0c1b404933282613627f7738a2466171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979f6c40a6218786aeb62722c10dd38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c5ed0f57649e82302a762c313e333173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65d8c281a94ab8858488bf6e36b100174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ea85ecff1ec7d0ac0e93f2bc9dd01175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008253dbf30e29d89a16b522311a4a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee1d17d3fafbc98ac3a7b1c0eb825e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117daede0da7058a4dc183992ccd5b65178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e29c034ce67d1dd64c9bf5c8b4613a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75de998b3b085330ad5a6039ad15ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a2b962435f3ea6ed799be7a14122b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48484c20de0649e211cd2d7bae2c3da3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c3af6572d3f2a449c25981b13342e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1632c908e5fa28d2989178f8efbb31184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa2aefcc6869434687e594abba33bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c3831738d48a70ddcce0c49084dc5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e79370fb45a75fc6521b5c462eeb2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d39813a90a0f490373f164c2e820d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b88fb986f76edf2f318ad152c0aaa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2d40bf09768a20c36917961e79238190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f60f33cfe3f70f35def797abef2171191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6d192d892fc5e1461ad76e7246fa1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffe971bb6a316d2ef3b76561b7f22c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809da35aceca2e8897e72c624764a135194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af2d03d8f5110523ee93574e4d6abd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef4d72d35c85e7219f5c0669d8e9c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a313fd4b92166d278893d0fce62f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe13e5555461711422fe13cfd4417d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bdda6f856cbdf7dd532a73ceb68aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebae6f50ba707c38062f657558b9d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509bb4aaa2cd29059fdd47d72917efc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4d4776abe377a29401b106aa9cb2c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382837488390f18ba5bfa65628de3d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d39c9708e1bfe0716b30a540acddd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125324169f8ca139417310c7e40db614205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf285a5df7d3af6d5cc58018b975721206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efe1b552fec3bb618dc70b1d9bacb4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f433b8604bfefa81850b7232e750a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f303714c9ac680f1049a865b9adf9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9ce484d6161766d48da8b75f8bc91210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97a1dc6972038b3d7f7e79f7e1e9d0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86703a62c62ce2b9371d235336029a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c4200eaa03274bc4677cf23b04f33213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9197c8444f247025590d43d496e24ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d85015a0d1958bcfc8407dd2350a1b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ba077d1833dbaebde549f2d888bf8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d159c6484f6e7a82faec79534e331217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945c271e5c76259220b6b3d3245b37f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b753d3c91d667eb82c83f42e849de2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a8abddf987e202324f34c6bab4841220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7b98cea3efacce9b2548a18bf0f5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cf23470d8ad8e9b587f1511c5f690222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c704e26d4822b8402e4e92558c5df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e7069b9b8219b381cbb6fabaccb77224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eabaa2d02757891e48228a0f31a31f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28edb6ba371321f454509cdd83dd7bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f5b3a28a3885676509b82692af84f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aeba7146f659a4199d37c8f4bea415228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b2895cfd0d75cd346c6cb16ed1b48229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780815e23ac7abcf2061a3b94894a2e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f928d8282f51f55cd809921b4c9aa9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888c9963088d7879180ded3e814e6cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7ee77e29e1623731930b4a9831d59233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd27d66472f9c5f055e7c1053667e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5bb18b554ebc322c5e997dc45ec5a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e908e3e4b3fe20901b9a9908d004f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164aa9a7532005e8530d58bba5c2fcc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ea047d5283ba97d6ce3bc843c9f17238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f58e218fd63b84d81cf0724ea81420239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f76a02cb79dc126076d8438f4b7a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe4701fa5c57b2f76a2c83905f37f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44e9a5be62ff4bfad62f01a14d65ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf00daa1dfae7b02ac341b5cb04053c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f8e8f53b43920509bd98cba9af269244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c001b94e0f97e64ff49bcac89851b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09329d4daf3b1ad8b2435743e333c2f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed527e80f24257516d6235fab0137551247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c38d37bb1c57a590afe1c9d4786129248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8c58c9f400385aeebcac1fc2e48ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90070ff7316780563c397a8f97694d80250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a04df451ef028fa44cf016e841de2d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22744ec95f0ca48760f9f8a605f1999b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22650e5857836baae71d456bec999d02253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfc8d9decfdf4377d8687ab6300103254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5cbf5b36e523ba799b37b5dbc19c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a80099f033b2fe5b429fa995517919256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924d65a59e6aac1d9eb6fde3cac3e81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15a8b2d65ca9460539c222fed9ce7c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b10be6e6394b72fe8d83c3b75200f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a8af8ebed6c188a0cb8a34e8351e6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67eb90d65ee6a78a04e5aff156b9e2d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd63f9ed3dc042eb293ab06820eb3ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc07787a34c55c6d469875d2066299263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfed1b7b64956fa5b7ed28ec21f8604264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28df4fad10ed7c35a5d35244999dc6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc9b1ebf3b68fae65356a481290c1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d067865f8a791a215eb49385ae189267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccc0da4b5fbf9430f3c99a546d2ddb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ab1e181534f00bc62fddfe74d9268269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2957806138ac194769f1d9c91d8b225270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4a656b8fb572d5b4c08cefc1147e5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405eb3d64ba9d7a7baae69a20a9d39b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b0810d127ee452d0b9f070c6ee019273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cbf9bf6b738bd3f326aa220aa792d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3115b92591bdbd1bdaaf6855938d47275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb955edf9985f229f3a0825bc0470067276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b79ba345bf2f381ae7ba7404566cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbd0165be5c3aae8c1ef8627dbfa05278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaafff19b325390914b4f9801c3eb54279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f4153c5609f2ab292778a76fe0630280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72879ed82933ebca7a13159350f6332a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b218185eea48bb68d625ab850f264a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef1e78092abed3d25ae04751b324fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d6c373c9c4c342342bac5481a157b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76380c880d55066800730f595505775b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d38f97e8ff81234a112e4eb1f061e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79165c0ab2ae250aeab66756b957c9ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdd7333c57435f5c094593a1e0ab8b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d4204de644da88cd4edc1de656cce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50eac93a8a40e09474bea9fa0839668290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80eca7c24baa3f6a50e2562da85b68291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56899dbf12c29b9d9e36d11248d22f60292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d41c9f72e567b4c164b350f18f2349293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8df8390876daa5e982465d66b81e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3334acc7ad327226b2d593b3428f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049049ee446401fc745ddbe49916bf73296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b95df1ffd62cb02014c5508dfbbb9e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e6e6702f3824c9837eff35e8c9473298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6c0a2ebf2a765cba93e49ae8dc714299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda39522f7f97cf42bdc116d1d05954300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b61f440422e8d7702e9417b58f9490301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011216032f603ead299f6b62cc43403302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3877444f44ac433bf6a57d5c75220a1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cae716f8ac78aadcb9f13f12ca8786304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea916b547235547b1a29fadc5c4046305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcabf8bcc43c7a08f21d3b2dba937b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe431948b4d041bdc0e8231c1d4b2be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad6d63ade5415b37d746e282365e45308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256396e98f787b47edbfc3ffa20baf0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc739982dc316b08cd58f4397a9cd6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22482effa044f05e71a31abb4de3e095311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d95f1e35dbe438f9d109e60ae18a9b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398b309f89dc69057d68b073ba3a8f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46726e22262c9aedba04080f8dffc12314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4680f39df9cd080eb70db24bd23035315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf25c17e5a8a57a000d13ac275955c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b42bd71d9593dc3175502cffc59ae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ab034da7d8794d07c5ec71346ea14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d24d8b01e542d85ca776f9f4894ae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec4701808532ea9d2a2c4717578ec9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684eda733696963bb58f4db2d2ee4740321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b12950d167e9409b80b501237a02d2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01687298a20d53e8e9c71fbfeb649b7e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151931f00b27b38b47800a3fd1898339324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce27ed53292f83b17d208987367fba8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426ef90be3a1ad03d6d237dbfaaf9ac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6c6591b9f8dcf243a624ebd0bd969327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b43c7ed9bf0b22f20dbab10f19b63328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443d886a4fd365e028be4eb18821a07329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27b93199b8a18f46a4da75f95bb2ad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3ed3d9a3be63629375c7eb3dd7bc9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be12cb41a0ced5ba5b693cfaf80a8c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354a848b4d9638be15ecc4c3a68d8cd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53971ad1a4e6bb37937d7de4ab61708b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1064cd77a973b3fae33d930dbd952ec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337710f91486e25d6caa2dd0efa830ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000818926e8473d2f0ac9038196f6779337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26152f592b3868360e0cbcbf5b219a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b599425272c0b2a1430b2a7d7d72b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d8af389e9e2a5cbd56540ba000c62340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d4e53d863b709d5b6a02863c7f986341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132ec015f79504708b2c4c256b91fed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d036ff6ccac8cb0a1effb6309f374b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368eb1711a6cbb57f052f1b00c28abc1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100fea304957879f680fb0644a0a9a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b5d83a78e01d3fbce7a96f092fb14346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504651afd56c51ee73e7ef2ae3fe686347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1039c5715c9276f82364b8ee9f7a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59bdc03011c19e4e572cfac357c62f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a1e559e950d5c42664eb6d13363b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893bd73a75032a1e96f818c3883eba2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c362b9b6bc1c56156e600e7d76a93b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc3bd76d69f9faa68183b64525010c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9cca5a6fb9e96274add9109d72eb7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cad1e609d8f6f2c966932ccbfc8a4d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def9cf1824907be85e1fab6b2ea71bd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca0064201adb70c53c3a8d5d5b41dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b4db68485d0a991b7016a08aabcaf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25f2fe26493750fb100204decc890c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8440933aa7ab130d1cfd449d7ab91360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf7e4080b08c07aab299f4bc4412d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a9db468dd7d403fe984f613f03fce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60222565614be442415d9861c5af5f43363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a33d083dd1d5fdbfd793995f9534e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12fbc97fe6cfd8a22fa1cfc62a34d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f513b7061905022b54447d7ac432dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da530bc1616ab7566db497d26198aba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ccecc9ff7d45b190e0e202a18aa74368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20342d15f6e5801f3779bfb138207978369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e215c9dee9e6e75ab1ada1a7d22b164370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180053c7ec68c187f3cec539dd998d4b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76b78b328fe65b4c8773db00dbc9d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f648dfafbd90de23db3aeadeb09839373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debc0d8dcde86c6acc77a2ced0bd470374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce84f22e31e0cc8fd5df3fefd7eb50375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5f2704bc66bed5c365fc150fba0d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e27c3b10e66a0749bc93de1a754553377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db58835625d4d52ca7363b2715e5e0c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f440fb88c97330342545b3aba39e520379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415715d00d7a733ec49dffd0271ef35e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6286d6df4ac05bd9ab9667e0afd431381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e7f2745978c4f7455a780d1e3a708382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ca0bf5ab738c410b8830a71020671383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a11f27a30222d1da39f918b0df54e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c797723718a15e6d4e8dd2e872410385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52912f8407ed7806627233e88edd43ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e19d2e2885aadc498aa4fd27ca54fb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea279832890525500fc13c27d1962e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4b9d4c9fff4e6d0d12ad4c671f523389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f51f12847de9fcb0c6e04574560d04390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd40012ba340a4d458c35ea96a10aa7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8fce71af8a3ec03f73f7f837e9c34392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87b92f2971cc9f80d6873b6a28ba17393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ba98728c4f0f9f83c248ae78df5c9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213088a2c53ecd200011ddc2753e93b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e193332eb6fd5b9729bdb1c34b4305396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf72c6e45d7d947f047b40b0ce9bb5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895cf0342ff85c9126e42debbc6b845398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e5b8db19f3be9cf8d1dbb0a9cda11399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193789d4421107ec377a7d6718c788c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde990204ea83be5485f695061b5bdaf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82f40c4ae24713cd8536e9caf5b395402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee9c10acdd6683edabcded61ef8b8d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827de441f9e7686c3a57dc5140e7ae6a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83623498a853951bdd3f22bd650e331e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffeebe3c247acb4ed2e9153beffe68406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0b4416ec559d1be7cf10ead6bda51407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71217b3966e278504374273a0be8632408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686fbbeb2d05d5a3f3c86850065dee4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67eef5e788343f775ea77fd2502f0c3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426f72613b0bfa50f9b6eb5126e72fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06d54925bd435079248dda54c8c27d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11973be5965a009499151a52f6949740413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb74ed4611cd27b533d7d9bf4d4dc8f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69a0a5ec2ef5f612879a46a9b8594a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca684927e1666fbaba336c986f749a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9abe3ff2a9098dcbcbbf9e566a2ed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3440bfe7e6099af6fc814ae9696d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a0fcd5215373386a80d9da227eabb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2988e78f68c5932a41e19e801083b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf115f9b6967791eba27918a9523d9db421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2dcaad2dfabed8178e48ccecd5db77422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110695181119386a2674c21e5834f8a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec8c731cffc1305d87d4ca0ac23af0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aabac1edc59f363186740b015c2fde425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69947b061340c8913d8a75ca06701c37426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81342516e3487e3086b07a69bd0ec5f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48f3fe50b9dd62b9f44c775b331ad4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d25a06ecbc43a914df0bbd8aac90c4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1683f1b7936a5ec9a87a518597adb13430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db894e7a1e5cff910070009001a65dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99c7330928043e17d004112bbbba80432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c945ced5a679fd8fe7d89fec2870bd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e264cc105bced8c8c8cd7f4d61ec6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb901dfc163330d95e68446ed390ae4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0551fe5306f4b40157189866ff1e49436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516aa623213ef299c5ec9b1b754b986d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23115922e3cb5c07423cba2e24b0c7e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650ffb66c9659c3fec2539f4a477cdd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07212fe1d0e4b6ddbba63ca064ec336440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d337b9a59fc70dd2323f4a636e9f16441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e791c4f594ccabff08cbe59d2da717442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f51195b9bf0ce66199eef34d48817d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32b3002d3d3fca54c5168920d829d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cafed4c187d0f9ef2f7bfd5b92dc7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42181f20f4d6942d157b5a06fa7efdd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764e628adb54ef1919fdaa300be7460447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ff5f8d40ddb1d9ace4cf8449d3518448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d44895bb011a05a4c6880f7b74ec8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad144011f26e7e1652778a7dd0ec691450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1678e165fa1a4f0bf386adbbf4846f9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d44f920c55f103b981bd387310ff12452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f56167743711bc0287d1c22b37dc5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49fa0a9ee399ba232527a0724267bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2033cc7918dd22be47d04f63f0b0fd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a79b32278252adbc967487d8fc46c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fb68c54fe30467356c3e4c43b505b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18eac376bfe5fda826f293b85accecd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d490aa47ded4fc8d1bde98050bd4b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1971a8c521ad70988634d60014439460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50140b8d5affd3336e2798b80bf88310461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a456837751dd879ada6370c530c7ad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a099129d4cf5714d3f0abf4a17b32f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe876c8118244daa7942f1dd4a21d4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb01f72adfbe5826a19fc158a714b8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c7cc503b542dc294328f24377b523466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b283c422d9d820ac2072ce58bedc36467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e43f3c24a2adc26bdc450d15b34a1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cc4c5a582beb7787551f06c6f6167469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7212b3b198cd5fffdfeb35a38b6a3a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad9191e7d8dec853afa165a9ca1a48471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5706db6dada1ad3196d077e01db5e3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedcba9b75ac7da3365cb58db7c361c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e903b784595f4eceb367d124f3d9336474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fbd3ee1673b3976ba2389b00904bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba96f80ac457f4f7e3dc683fb21947476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2a17eff3e6c3024ad6a8d6d06978a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8240233acc90e8f0479808be4e0cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c506a791fe1eb3c7ad5de7f0cf8bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7188bd0e3246bed53f48d3731b0167f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e264fb2e6955b41a81fd13e42f107481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef084b9669e5c038e8f462f73f5adfad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac62c6d8695e1986a3104f116c83b9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23108a6dc94233cee2e96d0896e3f03484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91767453a5a473c49dd368604c51a6fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107f1907ef58f9ab5d804e18b81de5b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b4ecf08742e541eb29c8431e906d2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9f1adbe4cb0d4e2940c62bd94f19f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1efeb049336f7e2e4a4acf58000b1f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32213e09caff0f2291d1db67c5dbd2c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7448df13b4e1b2f675fd324eedee13491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93264c9aec016d2b24c968c78dd024d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e79736aa7d54ee73cb67b24cf6de2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18541c2782db99ef841f433b231648494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a2a854089bf6e55eeab7402d67dd5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a1b0a453349f92d6c7c5b53c7ad92496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8821d0aeab460348fd4e95c773850497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c48a9874edbe36e5294f8c2b41b61a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd9eb16a62bfc64c64d8d9f927a033499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a60e61457a0d3559789efebaaed473500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47e6fbca6eb7bb7eb514f3afd3b95b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476044f014a0627f7158543cfcdc0a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d054836b1777e5f3dcef13dcd695674503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d5bf33bfe8ce5e6bec931935ef562504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5aae65b03a5facafc16a4867df6ba0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088e5cd5e2b34d2f899f22347081dc5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17f09f2671393896012370153c88a4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509adbfd83e0488ec06b76aa4ae0666508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec9005f3ab68eca6a9aaeb3bce5b09509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb90a638704719f1ccd0d84a726d01510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd773eeb90738cf143f29aa4e2838a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139489aa76bd458a5ff08ac9fedfe5c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50607590c1377d362a3afade362a56b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95a1ed06c1a3bdedcdf9fce4de7fe5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ee4d3a976c9f6de26a903f9a8ceb4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a312845bbe008b749a3d4788ef656c2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04576b2bd620e518e6edb3c5f630e9cc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18230dd791648f40b6b51cd4f0cefbff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbb75d824a3106db8a340950694450519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad079817988488c18dcaba6fbdc4d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23dac3e84a1d868e76a188f5e4ce273521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0296a7384d20fb67f4748a8376d24db522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efee893c2992b6c41bc9245072fcdf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2bd39bc6d8ca869ee7418a08f47f0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4875d9c4f2d68832f5e620a36da58a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13edb543a60c75ab38e40d0f5047725526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d32efa172a8ac68b75ef93335a4ba4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c0399ebc589397dfbd1c6c3de6689528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf38a08208380cd99b555b235acd202529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5af47001f422dd1cb79296d1d8c6d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fddd2f66e619b5166cc807bf21b836531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5207b959a1da85a1b07947e4599f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89d141c0c61666703c6a894b23c43f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10420c83c96ccab6985728bfdad5144534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f0be922750ef91738aef8e2c409ce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44f3d1b853a16f4e2744e1dac4627c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e75c2d2148f595d67ce3c5112d30be537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42e59e4440e3ec365acd687e6718e7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a22f2d4cd66a8609f46eb594ede12539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409754295879ba652dc5b1dfc58c84e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee1253439fccab90b7b02185ab7669541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b5f8d4898bd6eab93d9dcac39575b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67783f36cbe59bcce4cd2b386bcb145f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d66796378d5c1f0bbaae0703cc8a28544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626137e9b49ef1ce0d8eef25e9929fa7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0858e5ddf4886d1d0ff6ed46e007ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbf92f1a3973013321e0110a2113f5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8f8f0b003ecaa40101790ed3eb99e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d062d1960391122b5de6078aa5ddbbb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb585913a6b87feef7291ffe48f8bf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57043a0536e8ab2fc492f258233878551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293ba3017a623c9f39114c65df1fb9b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67ef90e525ce47ffab23d39e804e61553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3330791e09136e3a3dc2e54d35fca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aad357bb553f6b83c33a0b23632312555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274aab4ceb8e102c56d1da50371928f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49e2403590c5045b043de8d235716c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc282258c1ab53bb4bf1558a6e665019558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af1e1445230b56016081a2dd23d4f5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1578144aa8036e88a9ceac937b8d035560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b56f58f271225a0c35f35a4fa31c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bbf72750798e089d1a34d2db82a9b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7b090f172fef867eb1804b42642db563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae4581f8481d1904d52037c73ac284564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f6dc7e8b64896fe9f3abd50935bea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60d5eb778832466f095a799076d423566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f4728610812e8eac72949654ab4ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323dacc9d1c494b19bca705b19bb2aa8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac7b4d74bbb97404bda5833da406e5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b34964297665d6161f56e1d947898570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2317269abb35afbc69fef16182084e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadee02ad9c00bcc862ec048b1dfaf00572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9764a13487d152d8a9c3fffa267767573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ab91095c948307510c28ae22cf85a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3785156a788d64db10d87599ceb9c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d82875e09afad18053205d71c154dd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744d0a2a8406522236d4d6f6d6042e5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef01b8f9fc0d686468ea45073a61d54578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460bb643d2611270d2c1439087a5171579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abd146a908e1d62641b5c5e7305ee8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264c12d7b7b55d57a7c513e05c55b49581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31844994c0f2c6355ebf9253a93de972582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3a0fb2671df79b831677a7ee84222583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b48e56917bdf517a4fb5ddafd27c7d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac24d45f0d25eead29df6ca8757a11e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607994942855a01a1a79244454e0ae4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783029873fe18557c1b486f1f958851587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3abd99f15e2c76ff3b9fb2949e9c7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3b260aa0dc1fe05e166698121a66c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231e874b9a33e9c563aa9ecefb9e965590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec06e35998fcfc4864ed200fb6dfd4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501de3e7e3624049b5206e928496a400592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fa1d6f8f9b8ec461ff565c6c37270593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1aafccac3a696adf1d931b4f30275e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b07c9a17a06a270578e451e415403595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bb0dc0baa628723455571f8d34d83596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffbc467a4399b8c8fa91ecf59c2769597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee634eceef778763bfd4932bc1e517598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3a0b38517dd6fc4a7024077e57644599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf98fd0e5d8199cba1030aa9e79c54c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77955bc27adbe14422a6236e7edcb03c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2485431993738ff5a97bc3de0ebb14602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df4ca8f32384a6f48ee76f12d59356603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf9418252f3549272e97a110e87e47604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c734464abc1f88333c9f9731d39ad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5879fc667e75ec6a4c4a2b2efc31d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23078facfa19168afeafc6af8b5b2da607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0084c78e31f53d6de46db32486d3d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe63404847085af4096d0efc7a177f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6748395851efb507af367c6cfa5754610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c390e341cbcd772482be5c65a49a17611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e2a2cccf42a9cc9b16de596c6c68e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc215d82e0c3d4d419b362989e8c336613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0802b5cca782e2b79ecf62ad3d949614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f77ec1382c5b3d96a73283bb5f8248615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a089291a29af9019cb73307a9bb8d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add967f31c660f75807b5fe493a1e867617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58438a5062fd97dfd1ffb62861bce636618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f4c2e0de5cd1233005c7ada3ee287619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba6ab27ed99ded81c57bf9024fc0a4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928a7cc4268e3ac43561edcc2f2e27c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7827d0a146340ee5cc2c896f183da622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d2af147ac0981cd6230c1f3bb90ac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79600a0c297885befc30b0b46de146ff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc54ffbabaae219b3a06c25226f2b0d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e67532d46c05088c1eba2ea41b4cd7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090fe209bed86ee4bc909433db2b3e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbff01cb8b0f48acf738811e327d2c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9633a0a033b0326ee12aedaf5d6e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d8c7ec97195bfc1f6b0ca48ef9046630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc187b4b981bdc6f63ecc689f201786631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552bfc26de50729e406f35bd766d116632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b4db42ac4a577f72106ded152ec2e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59cd8fb8e0c0cf926078ba06cba8e9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2583df2de7f818533568a83b3f6326e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aac4dbfc8744a27090eac261266922636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95f95645fb883e32b4a058e0b01f4e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3a1ee667a671133a878c4cb67110a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f80b8e8688ff191d934dfa913ecd9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3be37c56e1db32cc36f177ae9cd741640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30488d99a56e78741478035c034851fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131be179b300b7129cf30fb7c10a9999642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083f8fc0060580563a70df25b5acb22643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89995d12d5dbddda6c9f67d6495870ca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed62a92875c4ec98c30fa318b5abc3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398441f356f037e78b929de9f722f5ca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7def0177a6b3641a054a13e5e347f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a8369165f22c79a600cbc93d69581648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9592ad79041d495687cfbb101c768649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0151c2ee9975619393ad99f85d516d9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d817bdeb1fda4489cbb6c01e9072f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78496e93a93c84e0b62616a2814c9d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d0e9ac4a7f9c479d399bbdaa94138653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea18d58013cbd53681563b910ed77d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e125ff81d48a666d5fea1800129b3c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb0e3138e928dd2ef61f5f8c44a937656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d967749db8437564ee64c8784eab7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757db80567178524c9f2aaccec7dd709658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e76c2e74bd6033972af99e2c3e5e9a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f26801fc1894c0d13e52bf16e7a3f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c299d1477f71450e2e85bc959cc25661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c9052be6dbd2116055edd01b47509662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff08624dcb6395e1aabc473f959240663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6d0b49353c9f674a9c562f5d88489664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dab4ac9b26cd5fbe67d0ed99fdec5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2a030b3883b02d02f231336f6c1ed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc104332d5ff418e0bd89861d14a23d2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d0b11c3707ec73d90da2fbb2f9ac5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def21029687fbda9dad599ccafc74e6c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262cfba16f78e8ec394aa4080035361670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cfc229ca4ba1992e55d5158e7b5af671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc34d661e68c9e5ed11715ddf863633672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b58b851c6ef0bb57bef43a19cd467b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750cf71be8c037b082ad110b6beba23674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2231f7cf9f5592009160ccf8344920675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143489e4ea5ee99f4a10f9f41501c51e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60172a5b3a55e17be66f569259dc9e8f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41284f6c2dd6e8b9258188979d571c3a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2a9ee660466438bcacd4b112b79cd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f9f73ce55d91d54d7c1784bd6f35b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78034b0d7f92344596f32184df2a694681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40033aff67e56586262f7621846381f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fba846bf82a22694ecb8d54eda2ee683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88b958dd2dc8c1fa905c49185e3e00684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599239910550ba09fb92d82a2d330e9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad82b7cc03544847a0d3d3d254d3ce2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465af0d6307aed6998d7b2a0cab6f942687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2237eda70e10d1f3c28dfceabd4ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2590ad138061d7cd8f22f375f60a15e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247499b3beb0441f351871041448ca30690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a8e9e63df0819c5fd803c54d3fbdc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803af1a5b6b4a1a21bfaec4c1af75368692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e07ebd3ec11ce02bb2814b053eb60f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1a58e8b3c9c3837f98fa32e5b0ded694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6d7d58ca62d85aba0d667004e6e8e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9c7bad1d4a8d2ea1eff82b14c84e8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e147af8224f5b9b59666fee2712d1f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d229d607ef66739b5f50a5602b0259698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded022d826d60d7f0d71c903ee963874699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b48e4f96c90015a613371e1dbf2b1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ec242d87a3d82a2b581b1f541a1ca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5cfb30f0b9caf0e9943c52edb9322b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67915e62022cc813d10e4b2cfc12c9f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2db880908c7d490f9f06e2f2a218ea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6e33017a304b992d029df665cdc01705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6ad13a3d67fc07296d72df2b74721706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481212926b2ade94632d40351f0cd03a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e2667f535b688e3c89f5726427aba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8ad4dc371745c29242e5042e2043f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf644c8b695796a7e522ae8e94f629710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc68619e229da38682ff5ed3a6f9fea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f22f867536e7e2cdbec8f25cf0312b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d56a5351dc8e744cf25f1e8e1638f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2d67192d470e662b06c12b75b43a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9d46d34774765e942b48853484b415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eaae03f232faa91ef1ea463d6f379a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636a995afd64553b2fbdc2208e507e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a6da3fa537e6a54612ba4233a936a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165e600841352b6815062ef98bc498a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95f23639f8234c15d043df76c5d68710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de2e7ca0bde28bb0f4d4fe5b2f923b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41d318e4935754fe176a3dec44d91512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e669cbe7510d9f17026e55cd6dd23f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78857183b66159291ca3030db470648814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034cc0949d620ba6151026113fb34c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46536e85992f722faee5931be62557b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81416eb6fbb3e4dc6058ab6aa3d3266917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee5cb13488571152492377bae22f7c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794097c23b18fd860407a06f4a6f327f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b168ec34ad4f791a70e09ef69a907820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5c0978b237c91b7406e9f360b70a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f61d6d829570dbcd54d92dced1424322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151dc4965f1fd6e51a29ab438a1f20523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510c0f17266c0b10bfe532495391f2424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7846a6dbbd85cdfec9d949ce54a83e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e2512f49da2fa25c492cc2ee9cf8e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2715f9da3126c0e3bd61697c4ef0f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4049497271e202fd27761b371c60e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551530a1d6e8c43e6f08a70d13237f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f593e28f3f47d866f29621ebd4eb4130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8cfee6a8cd748eb291d5ed7c1b21331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55513a4482d1536056de42a7bfd2629b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806fec1eadf7e441bb3cb4ec18b170d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c3f5a3649fa9023a9bc364aa00b8934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd349e6c199cb76c87c1ac2dd32ee56a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50955c77ec70daf521e46aacf23cac8736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23214156c1e2f0d987209d033f90e67c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee305014098feef7a7cc294662de1438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa343669fcbc85ed2728b9d2090bd49139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da588b434e844c3c4841dac96e6201dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ad6dd93a7d0946e0c028fac1f125a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dad16e75e77088ca0fead140b5646842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d0b3a0e34ab8231b06db39f5053d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a9f10e97efe9837e1182a93c27bf344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc290322a6d3d501c8032f26b4ddef4d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6cb9aa3b35afb9c5456a6142f07ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840f5927178a4598fb9901b76e6230047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1768dfebb4a976c985075494b984c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a978e5f300a40c2bfab4f00b7e24a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfdc7619db59a2435276e63c9b26f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4e0a78fa39805e058a32721db38ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055ff5167e1976866d11dca283dcfeb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8395d4a18d37669b435cb17b0bb4e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91d152babedac6010d9cbea81b911554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c0aec857f004db7a6687d0934f72e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bc196c9f9a21c6121bb3bc459c7b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420798d1f5f6bad400ffab5ae93d204857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859e5eca6ee45c2f5df8d405dc2220c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42db35789fd2ebd48022ee86f3ea1b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0ba6ad4f63cf17b65b9fec300d64560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e35eb96bfcad255eeb601a6f5ad0961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4b5453fac50eddefef0c3ed0d1e6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2748f4151fd2e95b61456b90feb55b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d5d569343ec4812e4b9b47940a8ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf34f4403a93155db4e15e5bb3f168765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb9b975836411397de685b6012c42b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a753c41cbc0d0039e4817e8089481fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2155b3d24e072b4375318404446c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3d36e0474cb0d287dfde65fdcd17a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172ad50521ad824aeb0f1f35896c27c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c246f383c79b338ca38f7615c2cda671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87bc29adafd1e00561840bf30c7a8672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f22e583466c9c4169e2a5c45b6f3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c1c113c9efd0b8d910f2b2eb32c4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49a33eb232d042247e00e4ae79054275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76147712a7f733ccea5d60a9f609db676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60d5ae0bd438dfd19cfc6e1ccac0ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da372968f3612719479322621caacbf978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27eceee43b5daac0db05c7a57d6c6479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea932766e5df8d78fdb9389195937ea680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4096b03c928f6ad1a3022d464e72f5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca6c1038dadfd90b83fe42a8fba78b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cfbefacf7aeaffa1b932a4e8c900b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472e5af619ae2d08192c74ba214607e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d42a7a6220f81deb247db4ec64ccc485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a59278a8e46d1b6b4e0fb5da25235b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b079a292723752f3eb2b634af3492b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5e469c54920c0eba312a20ff3f2d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11ca51a933200e2820b6a158866b8f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6d38c5e5f00ee508cd29e6c50752390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ac47b7ae693a325190e6d19aa89b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bb0cf1f18779995974b2fe52a1e9292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ee020306d4c29a01e0ca357664f9493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e59ebb878c6331398dab6959e7243f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe08a210837ee53314572b4676454bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511aadfdaae6996dbbb105bfe896fedd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eca7289952b9ca1f782c945df4fd9597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96211fd9dd8686d38f404a969fec8298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6d13ca31fd220fcebeae2f8e9092599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db600ad222f671cfaaaa52e72517b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57178764928febce67e4269611306a6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bbaff7cc442fe85183d07e7ffe2dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec531350c114200071b2e3b83f7f0b96103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3e955866adf685a9e20da9c2f6f55104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9127ea705f144b69e5dcd870b422282105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b3d127f7ad90b0a5d047adf25dd7e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7833ddf22f2f614d65caf8181e67c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bfab8cce0764ec2fe18191b17ee5a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf41a018b77a55b99178aea1a7aa823109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016477f2bbdcf9d0bb1732ad0eeb08c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67489faa6fcea473808bf0ba8d9042111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8caab9f4ef1d65add317196ccb522d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fb89112a6f3ad4a1683570acb40d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab588e4bd1a0953025e86ad79ee31949114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b3e8d7cc9d03d44405e2be4dc15a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f99b6bcfde40e71569f1ea2940768116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2913dc3513871547d4e97eec4a590c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d07988f791a276482da6b4724922d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141aa341c6100a2aeba87d2378675e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08d758bd0ea230aa7835db75a03703120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a397686c5be7a385808f09b64ea3c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a735da5bdadfbbbde5f3e8396f049a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6be9dda5de0aba0c1447285b0e8b98123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd342126d9eef67e4c07cbddf756f24124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e263f5a127f2feeba7e2a9cceeff9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735ef115211c77a2a116ffc0d7b3cc0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb258ad8b886878a92deeab1169882127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966cb4e1a2e148388e01914ce363beb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10528553bd7e68ed4c26d673a3fb6db3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ae8015c82f3b13ee92c953537c3ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2e079d7fdf6eea3420a16fa936592131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba3097cf4e426ee61a761613f33b47132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22189cc4eac2baab5e7e99a933318d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545037e13ebbbba8f74e39e231ef40df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac55b6d0a714125d641a9340c437de8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c8d88707806e1c878c4d0f0ece2d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e9c1a135c083deb841f2677dd4ff6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb776d04b6bc0550d4e6763bcf44420f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc7236eb28699197677441b5152eaa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a901168d6e3d5998d088254c26d8f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e252c34db842a34a82198c3b57030e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed923365517f1e33475725f95abea7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90642fceca213afc011c94e171b302ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b15a95f19647608369e11eedb3678144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04fdf444c972c7ef6ca11c5cf5f384145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d5dc8f6f64160c1d1c705952ecd8d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dccd216c0ba2ceaf188f543b97966c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1633e57279d70d6f57fea74fb3c0f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f04ab912f3ffd1026bb1b2b04f9267149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02858d1171760b3744aeee19f372e8c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159be60206c4f46821472023d407e08151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec97cdedcb9b6e3a59c8395620fec91152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323cc1ec083a3ffefbd1e11e31e0428153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1ff2e30eba298c21ab63b790136a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8ea956e6954bff9c14598e44f1045155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eca7b68e59867b2c64a33161fbe031156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b46d038a4b3ec8b6a9bfd8e903fc0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5412af6c902070f6002a13c3035e4b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1107a478aefebfd4dd66f196927b93159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297dca6e4787b59d52fc4945d97ff1a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb110a60895d4d0925789e13d9a1cac7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c28b2de8844786b78b0082aae394b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1f239d70e436f8ee323565268872c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f409ee80fc7e694fb676e40c702cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0722475623ae5c87c627e6f9a13812165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034c5d3187df6e8ef280bd88c26ace6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb670ce032ca4471958d2321bbc42f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bec2ccc08453a20172f9230b232729168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7b92045acec290cef366864a5d71b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0b72fb7ae1c5cb25b719d7e2e35f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21493a33d483d0f3387f96e8e2a3ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfa26f86d2a1a70b75cb070b07c499172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61792b797fba4014f93725b443160bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3518ce69f4f5eaa05979a4592972d69174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0448e50b87af86515c2f9017bfd1b13175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47450c26ec8c11aff587c987f337f763176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73870b5f9747d6715c8e6138e6899053177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a6d645c6eb0f6db741671bcd07bc2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65eb3f2383c2fb3714928555221487179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884108e7863b06413711416e0c6ebb9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4ff51b201a125337448dc09e1e49a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073719a9265389c191eda0647a25bef5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446545fd46652d50ed3cf27230e5b17b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933e2b9916f4c19bd1b67a8813ee8f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4cf503caeb69659c64765b785c95a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095da652b47beb47abc8c7d64e5c5b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a89d04d6069689fca09d9a3dab6480187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a974aa8d35535c229ef001f9550c4a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04815b762d92aabf34f2e7d869754d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16cc86760fa9578fddd511db1ffb1a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a66b51a069df0f8ad25ea52dccfa98191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664c0c9721d9ba9c0b8493cb38361df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7528152fa158a3e86f00ff13ba302193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d7953414113bbb377e66189536f81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661654b89ee6848491ece36de6db1e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84efcc9e5c90c09a8be0c929f5beea9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f3962402ac0e7d50724bbf0f30270197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297ac1e781de2d9619d093e7b68bd53198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9972060bfb602db3a49e194c6484c53199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b739156724c16ab5f87fe86e218f47200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e5fae81df4bb42206d8afc62ea43b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3682eda655f3186cd61d0b5560adb74202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc1ca3c9aa33f388cc05d5deb63531203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526af2fb7694ac7058475433a4248c5f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407246f75d186addda7b61e345ed717205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26cfa5ff40d517330f8d1fb945b4af206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ee8b026ea601a69ad0e41779dbae6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda66b9fe8d21d685a71ae8d54171fba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db4e41be55e4d804ed75217c780763209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff7d5203921cf88ff6f95d967891fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2204ba097d7d0601687f2d672cd4a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68136c0338e7b38806ad10ea52d112a6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e70f295cc6d5a8b28a892762781bfa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b62be9ebabac2fd357bc4f4df50128214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb6edd98425101e294cb77b1a9d0d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23f21fa7fb9130a7d5bdbcc7154391216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52939cdc105a173bf929805023405f65217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123695848d08c45cfb9c436b053503e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0ccb64f05df99dbc6a6f0744d9507219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0dd61788dd22380c1d53ca50ac6f3b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102691a37b3617bab55e9ffab35f9142221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bd12eadd4dd7cfa74f709b4a94954222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26549ec8057ba5bddcb72a4263ba9f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dcab2fe8faea472e1f8b767b8592d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e04ed6f36bc63672c1be51a4b6274b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1eb593bec2c41a73e98b389a4fe07226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1143572669cbd5f865112120f0afb4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb692925ac34eedb9a5e7adbe8a97c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98660c3a05e80b527df03c0abf0c5bbc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922831e70ea26c7d9c17cb45c301d8d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40893b9050984ccf2f2b63ada1e2f6bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795372effad37e86d95efb8daf8c45b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36991707e54444ed4bd0b6092754de63233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2bc9812376597972b9aac94efc8a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c74aa06060f207aa906e7564d38b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c574dd0328c043f4e397c9dd3f5c4fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e949bf7342e7c3497837574f8abea0e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089887dfa75834e37074a9611a416293238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96c3e82bdd6e576149e50bd6d4db22239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ede4333a968162e11735438ff01cc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba4bdae0d0847bd1c70a65682d48df241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c534e4af6c927cd779d9b95936e009d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6638a59570952c45cd11dc99826fccb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e49597e0226910d34224433fd14d0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8542890867205ffd74756d76625d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106df0e87691385533ae496a121c89d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0601953cbe56dcb083ef0d7efe1e43247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74251f87cb51efde2876116820c1c9b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f021b07c363737511beaf4e4ff102249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d2088be4dfb280b3159d1c43f7463250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d1df9dc90f5a7de63a7929328095e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ee5521dc6f45ad90a055a17a56640252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff098bd2d9beeacb206c8b764a169a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34163b123b3fbeffa53a714f8f85d8a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bfb6958ccd8818e1aceef72e99bfd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae196260285283ee7efe9abef5b5635f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93928b253795d52a6c78c1ee8b14297257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4346d80310a5495af26709f5d1482258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1723a5d8795f647d9ddd66a5c02db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c3b55ac9ad0ad8ec736b067eb81bd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ad93d7ae6c61e2932f3cad4fe244e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb37547fcfb017fe76f004e0861253262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57368a3db1f161edac595341fe243f0d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a547eb499df126237828685d898a99264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d56e2aff79d21dda8535099af6151d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17229d4cff86ed40e113bec1fee3e618266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07eb24e6529ccddee397bf891a1125d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200674017c7ead7004c23ef3de3645e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5680cce0ffd9dca11cd049b12eeb1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22b5fe8867a02d1dfcd2e122f3f132270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8e7ef112c19f42577f6589cd6e60f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4142ecc8bdf9583d73c21fb458d919272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ff95300b530403d41f790dbfbf5d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff6afab2a2038f836c4567f42580a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff4366196ba32ae8fb67bd6f954619275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6167ecc759cce125a5bd2cd2e113409276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e101054f98990375991d0dd10d24704277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6473402292fac08c2b74750ef7ff1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823620e9f7bd3bd27ac64154ee25c99279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e89f9cf17d622bd6326d78567b6d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25ca8807fc6616c284f7fbf97bbc76281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bbf24bcf0ffbb2753ae19c9fda415282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d77552985bf02ac8732b966befb40c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772bb845b11293223370ab51cd451b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb506540dcfd7df8bd42dc9a6a1ff9eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f49aca42300987aaa0b4802b03e6a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2647041d302bd368207d615e1f283287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78a52edab2a4992a68faf0c25b4b1f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287cb9906c427776e46f25fbafe47ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be5338bd490b9f9aca24522f48d2bc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a7dc8e6da458988e648824f29c7a3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075968a5523074293a2f16e9be7588c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f94aacb9dea505660274bec2d96d9f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ead216341d58ecd90bf30c51cdc8ed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65969577e6647195dba751e9f6310daa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7ba526acb911e38aa08ec9e328ff6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e5fed453e0e6c949e57f25bd38879297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45c0218b7e2f3d002e26d0afe7b6de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da63dbbe943046a78a7802edfabdcc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefb4d4abf0d36493fe893047b07fb1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281829c2c95660d0506acff30a381e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb1c21ef65929654bf15c22b5313f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d60ae2a23ec727269d33a3f4c6bd49303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cb74d8b589a9bd365b6b4a3192ead304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422343471eb7b21855d18d127a08ea4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ad430c1c7c4c7cdc0e08db6b49c1d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49b661858fa707e804dda936d2af85307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c928335ce4b73929481c581d4cce8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab015023a473371e828a61860b17ce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2f1c5c672aeb7e3fc5d7dcfe06248310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f86de7f79a28ba36a5302e812cf5a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410c168349d41b86e1d1a097bda0ca7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1ab4f84b9fd406a0f5ec733b612a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c566622005dadedca57a1a757d3e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb56701b0e0177093c9b98f9b28263315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a06775e4236d0b422ebf23ea590024316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b813b6194688e7809b87c91fb80cc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43af10809df6db9754f2f84b5eb755318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561632323efac61027969dfa4e05faaa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebe41875ddf80b58c182f55a5021b3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4d6a008a37d6e4ef79666fef949af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d806247adbdc92339bbc75cf0ed964c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1771b60d7f42048c50c0291ebb8ed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcc400ed80147574d0f2dd10760f2b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bc2fe5965bd0b213f5e65685c16db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26454fa4460de602bf86afab6257c971326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552ab9dfd21716b85a2ef53e0d56c92327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539818e177b63602e7c8f5eed076c9e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636a5ee6258d041def5a816f232a197329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a352abfba2a554ab2399ffb781e33330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d42b1a14e0dc0604499a7cc7fab19331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f731e54557e9cda38526f9888a6a80f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f88ae98d3526e1594e421099177522333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362b2accc693779f2acdff2d29aa6dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acded350706de64c82f0382b01b4bec4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b74756c164dbb9b59c2f8fbe50924336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48559b91db59c3f238cadc4358dbad32337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebf887a957f031b0a5e7b93259da99338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e17dd477bfb3e2315fe8783ada0121339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da9098718943055634bd2facdc6000340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597870da715f86ce52a1391ad021506341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9f797367516ba977f01f7dd946b09342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a24b3d391c8c72c0a704ec3b267a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640c2b2cfee22f0d22ea014e960a8ce344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100b64392af34eea884c6d7804311e2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c424ef886a719c255d5c5dc35b8ab32346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6779dd9df77a64cb14c54676f3a49347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736983dbaed8ef43270ea3c6ce7c9f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23a6408d9f3732bef448112b2a8247349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb932093749224ac83bbe882359d61d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec176376389890b865369d8abe8940351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ea4b50f55e4399a802acc071c8caa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe089ae983c392b92a6da3aa4f33fe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875783390971874ab9c663ada9aadc77354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452714a0e6edaa98ccaa6db28f9d8eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d937d1013a0bc118799067f0d4cbc6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc18285d297648c73d1c8ddd889b148357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f19e016d3ead813159523657b9958358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5d033e6719bdd56b69e029a83056f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b1cd4159556fbeae4d0af14eac962360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4834136b3ffb32fd5773b684439916361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e21fc23ead4a17bd2bfa216e1a349a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dac29bd9caa9683f437ae731e9daa5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f43e3c1f5d2df27a3ba727d1c8d082364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d2bfba3b4b721cd160dd2bec6d196365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71aa3bace885a50f2d40b6b4db7da74366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85b1871bb87c746522eab9b9ebe18b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0420dac1eeab57e1d135f54b0b676e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e88fb64bcf8036f487715f598b379369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c666d6fbc9f84a54347af45786e22370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033a75c8bf5015190ad064d147b2830371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263886f8a5611b71e30242c9f17f794f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89605014edba49f98e822bbdc88a5490373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80418ffa1ccf0d59a9c9308f3eb07c8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3d509416fdd492cf5c47fd1d0e146375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43265aec6135dadeb2f6caa524859f61376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abc45759bcf8a6841760bb54441036377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690b025e1fb849b21d5b5e7b6e2fb5c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd8e657a2ce0ba8245a47159e29f36379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b239e8c8bf353bb4cf147b432fccf7d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8cea90687dbd173c0e4f3e7f746b8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fbf3b095a449574b53112825d6823382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419546735f3ca3746fb8daa18f965e2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c6ab80cde4539017cf5c97eede773384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac237af58b6958a028fae1913aa3396385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf97e617e60c196725fb7e93574689386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10ecc0b794a7206ce2a225e72513f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e283f24c2246e6bb52644526ab84f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18860ca17e5d488cb9fd7fe27c7c2961389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90e98e4f25ab98ccd789d094633834390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c1e8a23e62cfd6a75e06d036134cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea7cb51d94acd19ef1e3de099cc46a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d7be995ee7801282cb566057fbd91393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682336e73c47274d1070ea61c0ca416394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133027b7db1be982878e6f2ba483c0cc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17dcc5999ee7a122b97c2534b54975396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4e4744ff523d79b69a8aa77ead6a2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d01a8f54038cb01f87343483b1a2c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb071d7f2b3e35b351961c07e57a3368399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f62a16dbb8dc1e8bc6ab4f26c67aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3bc90ec77b67c4046b2f0b4c6333b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce2deda8d0c32dd1e142b21c859b08402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f782704404c3ca6e0cdc7d0298a51403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53226b150426c581021c36b9da105f63404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912be480bcfe0bf2b421bd25d4ec80c6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a04059a223603417112979be1741a6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e577cc57bfe8a613fdc1cc07b9e40407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614af3b276cded287909222cbd7f3fd5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdbc033b93b743e6ca4a5e511e36a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3d8408db3aa91fcea5430d2e739f7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd97427e859d34e3c62f133bf110dba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353594ba5afef61d8d48763565d4e4a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39620b3f1ab27701049ae9709b3aec9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8eb2d6d32b571a760eace366fa48e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03ff8cccdc03dc0a0afda8abc6d85d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c2097818d0ebe43888f9b0d2b964f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd129ff62d30d47cdff4d8dfedb120417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e81e8f06d9b3a7bca0ea817eb40cba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a613818816471f9d970e9110624116419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a6d79ad6e56d9d6cb33b88c06799e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dde21686e31f0bf5555f474eb8d728421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb5ecdeb5d73f052a5484f1c48acf6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7463b1bbdb1e1eda5aaa114918c1c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13ee63cb82c5cd5f2d78a3e12e405b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a442f959aaad7000bf473657318918e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c99861bf50f2b24d86ae8159b1557c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8d933e3e34e097644362f08582a0d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5baa37ed78e1a57fb5307dc6a17e3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e2d9fd80b07740f15319b7d721c79429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d74de7e8a3deafaaba12971174539430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e8ca9c89e6811c5512e31370ea51f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699c3de176d830cfa08c8aeb45346f5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04cc9fa9858eaf79cb34134e58f33a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c92132d9d0870d8fb698306f9108d1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64b4bdd9554f1272314c23d82eea34435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1be89816d032bc2a7d60aaf8d2af5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4548b6e2e1ccef99254df78b0dfea8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fc28bab317b6ca22616b45c05f005438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302b40629063197531403d588012db8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454bbd0279b5a1c220ad383ae3ec1cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c55ee17d0ba158068d39d67268c5a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bede2e7c536311bce5bdfec5f01d04442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73a1ea75f8508d6ef69a5da1941432443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173145b77296b5569e2495419f004a57444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4a184adc6211ee0fc639fdbe6b6fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662ed2e7ce673dae302de1a7e239dc3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5672cfe55dea63e6a3faf040d8491af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39368bb3fe92aa6389cb2b6d84b160b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeaaf3f947ac5b0ed9d47268ffbf72a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae9ebbb895f3777939770e3e3a05bc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93abbb05e64abd297586e07ab063657451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4c2663b5dc245a177cf7a524648a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8f6cb8113ff8d60c99709fe39f286453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70015ab36d1ea2b1c993036efc85d0d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3682400155cefb388b91caddb7ebf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838bb017c86573605b9b6615ffcbeec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2849da31657bac3ae8ea5741b7aad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10b820b5492ab421f07d50e008d58f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb7afa9c1fd7f716db653a24359fb2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345d2e28f616852a8afa9e2336f683c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8ce7b1a444060074a3b8158c1e867461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87548bfee9510252a07471a36b82c2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c72bb2378470a7ff46939b7364c612463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948f1e6347317a7a67aa81e08cc7039464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6ff1ecc89451c855d9544d928c5d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04df9f42a7eb0698838dac56ca969c5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4ac25f3ed9c55e6eafcdb9d987e37467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39fa328eb75d2b668ed25f7f6e48e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47e02ee9d39f06fac2cb07dbac4c05469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc786a35296fe006c0946a64c271bc8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfae9161d5ac3b1ce506ef1d734d9e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b75008f23b3eae80377521fbdf2c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a6f9692afb545afa781f1c944ac50473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e2c3bebe52dbb36e31b8de8b8b0a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbf3946a6bf251e1613ec23d0699b0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808d4edad5d4c3bc62fa7727e03cc84476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a80eb638314869c6066c79236d85b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0aa9a2a45d2357c727834f44582738478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d297e098a43be08ce7c81640a0b8530479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648b5866bf3b23a2aa1921cf814233e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476f8802dfe9a571bd581fe8807c20f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0e1cba92655d694d5ddd6df9cd1a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337d9bf21cffbbcb8037fa8e357f7ff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b100c04048ff1331eccb6167df71c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d18b2645834e52c4ba2f3de533116485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f95ca3189fc1b40e669cc37442cd7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb22ed5c79940f67128323c036a161b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c35403a96afdf310a76574b535eade488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a1654638cdf28600d7c8c806fc786489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d238c273a8692d272ecffe5fa02b2c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7482502b7133dda5186b1840e4e96491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d1256cde1a72f2a6f4e444bd7d0e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b31c42c5a384568c0e96eaedbc132493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdf7e60b37906f6687580499fdd7d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495aa95fcbae67cfed7652875c9fc33495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99389cbeae23c1e70700271bb4f99f0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290d98d97f4464b16178ee9e8085418497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef225742ef0245a6060e31b93abc21498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15ed76809afa0bdc8a1bb0b3860769499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e09630be154b1e6873691110978d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf65f14e91c3f001c3c00a39f3981f2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f77777e2d1e29f493a73e28d349cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f130c20fd92fde824a9d0bec0809685503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b038094513cd47e74fc3df2e9c3903504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1f204accdd5ba39db2f827b6859c8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62243cf2d4ebba496e1e1b0ff32f3f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bb5a2bc1ed37a810edc692d8851ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c201717ccf15e7ace0824fe8f9e0d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc25188863cfc415b1f9b233d063ec1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c08356af149d0c5195e9bbc33eff3a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93f11cbafb4ac31ca54f3ff5b87db6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156461d822576b42db96b62ec73aba9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354275283e6294a91a61bcb8f49f069513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cb04c86916ebdffef1dbc0781b77c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e52ccb4243570c23d4777969f9751515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c5bef19eb03eafe4a7104ca5e2932516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456c7772dad234f16cba2c5bbfec444517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f5a57aef54223f6c56461d1748064518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5b192c8b9c780e42986bab0179b22519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba25a6606e4cce49037b70e68368df3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2964e0b5289596d11ea79d2396beb26521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abc1115f2c875591c562527cf9dd1c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5334f82ce35b088acbf7d9dfa6a3f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef89aca1522d6f49094959e3bdea0e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66099ff7f9c7e361c99730bdac4b14525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0a3e851473347b3d8769a800d117a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5faf6cd35349cf338108b89b7b981527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee95c97999a572e972628f245b3688a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d45ce785e71cd4d2e3b0804e095714529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93d2fb70fc5e86eecfeeb705e6b11e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33dac413f0db69d8b409cc91ecd257531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0114a3d0c2c3c001ad2e3f23f984c67532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddafb72a0eddf76126405a0e74105df533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c77c796c12a3f2b53734c705b60065534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6655e721168eabd1bfea25461e635535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cba2e19151cad2f3be2d00749732c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686f2f92f2a6e3e448214f9f9b97c59537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0136097cb383fee49dabf34799399c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccf86fa042fe748136b82aa0bc55fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b7677346d196aaa44142b744ff487540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db5f67152bf31e5bf0f81da9516414541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11ad7a6b52c163b021cb06ba4cf71d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e65db0d9133864b95a21a47e9f78d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683037a6efb8195c4d77c97d814b681544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33ae38d389c93e3db5d3bc4348b010545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4492f7714e02d23a9e3b377441ecd9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994dda6e2c56b5c9ff4efb160558eb5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c04ac2ac54037c9c6bfc1f0199c6c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c5b482d1b10ad74adb17ba4974ea0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d0af3ff8c16b03099b2786c29ddeb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a98f3fc9674b2afefa36bd3918f8a2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6953a212c55e441c7855e6a8cbe5ed2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf84e8b3b4a8456fef34c58fdc77b9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ce7afa5906bb51d14cd14b54d5b86554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcadbcf7486341156662e50b23c5b98555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3192f4ec244e844fed8c7d26fd426556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74875e763f413f135e1d35d0ee5b34c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fec102acc4837dfd57b601a080ba1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f8d8271090ebc9b7ce420e8e3fb04559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57cc3ed4a153410853a95a3c411612560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce126d61009c03169f915fc336f2a4fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1581c15e1ffc20ef8f17a2a8303a25562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f8617235d12cc7ccc2a2dca8d3fc9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204342280d34f81446205866fb86c39564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169c63c79598bfad218e2fddafe4267565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf717698450f14d9d2d7010f429c00b4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc1a3ac5efa989783f3cf99ebf38ce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea26165bc0523deb6def482f7dbd893568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38860f3d9774c1b01635d73a65f838bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbcdfb93db7600e5f16a8036519327570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fce318b5e9083c40022272228e2322571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4b654301f4431c14e3db4f2dc9051572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2e3b4116931362dcb54155d52469a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a395ad11f176030daba6bc5096e4fb5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a6e6250fa3a1ae1b68c9ba88ef077575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab921125f738896345ff10fcb0a8aee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f845a422fa55e4d0a50b89d242c08577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4adddc15d94404f1230f2f40c44ff2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cb294711ab3d74167a75b100da4d4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce000e89d50b11e92359565704cd196580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d211647f6e6c71b3f3d6444a3614b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891627777cbc7913dad770e88f177973582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880682c34a931fb2336fdac165cdc581583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25800b3627522d03de0801043647f0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4bed258afc09e44a0edef3a213e85585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68457294f85e01d998dc1103154962e7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81257b2048d3e87f0ed70219501f0042587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8518ca23de773c0a822de16b074c3f9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b6628cf12ee732ba3dc65adadbf59589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56117406b40cd2f6672100ddea031985590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b61c2261539dcfda425de736febe6e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664dd4481e542b534323930d6bc1881592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df664311620e9fabb4d148f913669fe4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67c0e9e13fda8f2f30abff79f25a43594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ee93bb6d2e36fc4ec81c198be53b6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c26922182c5cb7e6fc8662e1789de596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f13722aa14b8760f62586df86d80a2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e8cf2fbcf2a043336b9a44a971d4c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50b5c071b830d88f4a4fd9fa8b6282599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4f2e9210936e65534e17ce6048fe4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d682251c94e33cf2d85704ba83cc0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31babd3e99015a2eee911620d747a122602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb30f1cfdbfcf6d06fd241cfdd0ba4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005c4c8bbe6e32a31cacca6617c0eaa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efcb5aa22b6d4eb6157e1ea31691ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d83aa7d8ee33e198251f30ad848a5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a337b2ee2be55e6700d24d0b5428eb4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045420b43d5dd7438f1c229b8424ccf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78885425135d101dc748b9973bc628609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2712b41e4d34aa7ef2af72aa307e44a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a616136ec93ea8756c61e4915a9595611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c004ec88061737918620d66ed6145a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ac0cd8d183dc7857e91240048d6ff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856ebbaedd2bf2001ef2d2b9ef4919f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf671b69ddae94c3e98eda580475a3d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b145cead7cfd1a82e1db599c86b35e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a221b2285ec9e6e5e58929dfa832a1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae071790c7249f0f0fdd84044875aa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c0a0e98521511be7423acd568c1c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d725926de46c6a9009ca8c8239ffd5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14fad24117433fd5a3f746cbc4b902621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d061ee42fa093f2632953fbc61758c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7d8ebd32b4e7aafed86ff2402c67b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabd9e79244722195a49cf471e64360624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d3f46c81068c83ef972ec1c1fb745625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ee19cae6888ca7a677feaa632d328626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cadfbc11953863c346ff387412c893627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8688595e259c25474913d62acac1fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385a7692637d6ce2542607245fdc77a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5e1716b0baf43e8bbb487fd36773e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ad27eb8cc3f529aecc764e9619bbf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802385c74a875a3ad3bd975420d20b8a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfce0308c72759c8535d5e7611ac5d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c749a066f8618dbddd87371a6e3f7c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4128b2c9e58e7eb18f188e2f9066f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b53b2adfe87c5c1189ce937e8f7fdb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c868913b882f076540ef7efbd9aac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af27e06c5ef1a3a3ad9d3959436cdd7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71def3d6ad47b64b958aa1f16a909afa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808fdf517e399f7bd6b79b1a551be3e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0df4d229d732a84f320ae9f64884e6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d1b4410ca7c08f91ec698335446ec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16446a91ea45fafd8d8888c268a0f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256793cf3c2c1cdda3f43f05847dc5c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3f28fd4e33b29e8fdee52e24c1c7b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada60bf8345bb081315d2906c7ed1c7a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c4655a14649ca986985ac1327f5ea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6b261ec58b3735def3028d8d64ac1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594c822050613086996a919cd4d8dc8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b473a0fb148b2d24d5a28394699c9cb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5a9f213a74c28f7e7c0898a4972f5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ff8993e62366a179f4bf8c8e51628652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccc2f0017ce4174cd28bfabf40cb14653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13e7b5e76b179828de1c6789f4b526654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb351cfa04a4a7b2e8d3afcf6ca8899655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf99ffe2b524b0ad669e7fd251ebcc5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6969a09255acb63fdf14c2f07ada79657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cc7933cf9eac30d63ae6d2544349c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb45112cf94131ec8f2ff10c41789b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9acfdd3d11a299b2b0819b81ac3ae3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9cfe58db712d3098c6924770d934a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba719141a912089dce1e943e4305b73b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bf587e5c0415002e69c7376f06faf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1b54783c72ff3694115a6ee19bd37664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06d28814d65120e144746f3504bd2e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e5a11a6abe25054eb84c601b08804666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4279825bfe27ebe3b80601313a2935667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614819d0cf8d04df50b77113ad3a58b2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e9892458b306fe6d2e2aecc927eb9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbc156a8c54f7ac17057d8ae88fc48670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5fc146916878baecd4da88ecfa272671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98f3be6ba5fc045d67dd1596c86d07672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662baf2506659c59a15794ce5d957f4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ae31bd34932a9ae6d8d9b3303f1c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25339c33f3350205e4076442797f69c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fe2cd34edbd4971559f31b05d2673676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8ae3f9392ccaf06ab6b1450a3f8a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c81878a437a6dcf108aac22d7bcaf5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4a7f7a358c9551503ce821b0091be679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffc4fe51ba592082cc8f88ce7f9e9e680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>