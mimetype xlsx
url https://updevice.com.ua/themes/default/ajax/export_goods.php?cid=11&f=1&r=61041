--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e6fe302cac8b420a8d0e709284b451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6eabef2304771b8ca88cac37e642722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958059715effdb8d081a8244532f3723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a278e7dddfe73359686103b7c41e1a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1623a9f4c4a9d3d3813fada4361c425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdad11fb3b04322df25c3e8dae5213e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb49ead593fa64e104255dd80295a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c9142f2d8d89821fa230d0b79a0a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf9b00cffdb3dace575f2ba6383f9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9e9ae0cfeb18fc69a9b43bd009c6610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4842eb3a303db7c602ae687b1f577fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a977422ffcd5a319bc606dfc4177e8012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cff62a4a849978faea5f4eb0da6bb513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb003a7813c95eba5b307017787cd314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404fe426cb14729f558541edc21769615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2358185c54e42b41bfa91e6d485b8e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa7154503453c30382407397bfbb1d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c67c7c4c7c185df74bdde8cf9b0e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ceee9c1df9c783628d9f5563fd37819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e1e7afadebecd005d3611b230463e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8c051cce64cd92914b1ee8a475a4d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1b640ee3d516d82cdb5e7249eff5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fded980c9797d788ec113eac8c29da723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9717e9b9ca362c10278dfe7f63e40524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d63a948aaa8c4e292f68c5144addc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9205dcbde4bbf5d2a4d720842a64ca526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b65762b7e8284ab690402a81809cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3ab9c46908ab233a35e221cecf6fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1811f82ae1e639817d0f7aabfeaa0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c010db753d86dde2c2ad44c67f3acfd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1f8c5f67800ecef19fd4368f0d29631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae67c0ada60b02e9432234b7cd2b34932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9cdd18fcba6232fab9bb21fc89bbd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55c1558ff556ca090a524dd879af5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f38247c7b84f4b0dd631b3b7642ec835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924e76d4d2c2e2b4847bc6b8b4d9f6f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2311993ee9898cc52f1d48d2b42dae137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ea04264544eb733fe0ae4c322645d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35166130200f9279f6f61ec419fcd6539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205357dd5f9d78cc297bf42482e88bf040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50af866b7df0bab113e1d6c497e36341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08dc184d273cea1756b8148bb8296f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93dcc3c93fc3594735e5b475cd4705d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891510aed812e07dc2f13b3a6a5f92044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55748dca8e59587bc1b976cef8ab051b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c841e472a3b55ad15eb41f662e4b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb94ae54209f49ec3dd1f77f8468d8d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0221700944964ab1a4c87f831774b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028c6d130ebcde3066164ef69e7ed0349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5476cf32b5943f1c980e2685bbc3f5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d87e874a03180f89b72ea47862587c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c5230fdc6a8755bab87150a74a2f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623f4ce076316f1f2cf0fdcff99227353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e15f80ad8e881d3e1eb6881f902e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc6b0061281aa4cb610b0afa76016455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b70e91d63462dbc4d44c4eb30ece956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f134a4e083edf6a762afe85e4080257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b641b7f1107a2bc2af729e780886db858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef54f442db62b569095f0a2e048701459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40563ecbdfb2534a120ea2d94c0e04f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac789cb5818652ba32fb9ae18a1deb161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7288db71f65981fce482bad32a1a3962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6e7be22dc56b3436c643c78b96abf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a52dfd6d7bfbdb3a033df0c740ad7964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b2d2aea2216819e01656e4f89f62b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af65392d7ffd5d7ee3ec0fcae860c1f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bb24f7b1c8782ea19c5f1349f4d1c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90018ad1929cb403d816a8c7916b6a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a0863597c1e79e760b5e03747fe5169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a10e84bca7ce89d6abd1ada5362aba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc42b2d33eeb4de2e9fd056a92f31c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f45f492f9881e9803aefc52b046fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a59cc12c26d258acc6f59f996d28473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcd355328f19b6a00239917577aa6574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543e449d6edbcbbbc8c5b66a296d9f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783515ab97bec8c7e44d1bc0ab37f9e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6e7b26af196d5c0c47b392422056e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4273298228728aaff11bbb2dd01d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27bbf6146e517b4574e83c75cf85b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee279044a115cc637f8824158eceab2480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a505b1e975af338afb9f42fa2769381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d54e57722272238ea057acea09fc6282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a779ee9fdcc36982f83827594be96783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c85a6959a3db713553bb6f3d4190e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdef0f7a1171981f149f92e33cffd685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f657fed93b0acde895f805b0f6249386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45951e7bef72767347bdc69235cadb3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ae2828503f67d8bc79d57e05c918388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad36141458c293fbe36b7caa5fa973589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdb2dbf157353559d15cb1b06626a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe54bfa0096d58363135f5553749ac791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3b18bb4d224605c07bc79b8f9235392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804407ea1ffe9c2cd2f0319d76d307a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4be7ef838c5e64b74d596dcd4419e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef764d4a0bf35dcdcbac1dd3cea9a3095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cbd0d543d0028ae67a9b96c00c1b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8561597bb92a54a156ceb98f022ccd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cccd734ce00f61fc52a0645caa81cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7101685dc5fa39d9234d6a6516f0199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb29d1d8c3f1dd8aad5872aecf0785e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aaaefd66ad709e2cf6aee42be6e61f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aec095827449f75cfd884cb1f5cbc4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab72d8e40989ae30e607fdff8c2d49103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd039e07a8a386851d266fb30c4c9b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350df30f6ce682ab9ef690966e2d2c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594b3d837eb0e9d8cf1706eaf48e2bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ecbff81cb3e011a7a3d3776886466107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d83e3f398702cd4b5c87792684625108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020d6c77df6e324e13c2376e4f5a8a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0050fb56dd6c78cf2a7b1f5488d59110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3d3d829568df9209836df2db221a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f739f498d4bb5f07427915227ca75112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e6742d419a0a4cda12fdbf46fcd7f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b58ebe41c057634381cddb5bb9b1ff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70db00351742c43be50f366927a10f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936a7e5da78d5dbbf045b8637269dbf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78fe1ff7af34a3f736c88962c838ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217ba452a6805a61d75be4eadb3b596118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a08d14af70f01f1ed62fc15aac012b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cd003f946c137746153d1f44ad66e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cd3a2e471d2fa8be0a03cbc925b7e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99154d70a0ba126b2f3dac120f020f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ce437184277373615009474f999e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63de468d134450a1afe8c3b8b6dedd0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bb55cf2769e384a64b56e53d1cb9f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736ce199a776fc946ad462548da8a62126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837a324e2cd9562642549032d631fa5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3279e33da54dbb43ec270ec04eff98e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4066c8c594f2ad7a1491454482fffc6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b672244bd72eeaeb42ad40244a142130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f274c1578712168f0c4446bf5fe6a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb95f8c5643af2868da83f545b64b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e293dda278cf1b8c1f397e3987e44133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc5cda0c40dc332bc2680fb33db869134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4b41bcf1bddba462071f6570e8db4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb19fc5754571f04027c8bd4148082136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203d3d52a7629c48fff9c8d10f577bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46b912ebd2da7ce4431f4bd4904f9d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659faac3aec80f34237da7ffd3a1150a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd875b3e842a4f907cbcdbf4a0035be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd1e0010a497b920ec3a754717128f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b600bd07a8100036faa4e35332e4b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b041b5b99810b6268a1d0c3277d47cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a6a7dd9bd24b5781a88fdbbc93905144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5af8fc7d23414d653188e8c5f9562f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6674c9f74ebd2ab2d0f01fbdb9349146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf899d559fc880ad1c2bdfd5a10079147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92770dabbb95e6fbde369788bf280250148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8a45ea3a61fe72b5b8115d8e86f5c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9fac65394e1cd91f9d351bcdd2586150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9370682059958328e9e2b0028930944151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da2ce8481a82b7b38b8a5ce8904674152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15135a9a26af3cf03f3908e0122f8f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2a640a0be94cad851ce6ac29889d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713373afe7f4712a8c8cf60bda556076155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0871892877404b308bd4c78b51154bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242e2c41bbc33b4899ef1ce77ce0203157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855334b03f06a8eb04a93d6b065785b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb9196b7b2240935ad7a7ecc19f0a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b972b8781bd6e6f2e84fab67f8dc51a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94808f712bca7462dae857fe79cad348161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db1ac25a4ab7add701399f12a76ca7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63171f1522ced7778a7cc8499470202b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac2a70215a17f7ceb11ab4599730fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95af02cacbd40f69cc02e25d758b69165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46c715b4d7c4e5d7582b182519129f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957b738043e4758c597016f2476cf96167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714dd86db2946e662acb06aa4fd210ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8fac626b66210c2826b29cc8c3623169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b8295c64a0c07d5843e316f3168d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222f2378cf36fb39c8ae000b93d6bf0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfc88e72dee0a82cece8c9915bd494172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fd258242759854225bb60d9a2de75173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0286c2bc3b22c81b543e0ddacea593e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66066d6ebc885f4fd8ef8fabc986cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d9a58f63aa97aa4dfb2e358376e73176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e8104a8f98dab793e968f16a4a89a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02546571be9e55ec2a387e9c2f597c1b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3834160acf66c1a95c13106e8497f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec881428300dbc265baec9cd571126180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cb0652ab12b64e20eefbc1577b661181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7b1fc38271eeeb4c24dbe58ae5274182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c98ca73706aebb406dac64396842c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae62a050256c94e1390cb314dafd20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f192fc54c7cc773b2faa50033947ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c9cb2779d37300818d7f58d210e27186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f895f19a98cb437b0d1c33506dd7e01187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a32af34c16974fc758f5bdb122362188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147e76b0d59402e9d3bf7fc7ca8260f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0e7b82446fcb144c0e582a0753ca0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e4f5d1883aa8fa0926389d6ce69e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3f48ad30eabb119910fb3c944f495192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f200943ff3b38a99705730bfe45c968193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d31805e792d3fb6cfa4ba9c7f34e1c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503819629d45742eea237edb0064d91195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735136448ac8cd3b7e519e2054cce68196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c238ab9593d2c3de950008ac7cc8291197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2881b43008d21b3db6d265af22bc7d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6cf219dd1ba36e1d02520a01f8b35199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d026a06ad1ca874e184f0e9c013ee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904107f01863ec5e29b47cff194e6ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd125c3a0d8888e1ac0460bb0444d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfab8c471ec8a0ee9b36817d31df6a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d25293974ff21e0c259fd93bac7e1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a6e3ae90a0cd920d77dd65c6b0565205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a146fe16b1c6bb4a0345292cc499c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6343b2a0166e4d25a4d325626be875207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749fd7a17fd074cf265c8bfffdd031b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cc7115286e990b2fdc85dfc8b87f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51f2f73ae941203a1a737696ba9f26210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa2005a078f36855469e8400d216eb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee109c4b7cd711aaf912a4466b6ea72e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d616c8b7a0ae2f1b6de8c75e1534a88213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe70463fba28b80c17525efa0fbca6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b58eea69d186b5d309b3fdf676af92215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215e934a9d9dce41c6203fcf89cf276216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4ae8eed82dae5c3262ccf8fe8a93f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6c115b8570d98a0333aa01c508224218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728cb9ad8b791baa5e32439a4d11209219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195d20faa2b608a237dab21b8f0af8b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec24da29b68d303c24d60af079f267d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881ba3f405423a5a1f7607972135ff9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591940a36fe052affdadd0f77ff2ae10223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52ca85aab3ca7238c2543b8811442b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d5d1fc17e043809ad577b05fd88b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48011620ef4596002458a58355ae3819226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e37e3193cc356142244237a28116f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2adfe379377b032b866d1c265e1672228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e9cec3f7982aa4da33db426be1df2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e811f21ce3430645c977a3ed759e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b33b5db9d94b36a04805bae308022231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5414ae50d3e51ddfd4e0e5fd3d127f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841c4ccc46fe1ef28003f2e552f1685233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f505e10d67b745e7e49806c5558ba55234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f9ca05c4eb39a2845270774272022235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34395210ccf5c4fb3ffc548fa45a77c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15793044aa8fe9fe6860bf5af8c5ad33237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915813ac465c72789d5693ba3abb6fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf992b1862dee57a6d85edaf64af2d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474624c94c951d7ad308a44316609f5a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd59ba782f93cc6dcfdac3e582f9e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a9e69092a55040451ddd14f09785b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb384fc02dc322a114fc21ddc3190874243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc879420b3eaeb3a0943e766cad8434244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480db56f73d4708eb35fe437e59a2334245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807d23e593a9159a21c5728d2523dcb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca0d5ecae04cfeb0c6d50e1c7d1d29247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6ddbfab78dc0bdbe3d4da4295cb27248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df46de3414b7422c57bb251646d751a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd49b4e7a58436b2c8c249e900dd5df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4c4940d6f8d34dcca859ec241e004251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38577f24295bd1fe3634a5010a2dd5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f28ec1cf138af2417a9ff9791b8142253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1de56fb4aa00e411b36624ba81b05254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334d601ab0d867bd0ae5199570df2eb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093129c79f004292536ece119f5e500256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88822b934c2ed8c135c18f925c3ecbae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cc66b1dcc0ee83062adba85b768e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e900e593a4d54689b3a315148ddbd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb70c08447f63b7d349b56ec1c9783260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335294ea5c7e18f7b29ccdf860ed42b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66653ba6fa35b2fbc0ca0f3d8dc3e198262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91b4fe7c43703e17cab2ebd88f45b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1075dd90505d0553547e11166a48a55264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575cc035fdee9e0e10dc6bb06b26560265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be960b0e640b4b763c9034f165dea3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9857e0efd3cf33abbab775ab4f454f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ddb35e10466ea1e5f0f7138807088268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764125109007238251a1a988469abec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fb3c9db83372c3365ac3035c5f38a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7e13564bc6687dabe38afcc40d1b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d59bc12b3bc3f80014189a821ee55f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884ced5cb6be09de8743bc827a9b3f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886384ad8b8e8164eae32eb1a2ee9ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f083b3df6831f6940c8364ac77fd73275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9713780cbbfa2e9175d28ab51ed00276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd33ed7ca8d0730837436590c0d0be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902313b1e64236b08fed00274a3c499278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe64b16c263e93f4690adaa31ddfc89279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd682b55b02a1890902b3a09376a10f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b59612cd6cc6e834902e535f2e99e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15c37c14ab671c76e8238ccce172c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fa766dba17e92cd7ad141f6776b4a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3790684b5fc3beb343e4bbd1e861bf0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dca2aee08ab9c6c7322b4cf13d2a7c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd474e07393d3462357709efb792874d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e184ebdedb7ed5e393bbd81b621438d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486c6be37cfaad79a4225e729d8c700288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f33b96fec011f538e628c50502ceba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c357835f37d32c83949b27eca6351290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf4387f4260d5349ed93369de28d21291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d0ae41f2af8f6adcfae4f06d63938292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4abab02f23e7635c441f6c298ffc7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887254cc874a1198cac072e5884c1c24294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24cb7fcf5493f62a435badc09f325f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffc64e6f4cbf42dcc0733a228a70fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848df136ecc73a896993a2abff6da359297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a1e73d0703a612970d421bc3967ec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55de7da7a1c8ef5b55ea30464236926299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da6d1b402cf28f0487ec4286d810d6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da112fd0292e322f7359bc79a936578b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ab656eb36bba893734065fe7a9a18302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cee822233b57050ba3616fcceee94303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de188bf5301acb99f0553cfdbf6d824304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5dce10e632c4379007760ef7bb17cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e713614a4a8b68980f9e0a378d4a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7d87090d9ad9d85638d1d1fe13d3c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfcbe8fc938ebdc6d131b920eda3bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e722bc93bafd41389679434ed23b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a48a4fe6dffc2fc0f19a1410598b03310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390386ab2dcb3b58f0e75b5927117b1e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a1173287f853bc3f26880bc138448312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474f17706a1f9668d978a36557005ca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c003bee6e887be03b70f966e614dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43946e5e994aabdb8ce3a7c83d4937df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897e0779244e180e0599bfd57378949316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08fe3cd624fcc11108cda05e55209f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dd7ff4631d97cf5a6a5412332f10a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cfddd25774a5da8a6dce3882019ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13a82fb21b9cfa6d334f7d4d994e3f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed31e1bd29d9fd370d16f82092889a3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b726670ac0fbe456edd76235edf8a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf009f88fa9dbad514fff2da5e41c489323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc71c404900e98e1f9ce231c9ea0dc4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa9561ddc82f62eb6b2b02efc734e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072e13bda31af72a3810912b71c9072326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d3bdb7473315a8c861a2c72c7efa5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b66eac9d8f76674420651b9bbe7c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86694768048e139cc59ae9aad17cf991329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016da0782c103398b26fa1c30f6becb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacad79c80176dc3e52e5c0a704cc9e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d06afa9cfb63224343173e0687d91332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f11ac3d78c9ed987df1c483d6cd25333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe311d5df9ade6ad3efefe0360eaa16f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b8327b45acc43ef19a959c0c74b03335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b54a32474ddd224d5374c0f7d2ded336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9fb4b2d368375b63e0b552b704ef3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a0526dc7a105b44e9862414a42657338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537b6ded79080bef8ca5446cb076d00339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582c5afefd4740720de940c2194a460340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ca823181c28c11b114708fb796fef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b00dc213279f060d2a5b474d14948e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51229689f339078887bc0e263a2afc23343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b14290ee21d570b701c5c00dcaf8c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00773128b0a9c2eaee2311699329a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bcb615a34c046303b9baa03994ac8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748665591eb1a5c0c1c6a5576ff0369e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cd6de9fdfd4c919ac28fcefdafa19348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e7ea63ad90e4a3223f892d2d1c922349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550045769688df149456884e522bd7e2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa43d5a391241d45c156f0c5676944351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b843ffa01494a7ec5befe92de91ae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc456f87485ee79863af49cd0bc88fe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03836efd90a6c9194e5aa7f5d0caed71354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cecddf1b5ecdef0f241c434cb6b8c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1f6b478a1adc3d1631f495ee88028356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6ba2a2acdb1231a45d95efb6902bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0a730a5cff8bbeb2e4ea092f5033d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8267df3a564116647398f426ead0b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5684d4aa1a35c96aab2c17ba9fb277360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498fb1b641f85fe7a6c915ed5224e19361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ef18528d9a0bd7327ea0a385d2960362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0aef93df83085c381a087cea65451363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188aba1cda77a16d2f8dc2c21e5bc96364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03d6845495b2c6947a3a5e74c1fe91365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4a60f72f04e681c820cb4b1381213366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf572550f7d30a5eb7156b250b993d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec5e987ed7327e3172f7013894fd90368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc51c845b5cecf0152a59a5dfcede04369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ae23fb506ae9e90659745102886a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b25f5c61c7bb3b7bf2b64c79f8ddb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d482a6f992fa22c668d2a322e9d4df372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc58d30651cc39c1314da495333a65b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74fac546052cd9405d70838229b854374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5dc77054d8eeec30a8efaeb6a6586375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db83dba7112aaad25fb07237564a24376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdd7063bb5a74d2bd24b8716b62622377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54acd3e542697e78fb3cdb392578ef5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd60e6cb8d680530127895932254dca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355203ebf301d665ce7a5d7eea5564b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2cd6658ff9209e8c9f69c9758c25a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b66b45fa6b23b83e90291a8e80a5f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452209eba22fc8d61de98af6652403e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed5bf8424b7808bac6b85a8a114e1a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78162468c9a88a63de823fa112e2edb7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442542bc3fd2b60bc1ddd058e513d99386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66722039614cd73ac70c6f4ffeb2e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981eb0f2c9ec31f706e008d0200051b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10460f60959ccc115fd81a3419ec4f98389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41e378b0c8e5e85c66705a02f8cef3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f8cce481afe03a4d3093d95ff84bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef6e90dd734c4627e9f1d4f6b114ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753655693d3f0012a5fe55696fae98d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c9b794a4d7b3b9e2c1e3a7c669f7d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6905f791d854f315654329aee110a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e380a3bdff22da555b08b659783ca0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e08f18eae2d0fe9037cb8faea26550397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17798be5a508ee782aef776115171833398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63325dde584a6e72c48eaf97a852484399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83351c7dc423f95b9ac476db6a210c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5eb5cca314af066fb1b4fb6302c22401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc1a98c45c6ca4609fb280441cd1c6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf679e84d6ef9e67bdb669700452d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41daa32fea3561115aa28c343019e56404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e0529e6ba2b01774b206b39f5c56b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a8b3c5a65ed0303c7e2293fbcbf49406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f339f7254975b39d1fac97690c819e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422897a1a3041875c6a5c21eba9e8dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c9b85ca8ea7882aa501c6d8a3eac2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ec0d2aa27cf6e305ee2946c3ca628410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb020744b7d1bfdd247795541031c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97c3a415e9950d224aa1a0dcf644d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f29afb552b332cdd7dfd8d7ec334b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b2888f4f7cb729bf074fc9b04fd5d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1c85d15bfcd5df96acf716afae01b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150e66176b7f8680d11681527bfb9b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96403eae245bfb1134d4f873860c8916417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e10d51bcdc87f324a4ef9543888e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d7d8e73a8ac2c28521832dbbd77fc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67050478338a161681e1a41a3c8961420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97d3c7ea03c634b5cb9d06e7681fb5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5379e2bb059e953e291109bc0d66cd0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f918ffdb761317211ce89c95d67c3f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801284a358ffa70fbde7786cc049c421424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22563b57e50a2ab8f9f536fd2646c5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5c5bd2596fcf84a1ed6b1400992c9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da07f365f1299a2a1710905d10af46427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b1b4107a0deab37588928f80d7167428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6165ba4e73707896bac0ea5a3b813429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504785e943e34721545277c6ef0d7ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3c0e117e0001e8aef1924196b4294431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e8ceae99168513d4c1baf4e4488cd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2251b19b62cf5a6effe997991613858433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c99ed5eeebd66b68aaa0be504cecc5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ecbb205941e6beca3c633db9dbb57435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c78c1dac300f123862fb7c4507859a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807cb372d0528f66e3056bf3df39926437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04038122de9b4bd9d52cfbbad17584f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4828a3a7b20a61c0f96bcfb812af47f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3badb75f9ba0e46704506608d72fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53dc18b8d40f468f24b7efad07562f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e16105f0959e5b8e0cc679fa280a63442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189520309658653f028f338a7fcf19c1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492867c9cef412682d02d71deff705fc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f686def3521a1d0e40f3cdd7a6397445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54454fee2483f1efc8277c7328ebec34446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fbbe48899f8b4a1a48734361b73d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4ca1fda372add8e45913fe83b6b38448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9c0945cd366224a9caf6a6a6b44ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0338bd3bbfcc2ff4c371a6494698ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16907474a0d35cf32282a8ff19ac29451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679afa57d9cc01ebddf6d5878bec67fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6dc562f37d4f7ed65a4b652dad4a1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eeb8dd7c03cca9a175015890881726454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0f930de8f300a2884b7d4288f62f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbc464dae8fbb98d3e68878ac82aa8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4141acbb1b6165b5a8c681cd33a784a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4c2e47c77c3541dad7b22fcc1d0d1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0ea962d1235b904466ef18cc55309459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a1ecd71b79cc3c0e87a440e3a21ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14276fdcf6a81872947ad980573ceafa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740a6485134c31e2ddddcc039d62edd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9f614cda001b75c19b9c158159e09463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2367438da9a193daa1ef7613f163a68464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5ce31e8e0bdf2150134809d2c5afe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4fcf55779cfc2a331863d3d70da79466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75548fa4e1995f107e1e02e404b3f97467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34e8f5650e859bf5eed71d3be22640468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aceda8145c08729ae7198ace2945162469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb976b8e2b4f531d068442068c8dfc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584a7c433282e913bfd6ffd4d776f37471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bb303bf1178a5fadad619e03f758c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90940ec64c2055b26c9974f2d6939f35473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ac0b82359253b81371bd9ccf2d3e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f5da5abac9b14edbb95a440181ac1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9c3d1d189b387d6df49bee3ebf64d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00847a9448d8fd7c70ab43a875df60477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55a48952aa2b20d0f52ae4fc4081d2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5a885d5cc3d76671ce91a31fe1470479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67748275dc715c05435180c4a1315d5b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b70b8affaf8d3912ec4456de3454b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd549c8c9ce34d7cdc8609b75809d76d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a170a204f3f9b140277425840ecd90483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32a57ed91f90da542f1bc831b21b3a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca57155545aa976b0b21a3cfb29898485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f03ee804b9090d40f3d5359685ff2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b48a20f599bd2dc306f1f1eaa59ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2e79f5d870c8b54fa4a5a7d0ecb35488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a281fce035f95abd2a1010e58502ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f6d718132b987f8dbab5387372338490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d3cc5f090a21ba60ffeb75fd2e211491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a3a94671b389c874148a160489728492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0946eec92e498701dd86aa874e8e47c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90f22b746625af0d0f6157b95b28d8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035f4ea67428ef8aa225269e0c8a9f0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804ec7792409b5ceaeb5ef64c087bca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a154f107e1254bb1ce9285928a88f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a47a508d71ef64837f869fd7f694e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314771d40556d8dd68f312dd3a51116499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c557484f0975f2eb2b671a4d9837e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ab147c861387db935b51970fc17ea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c6306ed82296f67e19f1ed0b847d8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7c9ee0d3049b36d0f2856e90087e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c38969ee70279b5ea1ff53193fb75504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca5a546907290513c904e62e8e76d9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053479d87e1481a9b3bc5da92dee2bc9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd28aaf4c9bc427a84b70d67cd8e48507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99c69246dbf85eaaa3cbb308472afc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a01fa480789f583a3722bef79b4fa6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74381c31e8cba62ddf988671d0202a07510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936fce6270e6aac023a01ec6a47360b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f970849d763d028baaf76f3b02243e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391516c77f98ab9b459d4ad4febbccba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d89b341e73cc42f36175d965c7dec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d983d7af2fcde1727dfc504bb137392515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0da11458b5f6078645ef3fbfdd3f7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa55f60ebf415f6ede5918c828d13e6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db304cd711c0a6f2d3850867c4deca8c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3c0821c30b74b943993f7f697806a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61703093dff6da8e104e58c48c32fac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c3c65d5bd42c2116e7e67d03d84ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2a7eb01b01341dc56b0e4b590e207522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa835f03196fecc353f92b2e3fd835523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8dc45ef9c905aa928d9c93f7024737524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260b7d29a37df3abbd20c67725c31da525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533f173a1cc48068c851a8f9f9ad0c2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d8114c55a9b03f256bbda7412a6cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed12080558cc3eba32df8fd7e52089528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efd24c509f218aac5271b79a7376a7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8733f3b651ce7d6d45ea1b3ef9becb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed879fbe858c5305b0d8cd69b517795531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9da5290aaffd314010aede090694d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1a773772a2a893d96bcdcd76d8e9c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684251d9e783a5e496859d952b13f48534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b948fa34adf7fa5fa00ada0ced3f2cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bb67e76fb4459226c12df96a44006536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4362f7748a1254b2873c5bd43daf0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648d7c0d9c19da947e397b595726f02538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfa5a02ed27af97e928530a9a8944a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75ddafd4021898bb0708d964256b68540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874fa9f1a798236dea63d9a0f8779cf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75137430033d73a6c11cdeb5d5f9885f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6045206934cad3184c13dc4d79ad00543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb04c9effe8d817843590a63c0e7d4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4e4b42e3839849fc5dc2b11095915545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f438017a97e04f1bdfd1ba12165f0d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b556310b801987e4f03dcece640655547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e6e3227c473026fcb00551ebdb395548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b33dcac9da0c744c63596882fce481549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124abda5cfa1b97f4220376765b64aa3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a97f3be0ca774232c90f59be4cbd36551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610addfdffcace886791ad8e8ae130eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306587f69e8b5f6372494d4ddb4e582553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839107c5d6003ae34dcf92ceb3e6805554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4719f7db0d7c9b413fff4527c6f146555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d18ed76dbf6c6fe72a647fc64e4f5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e7ecc1c8a255df5fa41b7ccd93628557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba627ed5a8dc01ecf43cf8c96df9491558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e3664a55df6d0e096deac1fb73e47559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ddedc379cb6dcaa9ed0c70a76be6b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352aa6a17edf551fcc7ae658f6fe675561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a60cca04a6f3b8b9e7e371f24bbc15562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14400b1b84c5d99e59df3fc3e12e0857563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ee9bd691b3f43b08de40412db8ef0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82890d49f783bb04dc726fd46addf35565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fa5dbd00f41a1cd20d469a2509efc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9445d7e25d0b71954706ddc28d0ad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cab7e6983aacb0c7847da535086b5c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2d910bb2a4328b9509de6f265317b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f8c532de2ef0104d2a9c0e82a73bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab61896de09a0d0cdcfd78808316850571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ae5e8d6cda7ea4e9c7a9f3e8ebfa7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695a5f26d20c7d0deb0d3a32c08e8d3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98611de71c38e3c8e81ff7d71423f132574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb358b40372d6f063887356f6675ae1c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2a01288f9f424ba304602259c496a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31953dc94c464207f2f9687c941eaded577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771747a0c7ff4835a3e6e058a4bb639578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73447bf3b3eea85e774228e6e6c52fa2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c98de5856708b40a7f9cdd5e30ee00580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3c58a07521680af6cb674715fc6aa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f530d42039c0ef6e5a6c9e102ff2e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ec56575fbd565e84bf7cb091be943583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c251bf3886d5b3959b32356f2d0d1e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068617323e346d57c749f503b4ce6d57585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b43e4e9ca6399deb8972501183ccb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f95c0647b19a0e006cc8567a0fea6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1965ac90b68d5cd60e51f20c21ab5b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3348f57548d204547bd4f5b22e4da5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5a2383cfa8636b8c5efcd029dd9c4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d8bd59196169eb66aeafc0e49b133591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8299e0739ba9b3cf642263cca96b236592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9606347fb359671c3a9aa688453341593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3187e253ddee7fe784cb6889cf61c2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77879b57f1da44c66956c17b41e00d90595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cd107b6cec5af46beb5246858230c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77773ef3c8b5ee59d2b37be5ec4e4f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f044d8f1fd6785a73ddb1c8a641908598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df80c34e4db6943355d3abc75c84a59599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327db4fda19166a58874a4226b73061b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca75b09edcf402b6439d61ae5d45e8f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601c69ee3cec1b635bae37f377dc71d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ca833c312529e9cdc647b36ae21cf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b023c0417dcc767ebd69f0b55bf376604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011577723610a9c6dd5d9c6396f12c6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b12c45f19d04fa8890b51e090ec57606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e02da392a374084346e1b173554b2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38054425a1d056a1c49b6f1e7ca91c74608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fbc1da290f661dafd2a706a2512ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b3439b191e2ca999d2086856c39cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3da6df84fee659830d0d94d0335da8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4932c6dabd5b17ab22403751ede64612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a761d4e3530b48cde8b6c6af8ae8d0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e317282f48da5acb0a0fce90ef814614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef46d46472b6aedc57aefc3654de96615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e96cb36cf606b719fb3dfa4d4e9bd5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0538700a0a0599ede508b15e06db268617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d094313cd69545fa5d778584d3a46618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d15263316fd7e548dd10d323f816a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c7bdf2a1dcb9570433701b73e7a60620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917beaad0ba13346780010d8daa9bd09621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730acd91ae19599c2f35c61001c1e61622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219696668c0f3d41539201a627c6561f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa2fdf28cdfb2e008c75fc7fd19316624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e55fbf03104dc051701a7108e50048625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e8cbb8ca110831306dd5325c71cd7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecd6a77bb4c3c1145089179377ac60627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fecff37ba6525aa140999547cc2e47628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072dc8eef638a8faeb964e318a321a60629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9032e28ace46103fd090768c0b14a2a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c473ca1d3f290a48340b6abf9095e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62166e423e6801dbca287d498cd3c9ea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b60163198d4623cfc6ae8a17cbd25f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038817cfa5bf63f14c53ee37bb156ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86954525c50a6a2f7a1dc51bc41ac55635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185ddbb2269855825e5ab74a0f2ad89636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155ec240f74bdb8eb68daf56f59ea3c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b3e0513b0dcf2bfa520a43fa7db27638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e450a32a1718b01a9df700738a68db3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4e5c307e85c5d0dbd5b8426f53a8d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19614e48bbf92f2312c5da7aa8f6e5e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb746f17433676f8432bb4fa9f2908e5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd3241a1b0c3b703035ecf50260ec3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d941062752bec2504fe80029802346644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4178a91686d923658eff9185c9649645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cff2010977c24d475b6eabf618011646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe668e640b9c599725a5ce1637285de647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9112ee135d04067301f9555985fdb8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951c75159459009e8105154b722ae02649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a5d633fefc209a2c11197a50c45da650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d986ad3f1ccb026495c789179c2a3db651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d624f62682bb0b1af5d61622b3f63b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f47c220b8e27fe32dad7214b6eb06653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edddb4b98d02e72d3d18c512e4dba0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6abbf31bf63715e6810b903021ebe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7b593c6af94848c44c16fa7dbb486656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9a303fcde4aaba78faaaa20f4e17a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685b7f54851bf0613e491a25a084ba8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641f8c48d1403ddb5cffdf16ec2cd1d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa697e591e56e660fe37cc24795c0428660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42bed6136d57557e3b42e1a59c27dd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d04a90c5db2e02636e8fdc16673f6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82671da5b5e3bd1bb2c50b654cffb08663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c789effc47564a598d68800057ce52664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538be8f6cd3b4873b2088353d0db9f55665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce67d037a2d0de1d1d8b037127beac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b484c335f7229435c6d8fb22858b95d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5143cd3fcb8f41f3a2482c1919348b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d95ab1a0d01127d8506bd90250e3a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6cfd6331d70ebad97794d75479e33670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c373fa0797ec244712f06523c85a4f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173dc90fa8fc1bed61087681756f19f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adbda3050d67de90ae2bef6e3b9978673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921628af311f78342b8bf972c17e6279674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7b830ae422f79a336311a430b2b5f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33e0eb3695f14fdda4515bbfd32f4d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479d9532a91b6106fe846357fe0fcaf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66f8ef8ea7369f45644d69ccf7ae05678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af3b28231c757208eb6441fa1314bb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b55fdf507f56caf2557cbe30eb39e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37e276b820db14ae64e7caee76b9f7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c89953f5a71fa32f0aa7adb5bcca4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc6d73ba79063f58033fd5247f1265683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb789ae957c8532697a82192a7c4e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfeb5637fbd202f6b494192deb9a1e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e9e002f294cdb9ccb816b4088cd1e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667b1458cc93acb061d071ffb34fb33687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9369a8c62f2984aaeae516c3efc48688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9476852bcea786fba6ea571faf157689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f549252158524553a21de02f7a6b75690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4d23858ebab761072e2595994d026691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ca3baa633a0d1f32e14091e7ed520692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed3ec8d97a8fe36e26fa503dd2192f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe7044375b9f263c810d3b1c3d8c9b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92c5e4282a5f25aa6eb3a37c8cec55695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28235ed7f2cb4d3a4639e2c7bfdb1a75696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a547584c1550e6f254cbd9a939ad0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0ec3a4b0dc15d6d670b84bbb8541a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c35a2bb6b34f7c895a34d9efdf32c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d744b10037124b1ea35896b8497572d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04033ab71ac0963e8e3cb0783292ef0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64e685cd92d681224a305af4e8b29f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bda21093b7bda77a9e8ba7b3f1699703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e58ad876b674a20446e8d7630a332704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c356e7741d1c63399b8483c8ce7f7fa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e8f8d6a2c27fc6e8e3e67300b470f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412d60f2f62c96c93a28c020ee4930f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157d15200fbe81aa115172bcee84cc2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c1e66c81a7fe876fb1a4a75e82512709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4005df8fc6efdae54ab12c7d35f6d84710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424aee349642ac0d90b7fb87296e106e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5460a0a3c01ad461e6b739a329a2b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b85be64b28b4ee4e3c75e50a28ddd4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9998edd6f464a869f13d9e286dbe77714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc95f134c7f82c58b6c8552cb1652a9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2168ccae65899dbb2fdaeba5f2fd8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18faf7f593f410a8c108d3e27b3d7f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e497b20447ed330b5dca15ad16e2c4e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea9c207ec632f773a6fba0377fbcdd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b37920abc1c0b87f54acc9720d8335720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72b1c4b966e7e4158433991369c14a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cdc1c249dee37fe2980b729078e4e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd3a3117b370c7ca9521a46350b792723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2843ad09846f0397b71f478f7934fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c3f3575c2e87ec13c448db1095159725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdd78e57a11b209244813750974124726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba109cca17a9ad434bccde9003a11efe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd212e1f4de723311f4a368f8927566728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a0e02b03cbd9b1dab41aa216e4986729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d982b77035a44864ab0fca822432e4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9154e8b6dbd3f9fdc7e312ffad1fb45731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40244be37c3ef3e1556cc763dbe301732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f141d948b71d7becccec3bb10d6f45e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31028fd1c94555434cf0348f0f42ca82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb096f87329c6211f7591a9eeb726ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a61933c2a78449402fac9ab2493f844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa8b051c77cb926b8ee53f1ddae3465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f27233a1242e8778dca258f3643756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d6699d431d082b1b033eac97650f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce422e4bb1d24de2b8d35e69c8e82c738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8958e770d68a98d9ae2b4806e0d2479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f191d42339b3608285c525f28e857c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0187951ece8eba024d500b6370c3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faac2f5d54860d8df3261c2038e460512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250740820182313618b25673be3f0ddc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca28db87cd2437498ae2dd07ba4046b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0112e9e920eed4617466333d2f74ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf8ef6750fc6a37f9ded5dcbba606a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be3c7b608531fe7adf2b1845feb8cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24286291ea2c8f54b1a87bc9af04261618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db020e74aa250326bb1db3730b55da7e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71e13cbb3f47e9557de602e5ea85e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ef396bf933e20eb1a979496a0ba7121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7459d8c8502ed6bfbc67af7b1e7e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edea756ff441665df140ba99348a7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825023c6d6b79f1ce42f746fe94d062424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15513f7e0af4c4ebf9a9e05b56fa1b2025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6d3eedbc3bee17ad3c7d47b630eb626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e8f3f86f75399f4ca21a9fff926a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c74eca155cacdd2505bfd0ce7ef0628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f515f91017b05c891645ca820695bbb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47140574ef1c59fa4a03de7d2e5e14e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4909d8e08df85b7478065b70e56fd531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3f8356f8c83273a50ad7a593d4ac932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e629fc74186fbdb9f71908842ffbec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb73c0760c89bc14e9918cbda14cc634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef83a0232f92877cc4cd7661cbded4035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbf695e151bbc3058b1de9a7dd3ecc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec051ca27464f5ee1a9455305a5906cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156344acf95ce5973297b7d589cb66038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232424fdcc7d20159c237bca6da9b67a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000a662203f33cafe3a1a3d17a73f7740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e0dc36f319ba9f5c1b9e61790aeab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359aa00df0efc38d1cd6a5a711e26e1042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d2d36c79c260410767bfc9f795a9443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edca2b6f47898c0086a4616e8aeef544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8b43488df3ef94fc05cf015a663ba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d158c20caeed040fd7f2610e522e48146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abf0b21ea469375cf45a9b0e26923f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7052d89c5bdac6bd4a4abe8bf629c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbef526e17ee7b2566ba4c2c58e860149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bd99f66042fbf127f766d5e5aa60050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5daa5ecc1e8b8b4d1bcb3134d8b9d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454f37f8872a01c9f1b22d4830593f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b07a7e79e43a636cceef3c75dee4dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb47b811deeb64aeadead53e9f6115154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d278cd2145f5360fba43c25cd282f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76827e5b5c4e18bc33e77cc812fe0db956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ff3ccd1057524183c6386c4c4187057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68846db54467fa2a9929778d92b6a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1bd16e7304773bc3f707852633a5d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927f4e61e47ee832570b6f5dcc05f4f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98aea3f713f1c312e5905ebec22689261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a19350f85093accb3a3c6df648bb162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29f4c229038982b2dcd77f2757b9e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff36eb486fc21180a3e1f135d18746664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166eaafd09a30bbb8e27febdeef551fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ffb2d78c4ea316989e8bc876f6c1e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65b4307bac43129487330b0db3655c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cf3f65d49ae477a113f15ee1f78aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d0504f4a3c7779b2adbb793098e8269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7112a337a4100d888ecc9d363ea47b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2614835ab1fa1bdf312a0b583fb2e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7683825f1b0d5782d3286d71c8c1cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcac9687d0d45fbe06c214addcfa2373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f384d8c0b5a262f5b3e0d7e75b58874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed548717faadc2bac3982c8ca3c6fbd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09488a12bcd4d0de6839903878496b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11b6f08db704283ef1688f5c43b3e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c472967999ae50eda2e61d282ce44a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c20ddf37304798b497d48d8d2b71079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50bfe322361ad178012507fb2bea7580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2107578a693e70c30a655c4ae2428cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d5bc56fb57179138c4b6068a1695682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346325c16943471780f69ee97492b4e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524bd1191ef909e7c0b62caddf7df6584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c00b221f045826003f67263b6d8b5d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a95a684ddc6bee72c26bb7eda7ce7886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba7d73cf0a2677e075ce8ad649087d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ba5efb149e171089c3fad5f391e7588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c8fd1d6692a7bab3b631321ae333089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69885b5b2f2045826390860766aa734b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a97db25fc49506075c806695a5b7491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efecc2a389999b940f28014a794e7c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723213fd3c110140812409a85e09f3193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543663cfad450a3abe2ed9effaede8b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebcfe063336b9b6729e87aff77b1fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c34e1367ef1654b638633edb171ab596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef73232defd514679748c3151f59e8f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6bfffeac053a174d383ad017d2bf098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e2700aadf8895faa8c6fd29180c2e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73d5d51b3e3d0e7947b3c6d5538942100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c795d3b16c9824a20ca032ed7238570101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb73aa4ec76469533a8e7f242ccaf1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07f9004662f88489c62e6ec8228e5a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bc9782fa833213c785f51632b61bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53a2faf40d759e55ac3447ca2e3365105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c8065c969ae3ab346138c29106501106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42ea800d98f004cc9172150dacdf1d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2d5e859d677fc313c56a8470090e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f424d6e5c15b2ece9cc42ffe3a65a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea890fc145b9da42ff0edee326dec6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c186a19a84cd506eb2f41eda78eaac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3cf250db59e1cf9c5553780967b55112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2b6deda422f1c4286b457ba9ba413113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2ef7003e3693b38a741804b3e9644114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440aa0c3ad5af8f3094ac9de79fc7fce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db37d430530fd0b82422ef383de2914116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3289278475235d76e5c14cbbea0191117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe91d6ebf38ac4cc60deaa0d329c55b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70073409db55ff79e4257bbe7600411e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f0302ffcab3431f435380c0ccf13a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26550810057c540b4f5691257c875bba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64950bf927ef0be13f3e646c617f35b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4b42778f3a13661c9b21e2c0a7bed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a8da39c68bbf156d03e0f94d62e0d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43147bf23942f2e5888ae1fa9a37dd02125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35930426ac1ea09cad6828d20457bc2d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64f6d328dc8a07c2635f87e6953045127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec7bf433d6c4d2eae779675046a959128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91068361f68ca9fa9d57eb4846810967129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a33fc9126ffe797b2fe04d2e982d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208bd2942c09ee0334d178b0ad317ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0cc25c03ece7a4049f1bb7a65ddf6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd306ce89a3f91647df6c646afff1d2b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685fb102939b457f1df68d63b39acce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f066558cd23455fd6fad14b8aaac03135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0576959654581a0d6603fc5118696136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9122e70db411e61ef32657c85b02d85137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf67a42d45ba68d450510e5f63b8b78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0e39c240b3f262d72893ec2e024f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712b7c6a4ca410f05045c4c7d592040140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee767c09bd53927d96f7d11f2894d96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b100c53a1aa4f27283eb5616ec34c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c5a8c179ed845747062a494f32d7f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2c8ea8acbc0df327eadc51c71e877144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1d53e48466eb114f5e7e394829a62145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154b4ea0f84ae55074f674203fd0c45146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572c1acd86d3db0376588a73989feba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1474b0b30029c751bc98ea04ae07c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bf512d4f36400d8c0d7695cf82d3c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a202ffd196a66188ae938e771de3f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1f1925d77279a828e2bf1c552564b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7251877049b37d516993ba3a772c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2128fd920c8862f1fb27ba25a93341a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309998291da98094589713421b9b07e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a976296b460805b99f16aadcf4672155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc066f2cfe1902ceb75ba6a50412e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a85b56d03f89bc33855860065c3ffa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d58ae3956368d9fb1f0ffd70797e5e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f46650132e9a95d11c11be5da202f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8c1e77b2788796ab77140ff6b2ade160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b769a73381dfc830806e3473f058cb6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa520a4f9f970129a9e2b4f8f7309d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220a2510887f9389f902b712cadc3b1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa1d28bbfea5de77f4402fd68cb10c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de12314fe9f2c00ad878c1a927576a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cdfa3b0201813b5f130fad4886e86166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04df7532464d436c2c51dbcc9c86cb2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f774ad2d59b71bc6f0e2f27d746da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380498e2a6cdee2b246b8c012513e7e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c65be293927c62118e53631e27759170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12288809f0ff2da8ffd56b9760cdf3fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c68ca51049bce509e9260b447427b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c63044886c1ddad3e6c493a7626f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1a7f703eb860c02909d93d71a4a8c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13d1900e2806ee01f253c440b84bd4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbd536889e71fb3cb236c53a4f4e67176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251baca37aafd4eee6bda587d30b9be0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce722a294c198719c263e0239e0a063178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df82d078d421a6c4dbf951a6b771f12179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a2b706c533a395722d82cc08d0e5d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613cbb608a343528482d81ddcb0b60c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7f59969669742b2ed639bd5d95081182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d33ea5739a37391f81ffa6f72737b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe190bbf25e73137b912108696576e3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613c03d3b8e5de43fcff7339d738911185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e33f8adc297288794f731b53475ce3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c14826715a30dd95668ff4e544e8e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644e1952f4721656de2188e0ca7bfb9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269f23ee205853a279b716fec972ea5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856972fc910d78260a292d558544bdd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eee1daf3cc1bc1baa1e8cfc958859a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e673ada26acd3b7591e3e2fe179ee37192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1db3d79c791515ec70cbe3d529b6e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343b3607aff92de5feb2cc62d083bc2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f28224c3d5fa7353bb831d24f02799195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b85a65f3bb66683ea1b437fcdd8dd6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492107fa43013390236ea99e4d9f25e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df633f4781f5f0c274e1f3d1c693c9f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bb8b9ff9e2808e1891e3c3f0e62b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7aa24a2a2bac3c478050a6719d43d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a66afd64f571fa2ba7f37fe5e4f33c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8a493041dfed6eac32ce6cf48a4e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d54de937ce7e5dd9037bcfaf02ee7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c922514bf2fbe9d9a9b3484e827a4d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869e4b48e89ff135d37d6be4ae4d189205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d3bb5709652a20886a02559aa33fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c2f6f9272c0d3e78eea6616291c07207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032f318503a241de8742d981501029e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727fc65434c7f4ad754607ca50276d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be58354be182f159a154a0f304483a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7153e030fd2dc333b9dd47b629910f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787a795f6a877c4e36fecff2d8e2cb1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2dd45136a21ed47569a923cdb3e69e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e05dcb538c87a56d489d637f445ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311d935462d7c18d4bba5483e6f1d34215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb098ce75774daa7d2f759af1e4a3c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937d116b790d2f253c50b5b3f3f3b43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff196cbdd91bc220218530c389b9659218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5ca040e18093718c41e34963eb071219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09921313fbd75cf47d8c8fecf25191e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a18e117767b7cdb3c112377bf7d286221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00272063d228f659d384a3c76f81ad35222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a20532000a3b77165374bfbd449a65223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6ec4c06fb1ce686d658cbc296696f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230bf4d2eb2f15f5eae6dca93db1774225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028e682316aab1bb959280a76a73271226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7bb9a5343f01f56c498020d612cf2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a35fab19df3d9633fc19ed683d013228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56bf6de116f9ba0ca1732a7739be36229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816fec490aab24c5ed22aacd0e10b9e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e2665a484c6ccfdf097c313f968f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec2fa3e241dcc850266fd714533667232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c883d518aba37f05ea61710bdf08849233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710d2c14af8fe79310f13006ed5c7e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8faa5c4e7150daa95cbe9df44d47c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8fa64dfc7f99190c5edc236e31a12236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d83a72d95d615f0136ba698d37311237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec715756c6c83dcf2de9b988a3a3ebd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f36a03f1aea1a5c673036c7f0b6f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753ba3db0e5bd10e2c15f340cb4c4d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045938e3c639ebdc99af88f978571121241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702741695e1681f726e49dc3309fc90d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3d98e9f0fbfe6ae2df9dbedef2cb0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7230a9cf38664959b8367e5383a54244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf95e877bd05259d485fd7ebc192150245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7fac9369f7b44384f69f7f49b3a3b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b345609d064fbfb7d7fcbda15e11f22247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f44237f0b042b07b4bc7909c10a262248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96580621b5c6dc2e503138a01d9a0f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec4d0c5592839dfa1ec2a887291743250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03f375197da4fa732cbcdddb9b8a81251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2b51a9992eabab1530da53794efbd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522cf6de42c50295bbd69e5cf06579f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a918f9c6df11c1576601e24d84a07254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609f73579716508aaeaba4e9b992b9b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfe693a13d6588dcd43ad3e23ef854256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086c2dd8c164c7538cd3653ff707354257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753eaaea2444ab46db5146450a0e01f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95810cc8f7a51f8ab864667a3b0e7cff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27df623c3bc74e9e408d3026c8e26d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5925faecc9e3e82116441f2edb1a8d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570b794328aacb6c5bba76713b90b6b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35056313dae66a02399a81ef202a867263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55182f8b7f1861fc29999bf2878f013a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32401a109d19a1dbc6ecce6a5c4ac10265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280750b053d6c3e20d1e2c6819cc3f96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94c0a10a4eaac8f2317f8032414089267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd42aa3c63f2f7e8e10c08997048a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c982a3941ed767ee448edfc361f01269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09763b3e2154cafa42a1bb15bc65cbeb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19b84b3b3e806ea1fdaf2c0505e29d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fda6bc6838d9c774bb944335f171b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe81415ea9cbba699b56300a06e9fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125228c8305d40a3dbc82739d4c4f78274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bff57f776202f9cd34df10762565c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052ab879799fed7cd307cc90119207e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05267d7f886dc9691b4877d101fe2172277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9e0e080762eea922c2e829ce4e57e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2c1b03b34b588ba461e2a92b40209279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f57c87e86b79772be1211520d5b862280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450a9c4eb918c390c29863df61c0e55281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82064178546b062784608ea8f4e2334282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c21959d0deadacd635a179f7248c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f498a1ce8ecf26fb10bc2ed0c758b0d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cea532aa979fa3a1c888986d96311285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be6c3ffb6c81a0fb0f3bd63abdca6c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3c5a2f0438350c38d9ae1cb09410d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b18a9fb96fdb0e702f367f31560af6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1bda05a3f867eae4826b405496ef3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dc8388cc9befc2d44850ba83b2805290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceccd1a607bea07068d6e0c58452972291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff22ff39c4e8ad4c0931f39825b08fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47495f05461996457541c10b41e30aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987cf4ff07d225cfa9365dc8af4c3f6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a42ed9c2f6c5756013f5e6956702c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e875bf87b9f00eb8f328493708f0df4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc710f2f9cd8b512d5aad594dbc3a6a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e67049ce308c034db4ad85f2b94273298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d83fc8cf1a1d050c73890e5d0ea28d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18dc88232c608aba4f957fd778082ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07d4323675e5eb11d4ceceb1848033301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba667a196097de2ace9e92835422cb0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be5aa85d915b1d9050ed4ca67c97c5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f3d78faf0b4068b7dc22cb256a6fc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf9402509bd7d08f1a4d4874222f7e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acb792b29556653ba57f51b3c374b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b9f9c41cee0f7d9723aa99e1c05ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac631f702b722d442866dbae73668d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106cfc8d8c840590790c8cfeaef9e20309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2bc4a38cde4e4d9a709e15d6e0001310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214f36458c6997ec717945335d7709c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec041ba19376931e8ead4d9cf92af7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab91bb7f94be76167f54311dd4a9288313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6124fc93c4724d25664c2e75906867314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894dbf0a5f2b507bd2c80a9064fb976c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4ae95b93a1f497e8dc9a6db8a3541316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5668a7ba62b28bc1bcabdb5de7319317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd8a94a3e6fa34eef8a29d61da97db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ef64e035825ca6342a8deb3db9d01319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08dd21632e64eb3665e00cc5514db7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cc243a8fdd75389d6d2e505318ffa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ab22f49d13c412248b40252b07dbe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d04a3bf68547efa2f2266a1046269323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b290a4e206b8a9d85818a8fa28cfeab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109307466d4b6887793f5fb8b50ec8d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c7b21fb94f82820afaac0448b6035326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041700fbbf09fed8ab9b929f2f189df2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f266b29208a455ea8f733d2bbba0d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7670370be5a239ec75bb445da63063329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfe90b74d9c80633b424ed2249d4a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebd9bb937c73543749401a9ecb7a3e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576dd5b530888f32dca3e10f3ce0aad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714c71a1b2d0975de7c78678f619b39333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbda5909ea64e147784ca58133b2c2c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda299a65be603f9965b3a966ea6658335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c149dcc1d0d5b639b1c0a219fc6e8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f5f880a298fb4d08e92d748c4bb01337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec0520dfb7743522088bf48ca3e475338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b719822de494692019605c53c6c967f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3743b32924f62bbdb1bbf7211742dfc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41a05fee4ff84e63fd941bddf00af6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b82f889ee5d95f643ea33c7ae69909342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ff49ebc0d3944e61c9d4140fa43a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28aad88ca925ad3713ba151a8549519344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fd36119203af820d79e5f4ce73e6d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836282f7b408de9f70a8a658ed3cc4b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6222b3ebc5dbf303bf3acab7c0fbb0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f28d89168d5a2cbf0730a9ea9f953348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369a1fb697bb145ef3ea0d58430403c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fcab072bda48b7e09444be3c78f2d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a0058efe3dba5fc914b65dfbefeaf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f3af0153b9a0bdc0bf5dd4834981e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c65a374bba7e08e489ef4b3ff3f176353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc6e4515908104b01201218e9208bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e890a5161498f64b7dc3239c8345ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc379dc096056594563883fd55e8ac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316685a200649b29439dd51810dae4b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d515c371422dd8664c7a8ded997d55358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730b87f2f447f65dc0fb75cee27f4b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dea71060438f5ecfd2c2d7de0936d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749998b355846ce12f959681a5055383361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cf0e5e6a35adf84649abdc701151b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b2db1ce2d1ac215a34fe26b2e609c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad9c369882c0d05900e86158724ebd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50131b0d128027f0bfa6048f0ff20a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95d89e8727e7ee838b8f7bc28ebe0b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a5568eec384e82b5905a9a8cdcb08367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d510236ecc86d5505957cca5f72b61368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd31384a5b2353dc42c130d155d2825369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021df0a3eefbc9ab2b93bd6b619b8ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f08c72105e404678076268ba41d1a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1752ab3d600f47471dac7d38de5e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272d57e207ad0638cb350299b4ecd9b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86f57d3ac3e583f46b46d9b2ad5f9a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c58c7e0c0d1a1d7060592e289e5ed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cae2b03e8ed9d04f8e56d41a10c5c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53655ca695d59c527866988caeff95377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19716f379b8d3abfd915484a3d7a17b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6228cfcb14c87224d767bab13696e02379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fd96a87b5bbc44480f7ff1df87f71380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7d24ba5ff265fd1418a641ee808d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b764850925f9dd44476738a571e3e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21045f00bff7fef38ff7df02bfc96c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8127732f944b3db134218aaa8dc5123384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922aee49ce2698ef646b49bc7b408046385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9aa1578236bcea0449fe2913db6da2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd91a7b63fa09e6d03ca654c634ddc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f053490a475e123ce3186fa94c89ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e3d8c32a917f7d32149e8e89d9937389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8816c5da7515969c0a7a062f9865a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635d0a29476df840f0205252ed844c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b53742a59234de524c9a2a16553c6f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81cf4186519f345f0f6aa35a14a81f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6deddf493cf8eaebf7e37fbe241a2e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc927d414198fb2d6ac0c993ee8e14395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f10201a74dd632c15c050c477535fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b18eac4ac51cf2bfd374f270ed7040397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be58be78382618ef12c514fa1237d94398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74e95e6aa9c75f22c87ad97f8656a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da8247e8f0bb6d0f125eea3980638b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042177a38cf0fa5d50fb54a9df983c2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8402efd13e87481129fc95cd811a08402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c779ee27e2a81c1092c8a7c97be6a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d389a87de4e2d95f795ff3ab36e3e0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb33ddcd79032fd90bad47117ba84c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96fd655e069f0998d0c6d90f6b0a07406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807eb3db3fad883df5224c42866f75d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f5356494ff09592282abe1d84cbf2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7594ed7f30c5db5ee09f3d346f65473409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc9e9fdbcc6d11da6e2205d7063476410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e35f22201cd9811af1f0df54d2bef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb712828ad29a41fe685eb49b5e8aee1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36975a35d5ee88ec08fef09551f7201a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e8618bf99b0cfda8c39a8201422aa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66acd37b9d842fd26eb397a3c46e678415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d76ea517b10a73dfdec6e316a29e87416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c1e932deca43c8cffb3c8fa4cb676417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa8160beb9c2001397d4bb3f30ee23418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec52734982e47e4f1e6ddfc08b41b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403c2ceb9defa007dfb6d16c8b25a28420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae7bc4330fe0af3e6c3540653e868d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888237d7086573e21bb8723289b132a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2d381c122b31e445fc82a3d5ed8fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8b8b3c95b25d2c25143efca80a7f9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a41fa4c3d66d16f4e566d837f037f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ec7d9bcf8c254bb473776e5a5359b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482d82569506edaf617279ca5b25ad6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e256115ff728a833c5621d4ac27fba8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429fbd58b431ad7ec146d696771898b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690157d9f24b24621e0ccb628e1cae1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773acb7752a3d073e71992abdb90659431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9515fa005d5bc43262f253fe36148432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ac19f67e25ad1eb22671e6daf5b86433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ac1cf3c03395224ec06b33ca374ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdd31f9fe5cec416a35d65d7bcdac9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e3f09a2c5ea0d470562b5a0a13f04436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474b214e8bd76188c1564a3da8fb057437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f41989679211bfb104836933649f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d35e4fd87db7654578a142d774ad97439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef216d0bda68f489e1705538670a0b16440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4aab858c535441474fb37d937ba732441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5afcc76951eaf4194304fd2cb39bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de035498c6dac169bb8529d9839eb2be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60ef13574d9557d8e65f224e4a0618444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3299c0c2a405ef45975b1c9cdad152445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fe70d29ca35cfe9d4cd9c99c26f7e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ca0cd39c5afb9528998d1649de47a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ede02913cf303fdcf36d3e0513cc2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c0ddf81f03a7d85b980ded1990e88449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92a997da038378efb70c60101937f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0561443047a44bb336cac7c286a0ccb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9977652a519bd1a2c88fd1a19e3db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78709ae05d8b2c3710db817d18647e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41b2c223fcd9cd7393719b3715d4b2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ede2e25f6482aa56bee002455f8cf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0526bb92732b7ab9ea405a43be8bc2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6c0580f37aa69d74cb8dd7c6159fd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8e3a8273767c98a2b11f2a5e478e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690da58f24eb9ed2f5f496ea523a73c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb434459f3547adaaa9c6cde36d20355460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8580a4e149ed71d1c96009f5baffdf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca59ebc3dafeedc819424e7b6c78dc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca98949be207e853076427d77eafcbc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc2d5d330e4c243f3a4024e49f1419464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c27fabe847461c7cb8997dddaecb5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894e74c9a7d553859a541468e9f1d7f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898dbc5a5cacf9f5c3ed9a07d60641d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264191a9df09424ad8f136e80fa3578468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e62d6de9f95c9243f60bf13220139a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f97584348d2843351e92948a6bbe29470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba31922f3ae121a076bd04a8db6bde471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f93f76e9bb2fd1d6f9137defd0c44472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d42ab09cb278ff5bc467716b129c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda14c83cff79b04e6806674ec282fa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711516959dd4b2540d1704b17d9aeb91475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52592a9be9dd200dea038c592bf7df55476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807b39173f7fd24aaccfecd640aafc4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66744131623b7526ab3e664a94f0e31478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af34db3d80f8f230977136be59daa4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0d21c405c0bc471fff2dbfd3aaaba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71a94d14d2a6a3d90047a5aa3ec338481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed01617af6efda42866d86885ae568482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc5777c37b09dc065d75bf1197ecc2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167f04ba62632d60c23260ce8979260484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5f223fd70b87259412574ab6e664f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9e9979e0ac8f95cd0b87a7aac9f8f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bbda522c29f7a4cba7afcca0fe520487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a662059cdba7a0576b03c8fa6e557488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e9ca7921356ea7150a861fd3176e8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e3a169ba655cdf52853021d6a5f7f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65151ee56ae30a2fbea60b6613a95771491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b5e9338fcfb6c43bc45824507d371492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384f10f5068bedfd7f03e849f0eafba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f9f924172c256ecb352fb3a1170d4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ecf6ac0f98deedb2e02a63d0a5075495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc81dba1c774eb1a75b8b8c6b17a1b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ec31a3c7698beeaa3d6269f828c1d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a43ca6be03f6a46420ff5f112edbf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b067b0ef7ac352d223b25463a00dd9e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7cf1a86202cdee280ae6aadf6a555500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdcbb455c3d0d7ca42b6104729351bc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965ca8c2cfd401c0def8df84141bd75502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1549baa735896410cc34093934adf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcffb8057896ce37c07d09470bf4ef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c84406eba1ab70057ce94516d5cd9e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a6027481f9cdd88fe83900187ca97506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c48157e25577dffbc0f9161d93c0f2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdadf21bb0c58c951c98c5356f164c3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85f6cdb2a3bdecf769076e7617feff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82961d3da4fd4f54264f91e354448600510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d6612d82a713c11a6689f008d39b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbc904e779878ad3ed7c750f4d60cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a87dfe3eef763f65c3a97c28f3ff1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bed589edba1e081e2f988f5c524850514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a2802ceb36dbff8691887394cb122515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a73c4cafeec15c88b1089a58c0c429516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3913cd787126058dac7ffb8b175ac0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1010789722f6e6a93171c78fbcdc4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef03b823b5e1ebbf2552a6fb9fbfee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b0f084d8216c42713c5cb13c5da78520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cd87b17eafcb2eb0ba0ad936355e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9e3a941bc6ca211406f66e3e3f486522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c00ef507d4be89cf015b08d2dc7b0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817975c51ca156afb8694b19ed46ef88524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390381b23b5922ef47be9293ab5389f3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb6ef934cbba6a487abe9b590104ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822f9e9eb8b2f4c4a1bc7d6b27090bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b146f06fa3608a6517c10720509543528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16b05dd34595df0d19c1004204ccd3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a4dd67063262d45a97104f8cf9a50530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab42ea8478db865b634e5b345eb0370531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b14a64719a3abfbb912ade8225298532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489eb5f303adaf9b7f2d592d49cbc1ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cba81bdbaa49b1f8bd7279f74393a8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e330eb8357c1315e5b88f87a720af2d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774936464516702b36261d38c1911e99536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd251130b7c9a40af4171adba403a0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f19a9519b2250d917d073fc5e06fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221d551704ffd91ed2bdbbd3721ab24539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78997b108132b2c1d5ec8891de182f37540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b339af145c073702f08cfa73610d00b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba07b60e28f3d7e81f2fd37bf99dfe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ede416889c2f8912146ef6d52c05b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb855fccfe84eecb70cc75470e78aac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f67cc874cf4ae3ec178a19eebc6c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9f9f845934034cfabd9336e927da7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd135efba1e914ce9f6fe13fb558436547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab8b03d21470b142b612861a19022e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b45466c8ba4bf46665cbb31f127ec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e704c4e59b512cc3f1d9e8a426f0446550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f4d836618ca644ddb8eef71118c56551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59eebd7215897b27221c3caab3cec2d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606462ae2c6a3cf44c64f30f5769a411553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955baf193f6e5458ee514ed08546a1d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e94957f29f8535b7cd19b7c304f62555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d837738269f2d1ed0dada6a2fec4137556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22c5d92cc20b14a682e88c39263b6c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74dc25cad86cf8ddb6f3154ba936390558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef44e1ab8c99fd7b8d529dde30e4fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7fa30aa165d016b1f9c440c193ccc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efbde1797540f3ffcffcdc1bdb4dcf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38c5dcfe0a9285d4de6d2c99fb550b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f42bbf158e8a9fe074785e7feea9a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06659eb7e49edb022ee69b3118864b18564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2208e5993c214935ba8c7e2d830e2dd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add453b4d1a8441fc98f110a32ee820566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6469bac43abe6a294b13dce7f952e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f233b1efaae08839d3eb18a86b06b7b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c504c781d5aec80e228728d133bcc37569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36c5695c0aeb1b98142db8e19611ce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59eb567d34637f568e05ce9f873ee9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a140b6fe4e7483554cfabc8673a8d0a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88421cd37bd28978e6433209982a0e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a749ca20853e4ede3392409b8efcf1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225e57a9cea083258bb32688fd10a2e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48f7185d5c8003475f99b13ef8fa75576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7d61f2e18dbdecf444e83b00cdf96577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4afcde36e9240d825411b729f5d17578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135b36342435514d2d712287fdc5606579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e4db59b9ab0de0fdcd8f97dc34dc9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a73dcc89ce8d5e422d6e2c59ee857581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7073bde42295853d850da65b1534e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53a32580d83b220797bd4d18282af5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c584f637ef518c23d93d0e03dbf13584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa59d7cdbbbe54485a00fa510ad8e6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e501932bf46f18531b63f873539ba4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fc46d1d8d24be40443f8f18a1cb17587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ccfd30b0891d0417c4ae7cf6ecc1f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a1b57848ed83e9cb0d3a59afde4ab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bad58fc7a0879d42abbd48b84f72f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42338ba2b2d96fdb940da554003248c0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e25c68f95bf884abbe356aa9cf894b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b51aa07261e6b2d3f1c1efc50d52ef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399421da6f9957113410b9756da52c9b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b84e412fa5cdd11ee1fb6e4c1115a7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ef774ff2a815e1b9468a40c7d25ee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42669843b9ff53e9deb8c1431e08d8ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389797c99693f86dcfc2c852ac83fb2d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9c3947274d4cd3dccd345142a2ffb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012365e56175f0d6aa3bcf47a0c58244600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689be221c20a28f7e247d177d8558576601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44ce6c4ee9ba064a2e49a9ffba92c5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a78d31df13fd5e90239d5c6fce9bdf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743c3b453b72755223cc5d42a8c16a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f464ba17bb721e14c0b05a94e3778605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75034da14b2e39b61dee260cd3906c8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3340cde705ef3d28505c03972d7fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90048dd54ebff32d42a97ed90430129608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758d1d7839e1756146c61db6d454a87609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b8c659805f959711183400b361ab3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b458660623a2a650691ad76a48f7d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4aed314c17d7a84e743df2c65bcd0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52535f6fc51fc82b52a8fbebf4008d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c4c71cb3762258e155bcb123055f7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6f1eda610c0aca6d972c3f4a99b4a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2c82dd3bcbb6d84a43705940027e4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84252bc609c2b9a6f43f46b2a33a5f58617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71635887db45f93ff813434a48029c08618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aab3ba27bbfa695568bc674cdcf34f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cebf795feab9e40fb7115d11bad33620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c006fb85aee61e3a5ce7e3329628510621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee785befb218b93dcc54b065b391ff0c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da402e40cb8f71f68067f0b00bf842623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7843cd9aad97e08bec311d8fc05ac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11514c38b098f513b6ab4353969876d6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31101b027493ea16d3c8a9bf4cd47622626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c13857331215f42fbd41cbbe22bc2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2cc0fcad095777f4d650bf076760c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972420282222849a85dafa29db23bdc5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44209bf795deb81d4b6abbaa5c985d0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9aa016eb2f8fd43b36fb6e2ea9d0f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864296b80ce6d61a9ef03b39a5999861632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502057340664c46c710697244a2666b0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a386b1773b8bbd37cf3cb5a3f05a6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356d88ca3f2f585537abfe3c990a81f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39f2cb56ff49bf58800ff062940a21636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161979a0bc149b7c6013d02dc4ce85f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd8cfbde9fcc7730c33b26456bc1dc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c463408d0cf1a204726cbfd6397aab4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36e8572231f249fcdd678ebdd62f95640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55c83459fc7fea6653bb6b9ba5b0de641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1389b5fb67f5bfa7e19288f7dc11c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef0c64eb19f2145679f2b9f7fc74a5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4178b94e3cdd462669cee8c481b767644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35d959602eb546fc7d958ce367f0a8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec7d88711fb7f9dac781a9016c845e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb10d8416acb244c638615c99b313ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7d201bcd9f955b816d4b8b8f126f8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4671e5855e70f0b63e268a39564f57649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a88fc305a812015a1deadbcb8c8977650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ad73a2e131c5b036914d339e5a981651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b221fb80e5a82d99887620ffa5758f6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25750ead8ec67ae2f20625254b0b0370653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e10f4cfe457f668989ce53d12a27f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afce2cf0b2e87b73a040fbda956bfe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036d3f4c0a474e6660eaf39e9ccff58656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d24a79e11baba59bd962e6bee98b43657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21dc2dd636336f121419f1fa35b372d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d899bf4f28848ec443e0b39e5f379659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967045a48053cff1ae0c42b2edbb26f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae9412124836dffc54d9e8062fe309661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644a2a9ca665a2596bb09f9ac3dbbad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161d7ecd269226870dd9fc14eb9860f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c545eefde70b0225e6f7bf8bdfc1c9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2586a416a245f5128772c856d516d8c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea2a742d2ea9596bfab0a4fe47789a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352aaaba8820abbdb1166e6153def3d4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c8a9a037e0d7c677b239c1b611ad1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe94dca6c915a22655e9381572e961669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b24b27bccc4f5be770f14501476e14670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f94379712b10f11fb0753e24f3e6e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3cb812485b5a482202ea941722600672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c0b202ba4f94a10ed9d045c573c5a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50915921b7be6f43d27d320d5cdc3f71674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050a20b636a6f7b9381abc46dc537ae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee495013eda39fd4be754f4e18a3345676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd401777efcfa716fdd15e972fc794677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553257710f4801889556fc43b29ee57678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23588,1670 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...638 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>