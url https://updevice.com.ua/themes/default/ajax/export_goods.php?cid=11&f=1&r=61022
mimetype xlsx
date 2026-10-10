--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6aceaed2c5f8d803d1c288cd4404e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38874b4aeb46fd7c4e38ab0bec19aeb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462b878690d64dd9ef6a851dc50c4f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb44454daf803c3b2ea079bfe7f44524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598bff95fbdf4626bfbf6f009dfd05d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f43e6a65196d26c9c3ed0a09b6d9ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f70fa3cfcc7f18f5c9cbd7993ca4c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60bad6c9367b7707a20291454e29a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce9af5232a0683836948b4f4e9b66f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef808a7a6f3ced89b560233978ce3c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5124c732dd0fec90aeeb646fda244f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f22ba83325e4860825943b1b30842f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d1ac7085d3140a1ee5d255b4959ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6eaae03cd91bf4a068dea59a0e10814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624e40e1ab1766084ec9294df17fe0f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d72645ad5960d7f37c6c750ecf6fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8f27410cbda333a1907a4c0f6ac2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc644c766d9bb3ee834de9a9c49f492118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8bbf64eada6b00c290cd5f993f1ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884771af47c3e7fadd0e0b586df610420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dae05b1a2414f0f98ce07733e84a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c05fa67404fc95f6cbfe17823016722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf53f74f467e269d21e1c16d64e97223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4c03f162fbf5d3c4b55b4bb2b5dad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7da788d01da0777053314d0939e6f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a4e39d42be0a6d81d2a41d76f6c4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea9d2a74990766bef27f8c023b99a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf70aad857d3dac7bb61da08e97aeac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b1edc3315bf258f7023cbd59070fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c745ff3e385e28e7873d3e8ae73e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa5c524951dd50a88b4af18ca0925631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635984b13d46924bf0d8f755919c8e8c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6174cd72259cf9467e98e89706975533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd223c6fb6f85a008b80b706fab6186934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f62fb85b42028fba3d6950bc3b29035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cac155ce68c8024301043dfc452aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbc3a9d5cd8f3ebf92a39aacdfc2e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e2838bb224268dceb83c587f1b4ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3638ea0d39fcd9c4ba6d6725533bdf939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30522ee84bcd1da35c401c883ee0b0d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184602198b0a4c501a45a7e24a96e70141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77595b018f96fa8164c564a15182fb5b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799713bbe85776a3d796f0f7cacd6d6d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155c85e2159444af10c2f6ca8811a8744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6efc0000252e3b2c82dfd1a33ab88845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49ed4c2dba7327a6438d50f65c336146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688009a00a7574664b47677a770ca7a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58b8bf3b7fcbd527f5d159708501a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de3b67d9c5fa0d7765c84ec2c7e30c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc8851157773252a4b0b1056539cb050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335dc7937f1459a6755dbd233739f6551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9feeb42cb631d9f6637c71bbd8ae6552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fd312c964e2e59e5b5d61cee4f28153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6551d6800909b93b2336959665b2ba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd35644102de26ea85ce7a8759908255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8803bf009b0b197c69d416b2d927656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399cd64ac52df19307fd262c5ef3e8757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7297cf82a859bc50d68648da5c4d6ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf72d5802277706ae55db338ecdfd859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414693965035808180723e2205d1558160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fd52a99731410f45122170c9a6e5461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488170dc7210dcb791091957eb815c3962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688332d9fc1b9671f19401df7506cc5b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384bc7a791ea1380fe477a0737916ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac728bd18c06b7b08da18d924d18b2d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7037bc9a775b47be16b93dc20287c6266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29d89867823b41fd27731e37b4926967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304cc5258223ab43f9b99abc2af97cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3182347038a526fb5307b3ecac0ded769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad026f30a3e95c8793435e16ffc774b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d55df64787644f6ca5ddca455bfef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fd7de9cadf032fb6d7ad963e8f81f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d24ef5fead538bffb75ce220b5dd273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a76af87be54cd99f2b8bdfb04884e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1b129f7b6f6058d16d851bb2f3c6575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12d5c8d7da75e6c76a9871f64868d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f29beb281862626127a467c42154a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a8054f5608bae29ef775e4b8b0e4978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b06fd6305586afe6d298dd6d48c7a979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973baa0d9e1c70246a960f97b41efebd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8bc9c832fc9aa6748fbe409d2764281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fb2981334680b12cae3f0e874f94d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae684434c3e49ccdf5f2ed67a8445c5b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f54b5d4efb80293226341f826fa2184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef701335d4f60668ecd9501df349c9085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349bd306e68382bb3f3ab1428b1b67d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340a4832970772f000bea3f63dd194f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627c5e2274c6cf87acde548f2b9876a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da052e976167c151ac9863b40563f6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a79fcf9bb8d3f18a94adbe65e91c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9b78e44ad49d1e62b2b4367d4831291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16123d6973b881ec6366b1eb18374de292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa2eef749cf1216060af4ef5cb042593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85cb00fb5428a78eef61ea3e0168e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb2a496d46c37c2e1c7db306b5140895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbf6694dcfdb75f046ccbb46849b3a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf1e895f6212abd22ff385fb91a15497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cd59ba1197b72a4b06eca1fb66d9a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84f14dfcdad61126c8d4b796ac881199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e0efdecde7392577aca0c1b91d240100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093aa2fb0ff9a181d3bbf366d004820101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153284dd2d5c51ef4b0babfc19c99d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5062bf8a96b58ada255e18656aadbf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfbd34517877023aa0612ab0f87a26104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fbf4bf6d0e97aa1ae7f86bb708b53105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445b50979e01c7ddae3f9ed34422e5d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83feba2055e691897f2847599ccc32107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612c1d49025c0f1eb590a21ba83637c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d622c0f0941ee92518c2495dc650d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71371c5f1c357d60f1dcec336d8928110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb7630d291b37c93ba3a014cd31535111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a82763da3b86d599ffe07f7d96bfbc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a32b1446024c7881003a4c2cc9eba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f0c5c148d24dcc55b46f4d68df4b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba20d1dbfcfa0b78310f394bae4eef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abfdad3aa98530097277fac9928dcc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ba94a5c5fcbee966e25aef74d8b53117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c600a4d5fd174f69d135c321ddc111118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7ace780c9967a235c6507c8ffebe5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a554c2fa3275ac50072766912ca7e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb7235a0240e0cb7feba597a6f3342121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b566884f2e0b110ba1ae94e8f46d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8f5594f9e5ee31877fdb384352015123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8296667ae4076825cc769305eade8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52394431160d6e54bc573b5f8c20e750125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9293ae31164e430791177aaa55f10126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153605c5ef3f7214246cf465a16e66d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9cdd07a0850b04b660f850a28338b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478de794a3d1f426e6e5a6b02e8a0387129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e069d06ff82c959b54370722ec516130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622b2d5707e9472eea7a6f64b1f25d4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc32b67715867c42f7bcba329e017c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf16f4905bd8151b4c11c3f0fd07d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e6ad4a195d10cfad561bf64f96abf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3eafb2d53aec365519ab64b7e3bd64135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf4455c0e0c3e140ae2de6cf68b3e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac21967f24979242f269d34c2a4a2d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bb028b1fbe6f10ea9a428cb0b16ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228ed9531632dd35d1c248cd57e4e49139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a395f0e167f76c320640f875ce93c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2763836622581dd1bd65f07ca98ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e879ec24aade53ef15c591e9de300142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6bad0e77d381770ff7e50691688a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0178c5ddfa4cf6217b86485e0a3b71b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960841bad2efbb5652a37dcdf54d3d43145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c811ebf14273d4a81d0a6f31da164146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5692534c22007a197044863de3e50d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413f5ec622558e5d068200623998f81148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59d03b9703df99e6f5b7c3a65f7e5b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a660eed9c454756ab27a34399f3c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3779f0b9aef43be03752d02e06c9ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15f1065baf52d57fa0e686eff8354b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fd577e3a0e7ac0e8b0ab0698a472e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce044d1cc9586938634921bad1b78280154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67070586971b75c99f3ee81b8992d56155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f6d40481a288ac78a3b04bbe68dfd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2bb7d891a31b49bf900a08699adc8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d2a91ee0ac5705f4df26cc58cda03158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d023ab5b3a471e93345ea13774914fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffd457054c209b7757ea2929646dfc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c19ecf66843a2bc09b036f2be002d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86d024baa5dfd40484d8c4ba06986c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651abe753a1f6cdf4b390da7ca755e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a519183f372902e1637c6f04f8c111164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71511fd451db0bf3986c19b8b8dfeef9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c222936015277715b2b0ed40da4ee7b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852306dc6bf9411a13b4c2740dbda2ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617cfe6b31e38decd0b5e28376aa28b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff686adb7f27d927a233af578e95e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8943acda5e01682b1b588792cd7704170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784017f8f58275c7c6a06618ad728f95171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fe2e30d9a122a806e1b9419cbe23f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959e63825162420c60048038ed6805b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd71098642728f5665a214a2be192d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd84986fbf4429ad414054d4bce54d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b935b9a764b365d989d17881edb5d60176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf3ed1cbf80cc088f6e92683e0ecd3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78e69cdaac655c53bd5cb227882aab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf39618525672b080caa61bf3cb6409179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324305f2fb1e0d139d4e1b8d50a1ded4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11227e56d1d1c4b73b745d1892bde12181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c00f0543b3ee42d64f707099d69e4a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01165142fe423ea3c3a37b4d96e3ca6a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc15a5d09256d2f23d16dacc0ff9de3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed9b24c455fcf0d9c2a2754fc051fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5015d3fbd57fb41755c62d9e2291b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c7088f19651f4de54d763cc1207f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8080674b784acfd9d68b0a65f682a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a4767ebc345738e1ea0a3bced9d11189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80671c31ed90f0480dc71040fd793fa4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f925a9113bb8e37ed1668d2cc661df2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be768d20528c07824394ee41768d87192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521eba223884f0d0218ea67c022508c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a010b4d9f30e42fd9cbbd95c05105194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad965038b0a12ee971203cd53edadef6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a1576a86384fe53017e3f4545f8f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597c5045be85e79120657323f97c404197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7766ef66a50f3a3fb7e34025aebe0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a96ca7fc6896e759a37fdbe80411e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def124db39a9a5591abf4bc4cad0995a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e789b2bfae305df93b3731cd1b895d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0174ab13aa25a80832716485476fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac012f696639266b1ea25aa88b1da1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b08a5899343c4a2a512bd10f6a787204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f01826717a278855d7798633a3d812205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346636eb7048b7470864712df6b13d7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782d1f741c6e6220cfb64d373542ffc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c9053330f30c2c4c7dd298a1e40c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08c8dc85a7d4213fafe9f9de29fcca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c61d09888c9b6b613041180a5efe8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f03845b3f0b93543b18688c490f8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba70c12fffdc619df90e306fed6dca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f999b22d3cb0582663658808d2b0071213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4e8b129d253b005e474533a02ddc4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac6036118439f5857958cfeefcd8ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1fc7d01a3260c2e4743593869fc1f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda5dfb6dbc39d3fe94c41e69373a9b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c84b8119d4f756c579ccc7615e3be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf6b264e7cfbb6e0fbf20070d5d922219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88896b2b01ac20846488dfafdf1ea2af220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdac16ceb16d61683ea89e7814a42a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d6bf69d25dfcf84906aa1fcc215f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b5b796ad5b4ff2f5487f23f09f1ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8631e5e1bb17cc3bc3f14a747017db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd7c94d696d462da2c7aa8546d7d4b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2e6cf73a24330602e522959e2414b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daecbffd14feea7af72ec971fdfaf1c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda01ec03bebdd2c267690e42e7b775c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89abfdb223b1df9b82adc93d92a9a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11d2d7a86334dd6bd965271926e418230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409fe51c01b97e0b956e589548853eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fd2e66b0757e2ab8f81e4d650e394232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ff5ba33361bf3676b742d02387439233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afe1cba65fd6b1a30c66736fddc219234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259bf82ab67a6d4d8c2229b6b64da7f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ae7ef58c0bbd2e981db1584c32576236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758c7f69d4594685fd1f9c3c3ba639f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87708d81c8b85562fbb80cb0b96975b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5ea3373436f38545dc66572986244239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e84711717acb0b294a555b8639ce5a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bee0f6dd52627cd235776ff0fc378241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6ce5148428e61cb0e40306991bb65242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64817b91eabc0f74666aaafaeb80599c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc39e8240136d2fdf94e3e56cad2def244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55faaf7ef2f7f1fc15fb543415b5e1da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee87a1759f1c15b25977f6ce2dd306246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fe78a5678726c2262a9221c641eb2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b734dd8faeeff6e49ef28eb4cbe3a53248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff746e124104ea25001cb1c72dafe7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33124a4f097336f96bf48f88f680e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92c1d003db132d0827a04ee32fd3db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bef6c0e22d17cae2be804103a65d13252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e582ee05490f223adc4ee0afaa45d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24df88a3943ba6a166b610cc586297b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5129e8f85e4746135e7aff925b1b46255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6bdc46d6a89e95bba17ed1ec2308c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d8f61ed41bcca35bbc2798fdce5c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6faf91cbc46a3870b8600658cc3735258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1236e235fcecd731d63e75595344f95259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabb0dde86d2713044ed0a4503d2ae2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800cdb1952ce65c932e267dd087b940261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c151fa79d5acce3c15c1103af84b5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360270f70e4a2390053648dfd0528d02263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6583089b8b12c35f30fc1663a3c837264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369e89c85372e8ca8602666e99dc552265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b4d40fd64528395fef794af830887266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9ec0a1ebd153264a1ea775e875ed3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56503b003eb135b6413872838316bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733f18ff3100b85f1a7c7cd80f5c0f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68376104666efe3714f2e1627053924b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551d0e3304299e041ac0698e259c4c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02361ff3858eb4af635e4b741c59f7b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c494ed7bde72292563bea4731178a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836517e98d3c539bc3d16c814369fd1a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0051a0b65f25c12b03d046687123cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5290b24e229ec9ebfa6bb42981b685276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cd9fd34a272fad269a1b5e7cea2b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a0447375815111ccfeda54866b411278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956f00bd1b101a0b077b6e82ef6ebd6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870974322334777fb83d297221d6f4f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c3a1f07ca1a1627374012680be3cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bf83cdfecfff548ef623c25d04231282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efad975b3786c1ae5ac8f0e380460ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a9f482493addb9d94425880a2e8a9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924af3675aad023eb27a44523e1526f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ac7bfd5320ccfa169dd2712fe803c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4025149e5c58d196a10ddc1c500891287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11c79ccb68d7a85449660f5c76d34f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94049d2f7aefcb398b629bc61bd60d91289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89264026d4d766e461338873d8bbb2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8d4646ff6eb333e53de00e483e914291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c7066c0189d911b2d447210cb8622292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d638faa1e854f93cfad21ff4912b424293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f52d9bdfaea745fb0264f77508ee2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a59eb193fc3db5631d8426f3f90fa8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197e8533867a6541f822e25688df525296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03105b41749a1b52a579848ebb4a43ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e856ee29822d0e2436c7c0654c5d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0fde393514d18f2500cb682873243299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1f1be8b806b2a5a61c7536b057067300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e651bb6f9891e70d4de6204ef5fb817301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9438344002fd42065269b0eb4d5bab1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323aa28e3770afc1fa3cb36dab19fb45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d800144154af3a2003c9c7c6ecd38a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b77632d69a8fc4209776808e7c7a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f80a95c7c85f4dfe323296b9dcb061306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffbda556763128a83eb0109bd485f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85f01fcf336460393c1ddcf78a30bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d14609ee5c73ee905f8e03c8ffbad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc4fe241081373d3a3c6421b47ada6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81efc4ae9176c371117b5e5bd7f2599311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360686909b2111e9b61f0d0a121a69c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9c0c3cb9e840e6fd8dcb8b1297d20313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2deb13852c12a05f786b567de8d6a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0518a7aa1f908fb3625ea77141c981a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349f366744d20ba3ef2f3f3f1c3cb55316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cf94705ea2a09cbcd2b3139477103317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f703fead05d2b77b10f4d572ab35a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392028e664c455b1b21cd0093243369319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62917bc45fb8166023863703dba30e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c940b53dafe1f4f8c73015e40afb70321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9f5144b656a21a23c2a2215e781ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e4ae099c4c1a2a8e734d3fed71b1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685542dfa48b0ee157f6f4dec8c914d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa70a26ab2828f8317b81bf8451393325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ae0e3315c46e3a8f864992b3c4628326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60013aeb99c7baaadc9a5c409d35e1a9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81b98bc42da8acca5a9e8890d3f857328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73927e1a62d2bcdc37be684af1cd3d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cdef99b30b46bcf528573bc11b00c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05980d010d16d96fbf1679eff4fb2316331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310de1da1731aaf78801bc345d2a676332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e601e2c1cf534f18fd4e0b624c4a90333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f676f250d7dee636df661a836420c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f97a03cc8544603dc8b93908f9dc8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d92bc0bce823ccb63dee1b6027d87c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d8158e065403207e5e488ae1e2f19337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90e5843a7418157ca32f2efc03474b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a0a8b2580ecf334b59a916c50f33e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679ca1f63d341920ee5bcf6bbaad0c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39335ee7fbeb5da73c01adac09b6b4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4264c3b4ee76f50b4d4024eededb74b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236923e6e1c96b0b1db48daef010d87343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81c842c9bba667220fa237ab96d1fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6f1c08682ef5ccac34b6f15f10c59345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52573cbe94a0e9a315bdac2262de582e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8578ce09d77d39138679993c740a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55101f3376fc8518547fccc42de98483348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a387722aac8228622469446bd2bda6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d04d7293497ecf7061ccfb07c59d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccb3ed855ccb3d79d49e560fa096e3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6510a5f22d7d321ffddf1cb8d0c1354352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56069a034ddc578b61847b5d642497f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853952aca07cf34ec2f32f0690774d9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dd20fd86b44ea9f16ab97803c55f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ec0cc9f6e6faea6d4fadf5a9e9c9b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84135096a7a32711e6aef8d3d1fcb211357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0430fb8ccb735471c845aaa9c3744358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1800c1d4ceae6dd95e2e525b17ac7cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d3091192c80ba91d5698a866a582b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719636ac3a148328cf944084547c8dc4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8efc2195d566cda4e425681c97d88b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492d9f66f8f7945b04f3728f9f2d939363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73371ce7d92e778dc09d4305d66718e0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a563c66467f8a424d0802b95fddd80365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac07301032a31e848e4315fc14e975366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b62270b9c51f51e277aa66217d3915367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac500fb2a14a248374d38f455d03d1b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda190d550ed174bc1f44a7694761fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05797ff6a22b3bae188e23d6f26bce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0b0b547f593122f21c1bb4c813114371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05d712ddd8b5839df2ca82749388fd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b455752d7f601664c4d80243a26eb5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b8a184e3ea9bb73443941cbd0057e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195332f426262e494651cee2d1765886375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2613603e80c9243cc18cf59cc8757376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0881a2bfb8ff35ca08d7e28b84cde377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d26d4fbe672a1f7e36f25bb31d4c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4153d0381ee907963214c05eb1e7c1a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3992b2584aeaec6f11aefcdbdbfba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1d4103026e2293ef248908090f1d2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad328f54d02d6860a5293ec110278b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9a9fa346fb93a66eaa29cccec6b55383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de443a3c19c7660a86c56f09351ba8a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71a5bd2c557ded7d3c84fa0cdd25af385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b463227b1adcfac44cf4c2427eccd1d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42747cafee662b8a6ed7954fcf5e769387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acbbbe06541d065ded9bc1eed6913d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc042850d62b2a980dc284de769168389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87949e3aa629ea14a6adcb85186e634c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c328c468bff9cdad550926944ae07aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8368123832095c8ded1946f0fd58162392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63091638c9e7c0dbad75a7806ea4f33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa864d3ea2ac12692797f9bb5bd69d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514edc3f722dae6b7c6414763feea395395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b774473b56fc92ff951be8d7721078f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a13005f7c0d1d67b74335fcc6d7a92397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33dc19bbf49a73cfada8ab9663191e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00071eded3b90b82b3362102bebcb7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa701f1000b8fce7195b81747484d24400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef608d1a54ab345e5b9d6da77873a3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbff79bd5a2944b419933b0029c0a89402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc049b7a57d85f7cd2484098933100bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e744fb133751d021719f482702cc2a7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca607427a44cf7be132f0ba89e40e0a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf996106fae5e93d4694393217211e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e101bab148d64122835c9d4cd0c3d41407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad744562e2e4bc24bec61b482a0f21408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3bd12b49881b43a6924f09c381c3a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42b10d590353490318bcbd5ebcaa31410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61346cad34460c8eed04ed317682627d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8a999f6470a2677f283659fe1f324412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82101e9df09fc5583c047aa1ee5b63413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872902fa679360502d662c0a7d2edd78414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3bb0b40099681b95168b9417eace3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f88ed21a2433a077aa2e5dd4f3ed0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef533e10efb2e035bf67b3c4714745ea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fc118597edc906da83748c3ae3516418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8d17c6dff93bb37bae461e3fb3f8d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c270bf0c84b63e08e11f9af7a40ce1e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15018b2dbb4c323aaad76b0a235c36421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f78113d5a5db87c625e1b7f6d6da3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd5d8a60b3eb6a6878994d32f8bfe0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a8ffafeeaaf4d71d4a2cb92dfa2da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc947ca382595ae4cf01eaa9fe0c340425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88156f3f1aef2828aedfb5ba48bf997a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edaf9e6eea0cc9065f79b8c14b8416427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b39c137f3296cd2800495804b3116428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f66241c565eb35619f47773bff27f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d208471171a3208ea84445dc5f1232430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66301d26faf273a94de0bb3f5adf3ef0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3a7f0e90f9c0fc4fd60dd5617650d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df40840cf149cd36ae93e2e7d308eab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9dde6af1605c869f8456e8f27857c3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379f59eb04784751b61cd87dcf92ab4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf9f602ea290a0ef53d15a47f382b0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a84211f915f1cd6ef45d7b8f2496a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d39d49800696d31ca9f5ff5a1c2fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f230062a46285604ded2c597f6ff02439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c925298e4e3fafa85a71410b8acb2f2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c2da726e4331051a366132347c7cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b3aaf0a0b8dadc0bcae2cf1299c3c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d6e1fe526da2530474a0c8d233f60443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198db483248e6d452bab4884a5d236a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176148d461be62b73ad7c6bd6e5df377445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad6a0b86bc2535f3ad4f4163a56905446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e6ecacf55b308f8cec8ff6a408481447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b14b9cb7942ccbc4884e90a748b4ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc437fce0e4a68f5417173275b07b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba924266abce65966ba16bf9bc4852ce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728879a651f680849d3ec43393e45db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2b4f76d5450bb80ca754c7471a46d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e887f84fb981f090208565acc53b9c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fce78e72b02abbf98c5d5b3371294a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94565c325cc912e6192d98c6142e4b42455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063e61ad4a1d3b02138ac7ef765eeb7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bcadfb24047688c845228526fd9bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832da26a496e9be3992cb7eb314bd58458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d05c8df4a4689ca62834efbd0cdad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcd57a6a88b5c4f20c42fd454a019b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce755fa09e3b43693e210416cc48858461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba0956e79f59dc8181bffdada8f7d5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd950f2a6e10e9718c79f2ad47c15206463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392aaed617cac57481bdec0cb7954042464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cb2ceddd94561ebac518c0f6dcb1d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dfb386950d52c166e66d6c218343b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1e1415570363d3d0dcb90b39eefc8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52879617029a3e83a1d5e43d4fd0fd42468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6300764cdb666ee8056ff6f048b3e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1553d2110a6a19e954430aa6c9a21470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafde54e4156a9527d140304e8ca084471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f06fd8630c8b7e043d8a5aac9084c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147afed386c06fc0bbf3625687ab777f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed77dc2d5972d25e7a47e174bb6e1a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493e8aef7fc19ebe5769e20b1509b5c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7053158bdb050c5bf60c9ce1327de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3cb64e8c3d703afc7ee39e506437a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfee9ee7f32eaac71a1b52515b60f6e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc378ec643dbee23d981c0dc396b91479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ef6701fde54a3b7809dff30989e2c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd1ca1c17f53be4d49db2fb3a52e49481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7633d4665e8c23453045b4f76eb3293482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6de3d031c534331a42be410e999d0f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab43011e298a01007c27914d14e421484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab493da1c9b8194b08a6f70de70dcd2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31b1fbc50af044976425527059e565486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f99a6214d0526563f55a9bd1291913487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc4adeb3ee1a9078a28f21a28ac75e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851c83811c5f840f9c8e8f6eb5d132a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbfd8002ca0c519c689d086a3d8403490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26c261a360ccbf4f86e1034cb75953491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16794cb08d0bed1f404ced8820e637f2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5f54417e045c4d3978102c0390b93493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb370401a0723650618fb810a4d680ea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68eccbc0138d2fd3936dca47875b8b0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2df3b19c1c24e65e2b094864ca15aa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c488d030bc98d3e66782a8bcd6eb02d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cc8e9be50113a53ee7f9a62fc7a54498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d3bff4f1c9c669cac1397e05053a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a35b48db115d616976c1844a85eb35500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2522c02191c95b0d09c5d63d2e522501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681a9e915745135d7c78ad19b98ad0e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd028714cbdf866a8e65dc894c749f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872abcba7ffc5ab12d3b876d044e0b2b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b306c0c53efe500e71346139e18e1f8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e4388a45185ae0463424a22b05c9a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa2a5df8ac0b3a6a3d6460804d9b60507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db36edca00074b193892eb81d7c6a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657377fa8e1ecf0475a64a6d399d577f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7b1cd5c24ce2d619323017e0947a1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0195be6adc676561a02acea9be57a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0562a4bdaff6e9a3b9df27de7242ea2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28cd95ef5da1505ac0f95978353a94513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a841decb9a1c85e3625a7aa07ccbbfb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87218651ebc4bb97db478c503ef4f677515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1a59b83d8e7a565c65dedfe846f09516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1553443f8eb25cff237afd360fc4c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbd98a9ab3af1a4215a9af47fe8728518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e2189767c7a422124186e698bc737519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541ab4732078a6bbf8c9b7da46e70c5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7763c247dc05533180a0020ff00b8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf50bef556ad79a6067493d5b588775522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bab45a3f7f5257534f577ab54e63be523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92ac089afdba0ac951e2074bf03288524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a2db8022552746f09853056def150525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c286dd8957d67e0dae1bb5f84a354b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5ef1056fc5df87f18c0793d27441e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afce6723b9f3c2b949496eb08bb22d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405ea73c8555d245f34c5f41f620981529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58685409ea5cceb5f44c01337948faff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26680feeb65521e4ec31ebe682d29af4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26b90e84b555f1abc3030ca07c7ed5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879cbb964d2a48f2ecd4b37b6b5b475533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da7b0053b44ff7db69b56b6d78cbcc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f5584ebab849b153c69ffcd9d665a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c05430e39091104d03f2c12bd58a90536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9a8c07c573c88182c7b1a4a846399537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159db6845a2f4246d01f70ce82498b3c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcd0611713f166866d476e9774b8d3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7ef619b444e2c8916d65a6f890be4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce69b5e9e8e341cc69ab99ad578b3f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17fe117ffc837a0008c49c266b9903542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585cd238c8bd16ce61a1ffcc9596e9e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853d4d381f3fa19e886017db7e7a59d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95d0c1bceb93b0bc3fdb85c82d8a63545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5edaed3931fcfcb8172b76c03d5a4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b65f06f9846bfe13d9838e81755bc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdfa7310820db6ab3e95df4731be2a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded4732ad6eeb22c6c45a8d4ed03764549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223ecc928dfc1e48ba247ec19d64a2a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c01ee130315a8c151170694db2a5d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d90511ec1265aa210adfacd6baf4a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28ccd4567a7327df186a93552713d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c590481829785e9315841e61d5f019554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04c7272bb2a9f66630e9bd727c85d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bc1ada24ca41fff69e3e5929215e8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc72c9d5d9d51f4cd5b45d3a64735bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a4bf84dc45c1873be8e395eb943ed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a96ef535dbb666b0bee018b8b3494d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03936d37717ca79fd852a91d12562d04560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6380a922f43e5ce2150f72dd8cbf12561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019f60350d86098d5add5ed9d4edc87562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d433b930e7c44a7becf1df545092a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced76ea72d2df504a421a7856d827ba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cb298f1fc89c8846b791d57f58836565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a10f14c702c36e2554b4ab3c473a0f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae550998f7716e4e31a8c07cdf23fa01567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240572f08a661203b39ba5a5e185dec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4de6c54bab80e7d0ef1b2b3813c5fe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201019400a9e175312096b04b38e390570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce325e9a3bceed40e52e5bc105cf489571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6536d40bc937f3d5284d9dc641bfe67572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862030b03778dd09b45aaca63c814819573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32acff87013c20c9dad08c0b990a70574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033f7aecda9433b4f3ee419fc5b996a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4a170b1c4ebf34158c1364638b47e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f1f63d25b526c1a7746818045f652577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ffec0b90e9aa6bb4bd81dec60882b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ea95b46b3ae9a0075522eeaa368bc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618c29dc9f16971710d646cefd2a8c0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040071fed21c289cfe8ec8f8f76e6a5d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f65ff383d836f47027eb077cc23b0c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffabff8d46fc78829d8f45c8cd7394c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16fa02b1976654f49e59c59dc948ea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d82c7101ee519d2fb109aae44c9f0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a26c16e204c11e9142b157611aa6b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29cfb5fd04c3c4e805acc1f16d4da7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e084084c9be9d5626a4d878361a5f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd87ba3f60d8f737f4bcbcc1c5b3d25589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae8e018b7fa8ad36c0bd422b9decf7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29440403adc806eb57ed28264bd39cb3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8753eb2f8b42a36ca8dd7c81f3f607a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba2579d6b0abbc44a92b372f47b8e3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d69ebe5a0f74046f6d72e00bd984e7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ee700116747df9169d9ce20ea29d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6361545b609a61f03305f870407e9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256d5e78d751ac548d16b269ea0ba95597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711f0bdf230f8e334f37a6d09e6f31c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd6f6e4d1935de8984d3962dec7ab1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989003396044e6d61501a2fec6cd930600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b121091a57aa22bd993415630b8640601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3115859f40c2c91ca9a1e4bb63ee48602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877bf41d5b942d90c1aa46020efb9ef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9d87bd5a7b41cb6f4534910d0b2bd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcb39a62fbaaf5b72f36a0aeac7a12605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b898e07a9dd784142fdc26c6f46617606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49273834e3b19bd72e04db661777a7b6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd746a458a71a65ebc2d14651184427b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc375e4cd7b2f046bba9d250c29daf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18711568932c3686e4015b3056ea0c34610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ae6985d31a32dfeef47abbd340658611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbb612ed29fcb5260288c6624238d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac44875dd882751d4324364c09ec3e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123a54208624ec0c9742a6a654d9c63614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16219158a24e451c507613a107e95f5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461af00c029ade1d9c1dca4bd44897d7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6823fc48938552ecf3d26315bab73f7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853d63a403e8b5bb3d1088f577a31a1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3e1ea658e8fd1845a4663971ef6ca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22518ea0716bef7a71906eb53676bcbd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f804790420f954f9b033798f952d014621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2db8ade30a63c26fed22e3febdabd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75108eaa4dce1e97e3007fbeb1302ed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5c26e8db11a4d400044d66413399d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145c896165f21a8d5cb056c0601b78e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff712054263d3859c3db85dd7b08205626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0802a3952a998f964373230196a27c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95322a030a91368fa8e6b2d49ff7337628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3d4183ac334e42dea0c3e247dd4b7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66638c78e94d8a9d3b86627d3df54683630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67160d3f46a6c3072949c493228b17d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1c05608ca96afdf411e5aeac4b7e5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a11b2ff1e59968589a9df9d2c06515633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434757a5d8d1bc2194142a62285f4871634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f827cc95c9ecd592ed7fa1f6e2866d7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d082bee77125f0a4622a8003c0b14636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f49f67230526109357e31a8fea575637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37dfc437cbc970fc8d2b7c294d2a75638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c70390f87aa816c09dca4ca309e8d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef02ed4e98904c84b48e8f2800a078c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b59b8978649e0893a0aabf14acda3b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e9b7b274ef2753e005c314aa62c2e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b3dcab1cbf9490e0cb4070ba19205643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9780708d2602e8550d581368a3a2b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650c793d4431022d9ee4ee9631210c8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9391d2029970f7779193faf30c14a51646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f482859a10e74374094ffc05208a82647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57a58c2b807ca3b5a70e686df99e27648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04998a782849f59bd4dd83a2e99bf4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77b216d88b050781d4791b4baf9d52650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1caf5459267b5abd7633792b191188651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b662223525e7cdd9a07a572b3cf189652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1ac11610a37c30aa927551cd247e5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d445d9f2ed49b146f3cf0a26c1b34654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a127a34a785513520ee0a5f316d98a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccb40c12bd35550ad394ad59d069e6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7864b560097b5c8b1fb70a2d9d0df657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf4ae91f784fbf2dbd27abd16a36fc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b5dbc03ec57b0b6b3c1c319e26c07659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a810f80ee33146a7c5a7026386317b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fc8667433197221d1404d0a58c125661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def01fb0f938a6730a2d122e137670d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7f7be60a4b5ac9908a30fa728faa2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbc3dfeb92f8cab0c32fab3240e31e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ccaf1e0ab33ccd5cc8ac8ea6f672f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979f823600fea191dcba74efd5dd2fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b576095fc89059fa1371f68aaa131f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95bff113e6be170e421452b50f738e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c817eb557d606e9d123c432a89054669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7e2ef5103ae910cd2e102c23e4cb3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6d0e4d3df3c7abce8490a89996d17671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc2d54be153b84a1d3812210681f59672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb768dd316ab431470a6bf2d67c765673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0baf3df912074ad8d2f9f0c192f4c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f479cf746aeb3179e491aaba84e56f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659de1114c485a671fe26846cfbb11c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2e72ee9d4f097908d3ce469fbd8fb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c2c1cecc1cf7eec9cf5f69c9b2c30678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21091492d63c08bbec03b0eeed03ad2c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84681b6407e4fe978bdd782aa3912880680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e80f4e92e2bcdc77a8c9a3894eb74681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923aab0658e0da97492998ca15ef3a4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf0354c69bafe94b2efb5e2bd0235b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fad55f9102b542f521867c4a073655684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1d0de7785a84b8eb28db0582b8920685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbbcd41a1f206226b2adc38c455a93686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f42df1443ce4ad55d2b0106e66306687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35f146cf4def0c4f71310812b7374c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff956aeec5d9b51c9d52934eeadcc9c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ecdf37652b516c61f1a92c078bd7f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e798b42e2da4325700bf167f300b36691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced3a5366a290eb4e4ee1ecd82531f9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ae425afa485e84a283c916af2dc7f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0d2456168afefc6a0739af1ae36b5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df89bc718e7d014d0d9ffa41edca4b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b269508c2915e73c48723a6ada90bf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d155d1ab164b6bb6cc6fa80ec2247b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449099193af98478f418a4bbc72cb12b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad50caf9adddcfd8155f30f826e2b3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7058f896a079ce5b2c0d0bdfb0ba6ef700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63427de1c947944974e7fe36ae8b6c10701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4765841b1b7865a859f218dc3f596702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3bb26b13d434bb769cd99369874d8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315eb13ac16322608b53ef4ac0006a1d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b6fede9da51cd64debd1150e7f0e3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2200a1ea07105be78c07aa33451db706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac1ec3df6f94721ff04046f653b5b0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebffca8a02e1574625a1b269c328362708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2be8c3ca783ead97db389e73a53ec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7af7082929f7dee973f07950b6234710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d593bd8e473764d4257d635edca98361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1469ddc5bf022b321400c0533d7e75d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932474f4b93c9b3e2d333c10f0f6ee4a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a90acabd6b8900642345b1fd4bb4bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e239aab1dea3220a0ac8de9daacce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49a290dc29ec52125dfec7151559166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3783f70c3f59bf4cf5eb22024a897a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c6d3ca12787a1828ba76e8776df048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709580c5fac3c78a676b3374719411059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661452af4073d142de952932b46733010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260ea1c7d512512ced3884eb46e12e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fa99bd75eacab111eeab6f8c4b0c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f51651d8cc50a2a697858afedaff3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a870537534c4360078c37b8cd1aaa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0da186e259a76c9f600f5cba8507615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2f068a3a485502ee43db0aa73eb9b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312969ee93a8dcfa725ef7ab86673ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df2706479b7b7dfae7a2ce0a6a31a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59aa2cf4cd296eb0dea82426158bcc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d31670015d141ab8786154263f656420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165360463c674424cbd4d3aa9adbe4921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c88096669767d4d9fb05ab725d9df322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd19809da77036ca8eb61df53a562e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade3ac6b7c75ed9d03e31a47ed0794124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be9327f6f969a292145f577f7fa34225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e618600b66d459ab403c9ad302e9ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55798bbdd81381f505fa29ca9c40279b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648ffc3e54054395d2e009f2ba3d91328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825666a3144a0166d9cc7c84942e4f3d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dd6a49f5e916395645be6f180adf730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0461faa2f17f0acfa2bb672419ff0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c5c0cf820d3480f433c03dc37de2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1e966e0f84ecf8d6651d03c1ec2d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9d82619cbeecd8d59145aefe9aae134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b40cb8f6de10547fe2022cd7066e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb4e6991537cb8cf84a6378f36564136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0242e3153e394b4807c36500b58de137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689895f84c4d21fa40642a57d962e42338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c08d6623c158ce61e00457741c40039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c001f95ecd56496bf9c626643069640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4d26fa58fef6e30e254fce89223cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38c96c9fef3f7bc2cf96a611a46a5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79231e0fc16b5196f862079f06ff793a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2471f67dcbb09be405fb60f52fde844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a881ddadcb3fdbe346dca06d18caf8845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced3f0dca62a02e177de3bffd8b961246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5d32a60e9784832880053a6d8c11947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b25c9088d2660e35685c203e12cd0348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11d13ae2bc85525bef4f10662f8ad849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc2e0a4a4c8e476cff58e6c09c487150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a464e866b90d845ec6962c1458a1251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e59ccf8dbb7fb24bcfeb0337fc60b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580598cc86a376d22fe4c773ef6cc7e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990383be3668b8b2899b0f5041abb6e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded834d6b6d22543554ea1836011b9955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af777728d4dfe4a7e8215f8046766a2b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1024e961e8c8315d6e0913c6845217b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ac666c1b755d8b54c9e1abd9a8a5b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15c73ff73718b21dfe39a72e7a559559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6937a543f8ebdc089ec6fb3f42f21e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6a793085e4c04751bf017dde47b8b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec0f04f788dc3422df24d0cdefd59762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdda05248df0dcd5b9a8f5f6e6fa86263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb010ef98b1b2fa99d41666f9ba6e7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d61d582f41e16e072ad986f1bd97265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de793d9620ba2818325f9ffa9eaebf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bebc951168bdf44a7fea18bb5de9167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efec33f46001ee093babe3fcae5f4168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54498ae39396b53d6795b1293be289e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378cf8eff421ccbdc686bd0744cdb7d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43758b8807593dfcd15e0e40e77a943071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c96314f27ccc6879237c4d02a2d34072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6871466fc2be8f7ff341eb7c1735973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9e987d93d35cfd7baabb467d8572874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85603d383af9808e0087ddebc722be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf27aa1457ecf214413f500f6b3a89976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039db62378efbe5d227d4c1358be5a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643dc2932eef9b51bdf4b20535e80be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b9ae68e001244f7dc97a1185114c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0664e265c39245f210d97a8b99ffc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d67b68ee4d4a15d8c13588d41c0a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661cc2d50878d9d1e789a7a9e0fc38782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c6d341a98323fa23046ad17593ff183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b3b7b44d9a5e9c19fe9cbcfe2140384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff26bacb4088e383dc70784e2a2b3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399aad660d71f5fce3bd3dade1eb431086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf829665a2145ffc46da65616eecc787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50cda6bbe4f6e4f97b0c215167132f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87ac927831429e6cc0c76b5db3904a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec13324e7c48fec4ca5fde90728f2890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca510b5c624c52f1a55b588b9738b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46acb6edb3396fb1e5acdf13cf9b3c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9f41784d12e1ac782abfd65c1f6bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115905f7dbdda98e185fca5e46baf98494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3a509ae0291fadb4d39f92fa4d03295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881255919a2b47094704145707864d0396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b1cbc485854a82d2486c0736f0db797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc7af45bf843c316cbe4c3e8ffb85f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79537a003e0c673accd225464c8f5399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219080dffb3c4bb2e18bc3cb4967863100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f5d65bfc63df696c1bd0159ba8a39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845605f487d022482a359db2aac46ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c186020c7d77c8a2c8e0d20af1bb13103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3695cc16ffebb292736bc1e2e306517104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5db9a74cecc4e020bdde5048808351105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947081c280bca716be6c3baba94ef0a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7153d65cead5815ccc89171c4ab73107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8745384376de4c9cf7210499bd1e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a93bf7fb93748774d0273797b0727109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fe9217a3dee1327bf60a4c6d9e666110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e2f6f5d1a3c5c7bde2fdf84ba6b47111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65875e2aee1180a14f33419b15c872112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17778cb1f77e573c2bc7ebc585e98d46113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e1422ec66d0002c8c529d95490202114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea761b7c5ffc9da30d81d6fbcf17f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bd3a203e1ccb5cc9ff46c6cef6ac3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cdd9d282669f7c2d3b78413e2131e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd461d61af9e7ee2e8e7a5dfe21764118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a599c3663f2fe310301cc15fd940271119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41266b0f0ecbaa0592ba6240046fb107120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee37af2f37ac865500f6f0ae701cba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ce663823e7eb7ec97aab895865cd1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9b7cfd1caca14755c34054e8f6214123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b8bc54415c02c2a4e7305019f416a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fc3eafa7b6d38a502e98b0ee2af5d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce971418369a715882dcd380ceb351126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672fe1340201ec9d8353c55711f0635127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4f59d32feb00792a775860e917201128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6080c4f7cc2130dcc265c04208e98c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67522f2a424193a5c76f1b4d91714e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03de252715abc6ff7efb9ea68d93a4a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89846afeee6f87d2da0dffe2eff7f5b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128812c5897b9b88821cf3c57e91c7bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238339a55ffe882a2e063e6bd6d2071134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7887470face92f06201488b3d84326135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921e72f5e12c2c6b20931914da8c3e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf887c4364ff0600cacb16c539d34de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c3da1ed9a06660a67e03c2800cb5e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cd20c247b44071c93f4a66c59578c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511820d950422e286fe6dd2e06b1446140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ee5203130474a34aacdb52dd4e442141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef231d41195765fc6d657980431a97142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b520d5aa9fe264a58ddb057eaeab8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c66cf37b96a5807eaf8c02a0cfac9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38cb8bdee60cb6399c554ce1291241145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20252a9e458573a2472ee77dceefc7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76fcc7429d5ef997b399ee1f3de1b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9156507084268b4f63fa78bb79dc611148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297684494ba650e4027f2cb91d86c48149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4611be7a74f6f6fb4c7ff11f3eccb0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece4645692dae58b71a6de605987064151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f455050fb97820ebf655d527a80fcb4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11be794a564798246782082246aae3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdbfe502bbdcf5d5f9029a2b0e97a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eefc927037ff4997ba60ef924ce881155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e832ff87f96b535d024bd13d0fad1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe2c638966cb09ed2f49035b0d489a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ef899072c8b6bcb961530b0f4acb1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14bd7fc30224e999b7c407197e9a03159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae6eeb08446e5936f9b88b5de9f04a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53eacbdf2f42052af722132e8d917f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e8d70770012cf7b76930ae48fa4e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29169c1c1469f43e1463ab0a9951dff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2272b01d0a1ba359c65ebb3eb448f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334acc6a25e296b8458078a2f324587165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c7fb187ef3c6faf0218333cd3e0bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7d3c3162829d8917b66887888cbc7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176115eb2006d9a1d799158f3c75ff9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ed49e1704dbfd917eb6c56c6f98ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f809926510064a02758138c127ac4c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca72275ccd4b74655248ae7420c68b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7c29daedaaec3cd79b16e2c6a0723172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84925e080c752da308b7c2bc4b442d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5da78ea708335b84c048f081005ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e236a303cfed941cabb19779edaeef3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e2e50ac91b28dff76cb1c386fc903176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4d3b2669d608a6a9125dfce41fddb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7e40995af2bd429c6beda082da009178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5dbb4e5450404ef0efe65df586def179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d89659b8e633b995c2e021f33e0764180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6060b68665aa3d8a3adf7d05097fd84181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0c150b45aae052413f62071ad378b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a783443701b43639a1f7f33d9d4b77e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd6af325331865249cf73413946fd8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff6e0918c0dfc5b7871699157dd63f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f074f5381b54c93bdb2f5fab2e3a384186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583776873856a8643070e5da778749a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37a91f200390ba26c4b2e347aefc22188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c829b87d317d179b611a6a9c6c081189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacd02ff3bf0fb560d5d80bdd12ffbb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ec1438545e2a302909d4093bd3c15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e517a54b4cc1e8d040f8ca2b80f6c76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50be7558506c7175574ad8dfc405f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a62ff4401f5929e18054f8d211a3c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fc01a50251a292e40476b25d52844195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180fa3b42417fa85fdece7b4eaa9722196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dcff6aec822f94f6e7297289f5689197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab35ef54329113da0fa3095163cab0f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6db6540e441075bf81f1f57456eb24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47de8cd30b57cb9ed64018b6d78d60200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8dc8adf988281df360b66d04665fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d87649422d48d2be8ca44c4b32952202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e9d0631e4f3b171dc5e122155b51d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ab7aa354be191a8879dad427ae8a0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64949e560446fbecf19f15d5977432205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b99b8a7df7377e226a0556404b7c48206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e29f74bbce34a2eb36e8df982c0e89207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb69f7dd32a18a7baee4a759df47851208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dec1e85fef63fef1fe5b9def49a0f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de973bdf678e52ad9da9f93f6e1b7c87210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be402b8dcba5e9f993ca69b4fc3416b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cd093212cfb0f35dd60ff3e6ebd50212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8c5dfb7fe70290961b162da11df39213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c1846fd5e7d9fcd5e8698a2886ff1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd472daba3958477aa853931e429fa91215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d94df241b5984475e5e1a9f395ffd1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a315dd97996d8ffe02f2b0e9806386c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa511f661bda0d19bc301fa6286a291d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589c45ffd79739a7545398367ff8481219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9a96d4184db7e9057532d564c8a15220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf1e29823bb7ae88cd109f9098d207221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f4e8e76de3b8b5bf00df5990bf3ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edd7b7ae7d0cc497d3f7d95878f11d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce3c262dc98bf0fd6b396d64adff68224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9b7aa92091b8b0100f66053c4233d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fd5a3dfd2723d19b43b6e8589dce4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815b783267a763c093d90e34059565a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6714eb2b60a17f7130b0332b0760fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5a334a3950c9d83ea7a2b849e6df1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f287dcd71e101308f4dba90d8d1ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099f27a256c71c71ca2fe9d07141c53231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fc686b0899cbe71415b3b6748c731232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e8934b4cd1be2b79f89ddc196ae91233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2d72b6cc0530193e4b5117c0186ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe5b43ea00acb55c56e458af4ac4ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372c7c1d9e167253b066f590fc2901d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cba06e5ac34db9d9b2f3d95731d813237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c08a5503989055f3a2495b98af1abd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0df08ce16e6b052eee16448fbfc280239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326f60bcbe8499112cd273060f01f03240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4adfe23153149030ad1161a1fe5c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc2c7e67bf7a38da1d5423d746b127242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066cc8b53278469c925c7f220c0a350243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47869cdc505df9577333c79d6439f1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9960d2f48aa4efc7b086bc62e8f83245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6c5afdc7b011940ec2a0b40a39f23246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28577d4c7d2a079df138990513449a07247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e3204040cc9961c92c8fdba395e36248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd9c4c7517ebc8d88184e0ccd64ae7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a81eb961561e1d38bf9a3ab033a99250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02637a1ad9c7f63223a74a33307ccd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921ed70d9cfef8d1600a89089ed66a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cf9e01a62d09f7f8582e17be455a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff643c744eb9904ce55f5ff5bfa7ffd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432838bb9ade87e6d9b671e098d4ec2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670dd728d9f49cc7b81d62a561bf1288256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c125a05f322a83dfd026449415e46257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2517a68c69d2749b67d87e792278d71258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4358fc277b168322b57a5659eaa66f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764050ab1d52cd73de9f900666ced97260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecabe9edd149c143a8d5b97b7fb1d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6114537c95bbd93fe6ec8164f447a1c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3352f5b4f0f64d7760b20d40a4853b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac280bd694a91f36459cde5629aeeb4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716ade74d1b5d3e647fd3f7cae75850265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e883d1934aa2304b522bcc38333d5b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9eddf606d8b71a47fa4b88745b117267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e7cad6e4133fa522dc411d2639f76268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a70038efbb7e43d2250e0778d976a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cefb56f893705d6e923596fd65e737270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f8cf225e246f980830b25a29263a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598e18d2e03ee6e76893e73c417e37d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb19906637b2d2bdf4a076e87828fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61fc17915ead91f3445ebd8ff15841274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759e7a8e1f40357d56ebc68c0e93ab5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1f941b3b6208ee16ecd71a612a002276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73bc43a076adaca409bc90b367bac5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48238f77b6c23b5a87863bec0e234c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be806e6313ee7c0de32a4f1449051e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7067db4be055b788f40d0798607067280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed13cda58dc55ccdd239a2c0c858590281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228fead86b58457a2216c56303fa2c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1843bddbb820bb3eadf2f18db6b0e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ff7427fe1ee8affc7a2c7cbe9d4c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5978a2082f01c90ba8a38c47de201285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04732c8f6898fe3c8a029a24e844a66a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01231d10e7be65f74c834df311e76937287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd07da6be0d8cb560c9806c3f3c96f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea9184563ee1f81dc7186b8a39c150289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0be46c715db8e0afc77a02a6a8b2a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d318328f73c688bb43d41d0dfc5195291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e25799ed50d99baffcb25b4150d340292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdf656a085cb154b759640ae7e622b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4cd0c2192cb6d60c17220fb1cb7f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7718a2c76afc4ecd8c37a98993be3a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5976710f800b4b3258c9ea22648c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466e403eb9cce4d215670c6ee2e4b11297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4225baa78c21f7532ab30944b2a8e45298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abe61ad349b1f1d34181a093e9f0dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f07d204a071fdb96b03801eaec9b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b761e6d819d122ceae3f6fdb26941301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177c8e1f8928b88a19ed63f0d7df95b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6b223deea6d4141daa658c7727b8b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c234861ac59f53ea61a58def205b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297c7c2c787ff766d6e7c3aab76159a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d8dee36c2bcf9627698a72e1fc524306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fb079c63a04e0995e05e72fdd7fc6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db33d0dfdaa4274b9c94763fa3f27ab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346a5ae259f7274f5192893f55a982d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15050afbaf59b7e8103b8bd95058a085310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e339cadb3e45e7ce0e265f837a175311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95866ac35c501e1efa53ce44ceff1a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502274ced7b95c360c1d2f114adefe1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b016a1dc635e752c73d1800da37738314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea6796dad5332ce09d38168a790ae7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2592a02e5a4b0d8c22fd2f4a233a2fd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a142c5a7031240652ef1fb94d954e97317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898199fe80b2afed060afef12743d92318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7588433d7c74e95dfd31ba3352ab4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ed9d50fd71194e0f63ff0127ab535320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d41bc01dbfc8f4e963ae2b481fd455321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2ccfe4ba44eb9c851709e963237b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ae37882cd1f2599ff702be374ab69323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f3af42e60f81e19ea1a968b70de46324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c4ace00cb3ed6ee21c8f89ada8efb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9d3832f6fc11b96d97134c3f89984326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8009ce882d020bd03ee1e83219d3a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a398b2118c8bb98392ef93f83bc1af2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296ac257fa60b9b984df93dc5f2f1b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463afb8de2409b4198d250cf55551970330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea279bc218ebc16048f5e1f8fed0e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdba16c4d89d1727944fb94122d2375332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e0549b24f9448c4c152c4941d72c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e1a2400ac12e4d22e51d2304c78c6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e33f5d1b3c68118bdc560ec16a959d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41451f05426cc11cc6e91af359ff4879336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947594445197c895700c8d938edba1e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2fb39f85a758523b1fd510a87a371338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d9de20413dab7e6f67d35f0ac0852339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd42f62eda4fe602314145e670f5713340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f9eef93f6e752f0352c177611b138341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f3a317a3e15cce5aab4e54d5051d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c9f08ec5ced05862f5ebd49bd8a05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e930004a349889e4238aab28cc6da344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be568b4850b1eb66e8ce7ad2653ed01345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c58965682e9bc09eef358055f7cb0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440313807761390b5fee9c1018ba659347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d72fd1df131f529adbcbc07e59418348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f149f62f7ac3f2827a85598ec6eb1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39748f3e01faaea0bd6a37651293435b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3000c9d2ba4a48b28de98d05bf692d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867cfadbd3052a52ad25a4752149b1f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1a2e886269f87cddb635381f3b1e1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230f0bdbba0518f42a98db94b65a08d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38285a18d9f626da302489715fe343f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34033a542acf5443dad74df110e76b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5992c04f7fbc23cc4eaeeb3ae63ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada581c33cc419996f10e5b85206aedd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5aa52ba857d1652dab0ecd52974697359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d009d90922a92c03f7d12ca8417e3dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d1ce816eff5b672effbea09c3fc86361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfd850ca44a482fdead6602e5290c9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563cbd5d3538c7016bb194134df7db4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ec96a1c25e7f5935fff7cd667351a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934eff73b1058110c185fe39121688ef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc17d75525b6ab87a021774b9d222c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c60969234163de56f63f6cf994484c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2c92ea30d01152b24337470868f32368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657e6a86fda94ce0ecf9ef18be26b7e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12ffb3cd26775129c8b59991589f17370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ceded49ab76a894f6a63f2e9e73db7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343005a42872e068883687c3d1b5b62372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfe504991a2e97fcc286ebbef40218373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60910d781edf655c5037ec5ee5eab371374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afd2e1fecb0936ad1f49f3f99efc89375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34c124c9389381ddffb51918f1fb89376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c445b6fce8d82c37812237b38282e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0ad5eacb45fdde22507a591024b07378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab05ca0c05362a29a3ad06bc296540379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c51727788f0b1b402d510289aa48c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3d864ecef95bf0cb984985e3a33c9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820cd183c00501abb5db2cdaa1ad9c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc15c6e0efcb3d59cdf40cf1a4772a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f24176d2b6949968a67602b8cef9f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a85fd64c75c7508e8b7e1614987d6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb71161e78ca595023ebadd3347b75b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bad780834427ab981f1d91d83b547387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e45167b7f3053b1f08f23592c44e4b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6772c937e5e67d4cc11f63b387c48389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8d1dd48bce56fa28825c24eeb51d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f0428bd1c43aa59f900773c933492391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5001de0eee004a10e388f7551b3604392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128df73ec7a5a666d7d5d74cd5690d32393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e499cdc3f3685e61a6912a61a091c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67e0dfec350c0c97e3cdbf257aaacf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1ea9e0e53765f7362de8a47a91af3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c902888da7ffb9116b14e6fbd8239c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9cf863162ab4b1a816e474678e5b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327ee647e3f5213a30bf132d2fb79d6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd781bf3e0105cd80800cabd9501fe1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bd7bb6b9293b18ba24f406f32a224401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358783bf2252c2ad937aa3702f2df88a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757934fe5fb1d246a26ff13b5b17346e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879d8d2f58289262c37366094f610da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc6688890fdcc6eeef9661afde92c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a5c543f6f42311c0c9f8f8b5c9538406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530f37a81bee72506ec7ce3989c5be6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510c59b70280a07b07d250e68f39398408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a4af68f7f53da382a473227d8f939409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fdf14af286bce93a6cf98db546ee8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744840974db8b2eb6b173a2d5365c4a9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3798983966cae0c840e277232d172f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5adb7f29b8692f455a836be005fe8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29ada65af975749f4bbdcc20f54dd2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df153d9cd312cc64ae76c2db8f98425415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e71aaf8b8dce7511335ca9b82865bc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3401a78c0ec25cda01edb39c480d77417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ffb2a13f265432733c170d987f37d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997cd05a888f594be2ac7dc85235fe9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbab59b01e85934df3cd16c06d8236e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3851308e8baeee3d10e014fc674d35d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1200fe490d817b2d28a001c0962c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be5fde3908df73e07bf29e704cb102423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f791fd411e38d25ce95bb736c2b8853424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f1114bc0d8914f80fc15b417149a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9876647ab5e2000701a43d8fe5a8ce6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c697ad3051f7d9afe691594582091427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9aea4b708d0e4a2c7b3368c8fe6781428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd7d2cbbaa9ae860516cb1b4440dc1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c967edda8b2cdfa9e01717c62dedd1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdb807d19dc27309c6616790e39b68431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228041513f476be1ac1d2a42a9700958432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664e691b9dfa600422a16ea1a2a430c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564c5f44efa6e573d8db6891cb63eed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9107a51f08376b9fa3effb163f0314435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d030eaf92e8fc9c6fac1b3943bbb51436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c8f81ad95b4379c140528ae74d3e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0dde503c6ec7ff0f45db8b8dc62d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dd96e26307b511cb8e69a6e563e10439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b562c2f44639c344d9fe494b8d1e028440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d6a3df37e5b3854e5d89fe93a4cd8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bf1332b0b2e272cc22ed262c469a6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6247c57aac850494dc94a4e6a5313443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86135514a98ac27a6a649ee28c94796444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7275ca0f1eb24035d78d8b0c6625ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ef7eab7a6128116e9e933e3b83159446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e33834eca5d71abeab6ae713c01d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919da3bd806564d21c54241e9939a9b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c6a7a0a6e33179cf587613478f61d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ab1c7e89555745931c7d80c9442b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92de029fc71ef573b8f8ed8b329d5b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179d758da92da1ab01e69609d4cb7f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8922fc6ca68e62f2aa5ada36a1cc3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fb8677411302e6bec87239bf30e28454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1923133b369879a61e8fe198c67e5ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5392a87cb74fc12673797f29d0dba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6526209c078bde37d59d1fdf35ad489457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b6a34ed9c8350310cd349bb48a7b9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118f997c369c15d9b9c1aaf1237089b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbea8a5c48cd84650e6503a34bc90f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b1606ae90035567fe15508c156321461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65c0aa4d691db9b800a7e4f4f02017462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b30e8fe0c07af59bc5e16729237e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a327587856646847ba51b52eab78b09464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b092471ead5ac880035c60623a2d5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2635074ed6bdc0d097ee9b28a42a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61064150af532c6c5ce5062969c534ac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098555e684fbe0f08d705d19def9a7a9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b645ce527418293638725b17238a57469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceace6f1e86494b95ac4ae4b70e9183470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22350a42ada8fbe582b9e6d8dc94b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e40308632a559aaa5a148f38f3792472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0baa3d2262f7ceec98a23f7bcf7e538473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22a87bc5ae394415a4e7f1cf120aeb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ddc5c808571fe34f2e17c8c486951475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb871043fed92a648c83f4dcdce50514476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04e97efe7a226003193b8bbac930be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2a2060dbb2a9d37690aa26562e783478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a665ac68d32f53dc8f189ed765f894479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664292eff82eafab466ffff07e36010480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ced390c24f36d986ef3c23b60449e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d5f286fb7ef7d9dae40a040aa2271482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f60634cbfddd4c64168973f73e9c1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048fcd02086a6c187a08d24757af856484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504e13a9d9436e745c4f959ab62d1b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7e27431fd629027b2bd8306919529486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755e24ce0c7a758765b4c782e12c5c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100535ad6838acff689ea491ba38cbe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6455efd357fbbf269c1382ebaf66b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22a2bda0c128c76497e9cb34ffab18490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee238c87a576d2139e795bfd9249e807491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561927c975de6aaefc85aa524ac8217492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e595bd2dc6678e7e683956451d736493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174e9d9ac79eaccf3c8412429895f00494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e53aea28c2f26dc5c1a52cd8dc1e2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad49faa4fab972cf37ac8099afc5948496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc17315e7db2a5ed597632e1e0c11af497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1419f95706f40ce13ad2a7df24311498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c941770a6d8fefa4590159ca4d195499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ab1d53ffea2c4c5804cda8815d4c7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b1e2fd7e5b7b1f1e3d08840890069501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90bc6b81680df793911f53a8378355502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97baada020bb8f889fa2f7afb1c7aaa8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9ac4f66a49b00faf663aa69a7259b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a297f4600a6890e6ea79060db0d664505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d8063689229cce84a357193a0580b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acf60d4c5b3fb52d73603ec8294011507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2aa6f81f5f0218f12fd39d4ab9ef3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba35b34f41f3bf2b871d698b03a05ff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1ea402eab90a855a9d0dd6106f2eb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224174d0821c8e24467d0adcc69c0de3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e9094512bd9cf4fd4ea55a73e67f6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827adf716097d2ed6029099d1041efd3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa91425945b4a6abd01f1501f36dca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5cd4a5752adf45525a755204dd23f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389626d2e20f3eca9e30888ad0b364a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65e0832172221c2d657d38813e94c4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e06ef13697de458f9f491abaf6283518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de80a7af567b5fa126a6cf6360316ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f95b6a29b33c77eef53d7ff9a4b5c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93871aa64f16b0de6514408d327e397521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ca16c99e1da9ba5096c6423c832c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045d1ed7c11befe66f2009b359dda72523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e91e298011398fdcb2cc774836140524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f34279478a268727e890a1a94d8a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4d77929eafde46dce4e7203991efa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b076324a0bf3c58cb5a9571afab96d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1032a8b1f7bcb6af47d314dbc4d39528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39824d4e8d6ee4265cf89d8e4dadcbd8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb927b6b9bdc6925ee5648cd373b1563530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d603a621a9314d4556d71f91043f97531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c36bbad1397042f15cde8afa9d256532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d454ebaad10b47230bca837247e0d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920b6d6995e73e2330bbaff34c878a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89393bdb38927c37a674e4862b9b53535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87b5d486d205dbb9e74d4984d2855f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388e1fcedfb5d891615d5c07a7320ba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50df9d7952bfc9f2b23402f719299c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bff4d870bf19b0322163a7bf58f86539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bac9dbf3aa0354e9b059c1ac9ee38b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a4a87839e1796c52598de11e4723a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c806461bf7af5c5599e7d982a6f0b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9abea6f047f27521d3a0c439cce7c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fbf35804a650816dace18aefeb9c5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b83862ddbbe36f8d62e2d84dd2b0a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b587d63139db8b3aaaf0f26f219b057546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e18a88baba139f26d4ed7333cb371547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535653776faa97955e86ebe7a779b84548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e5e117a17ebd0da5707d60461c07a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae14206d49f6652a66d01fdd30b83e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a330545bfd3bb1c75abc8ca2d66d9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a38ddbcc0d0e208de303c800cbaf9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e57b0a001d61c1d93c167c2a078b5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91742d17c25f6ed6f212a79abd7dc829554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f5fa58873994ba00cfc027d2375fa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916770cc0ee54fb0e71333c3e0d3a2b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29194efd041cec83b59bc2957a1bea4a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86df97c68ffd381ed1b26ec35988b5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34cccd1e2cb0a323cdd576180d451d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c630b1b4fc7554e2b1aeae7f18f72560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f45ff125e81bb24f4c5f3b1225875c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266dac1de8b288cea11f347439a5c93562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee67d2775b424957fff062e7d101048563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907c33fca03b101edcab92b41646d6b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ecb36bfd472b11d76c9ed1846e82f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0b765ec18a044a764f0cf641cd53b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a1ea33f8e4aea9a2d019d47e5321a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f246cc22976e42161fbb876695e20b9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cf57c74a40be862697201d37188fe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63127177068f04232b5ee2047ef730c3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8551a8fe0a310aa88a63702b3424013571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552537018cbd5a8d5dbd4e1c5249427e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400a81242eeabc3d48f53df34a710fe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a608eab02c671f0e4625e2d06d432a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d1de8123ee433bce34f0c32de74ed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88f1c3185f20db91eef6748e880f0e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416be85609423bc05e672b26d2299a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd48199109985e48c5069adbfa3914578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3503cd9cb64e14c734e9edcb222b4c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ab02a434553ee72d14f73a681aede580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169a1ac2693f20c7221141e2b9dabd2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517f62cc1471cbcbe228e294610d794582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b88130d03fd09f64c62bfbdae81a8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ccf5f7f713a3c9c0639c2fac5d43d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6a597522050d54c5e126b2a145a48585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04dcf725445ff4df5a89d4a7c4069fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0263d05c0400df6c77e44df3bf5ff31587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5435d9f8dccefff7e33c1e3cfdb0edf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d9c8a67b29458255157568f0f8c7a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee3efc2fff605a07a3f7ae6926ea93590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4a99a02cc21101d0045198f53a5fa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f234dc211012d2918762ab9dea0def3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e78c619013b2fe67f0ae2f769af0f1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0ebfec1422bb23a41f1fa7a89dc71594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55763767d6e93c0a97f12a0deeaf22595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491763f0b2aa529c4b12706eaa4b4e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5698d4d56bb7f81b4fdb9f439e88b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1d50d82bf4bd7bd7e795d436a45cb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff18839e1666b1b6dce6ee147cb8a2e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40838e116ab8a34c27c0fbe97db29488600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd93b44c2942d0323e16d48bc0d250601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cba492015611aa2bf6c1ec83b55d2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdce942c6b9fe2766c7589102a88376603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e695badc022acf48f5ce58ead4c853604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f47f7dbc51e736926b95641d031aa3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a76129da872c87d0195b733f79ead606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb23fe5dc38cf9b42a9af7437df091c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c62829f2ffb7a78615a527b983735d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263d4bf3baaa63644a06a282e5a15ec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af6e2bc04e94f1692d197fdce063a1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80c0a6127b509c049975e3bee7c344611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bc6f4509207f3ad5eb8144496bbc9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc9ff128c4c14c876a1b73b0228c9b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960e6c8489e78125ae103e95feabd5c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4528b55cbc8a2411781413d771fb8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a287b1492590418d8ce6a0ef5f31738616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592242b528535396326aa5a81746627617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09b960ae4d3965a6742c6e029d3ddc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff661cd6dc9273e852de2788b8a8033619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96bcf4d90977f4c9a2c57a16b82525620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8cc68d5286aad937948469576404c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41159ae80a5635fe008eb170942c90bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e562b4c3544142d3defb87b875226e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6445edee05ddc7e875e23566f522cea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518433908073cd78771c33580417b7fb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dce34083ac7548d1ea640f8cbe7e03626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdcacf7ab9e9384bab8286d7bb8a27627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ae6b9ed8c8341949aeb1747d20d2c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9da80429f82781c752f15d4500a958629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d96494401249845ad858978acc712a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30972af19b528e7f474e64275c8db6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5dab850ade05001fce607ce78a97b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3dba1a4e84377cb33730d40828877633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839ff2354292ed7e939450a0ee69f0a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825d56f2b62faeabc537e7535226c4b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d7b2258f8c812bfe50a8ea1c40901636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdde051f8d85d4772c0f3723be668a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678e201187e79b78aaa00619cc2c39f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2cff76d41d18da49cb4c4b1695156639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802488655fc283676eeeb19088f90ef6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068213cc1ead1e62cc37d857f48953a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97903090013c3f1b18f6b962d062465642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68560ca404fe8e8b798232041c476c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baec5389cdeaf76848fd1f62f3ecf55644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15d91c6d64f0a83e6cb4b490ad1d62645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509dd905f59c210f0f3a8219c659af7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eeea597b36c7cf8c6f70e5a54ff39a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5749695f05601c4a61b535b1e0270f7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb4f021dcf78ec7d74280a4d58b0e8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b7a8f3bd8ce94de6f2edf663469dc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978256b48ed09252d888e5b9e5dbc5e6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f900ae8690e755d55e68a749b04f77652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45b7466ac3b3cf8d0897cd5dfe850a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba03b01ddc1fa5b2d21e54748748bd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7512768da8fda04bc1b4fd21d0089655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac5a67ab2e0ea48d394c3a4326deaf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54c9abc9151e44f6933683dc1a1cd5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef76a36d5126be2def3f3268b4587a4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c429da88bb5e2e28ad3c953e318df6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e66e70f81fe9ee3163f6fbd5ae51bd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04432079bd41821bff0ebfd4d0522da7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a1016d92c3dc8c2863e1423687312662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7780a36d0bd558b4c62cf68598d84c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6078db9c0b0734662db26f52800d82664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812c3b0617f889f6e6ad95504cdcf65665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd5d4d74cf720dc596516407695632666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011a20b837801b9e6de31868898ba0d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d4347da9a46bcb6ec4d20935eefae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b6470fc16d674176b1dddab56272f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe726738f128c2b7120173a150c74e53670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bef4bb2944ca41763894a1a5f49ec9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb65fe474519b5602214c8697ec3510672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d446e0a519861b372265fa366376c4f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbfc08ffdab547a720228fb2cc19cb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1029dcb30e49792ad63511e04fb1d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a29fd776b3d84c6037e54871d0ad8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a39358aca2bb463ebd6042704ccbde677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc558ba6119973259ce822d35174f4a1678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23501,1010 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...398 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>