--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1057">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,68 +2389,50 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
@@ -2710,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2845,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3115,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3238,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d19c7d78dff579898f5b7d03ad9771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c415324a576d4c5454a7914da7da6e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7197b9bdf0993759af946f2b7bbb633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae21bc71465d71648733f6b0f391a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93b31daa155be4cc683c27fadff1e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312fc1d56997bcb64b565d2c35dd3036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0857b3d18fe04b0f141bbd2962ec1347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9ff4bc7f056aec00f56a43ddd8db38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d208c962baf48e6675c8313a08a8b4e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722ed79a7d394fd3bbf54708fd2ec0c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a713f3ecde6db7f49d58107b096ba211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbc1e774e33c2595262d0fa786674912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f3c946ee2ecd333ab227ed7ef18b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a7d7912a5e8ee7d877d24ca89280c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29720bc320b857934e7cdaa4f42e3a4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d653412138f59c21fec281dee3b1f9a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fb24bc9df4a9181b870aaff93344817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe3abf89edf95048362b149a1a882b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002fcbc884cfe6e76c43bad99aa9acf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c0ae088c8b9b0beee76697f1bbb2120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e3acd3d0e45e890a7779059f38c0021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add38b24a3a625f3ee501afb872154122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413b231130b484733c39d6e1023e67e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2898641f88e5ac1b1382f6d250a70c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f8ec52db5e46a60b9ae4afea3af7225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf6fb240c716214693ecd0a782245226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22603a1b58af914a2e688e4182ec8a7227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1139ca176cf9d076ce87ac8e00d4d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959880c7968f17657aa22676f12dcfe529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034dbfd5cfda384bd365938637b411c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e618f136fe43f7456e4a71db1dfc58f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038198bb33f02d95c4b22daabfda5f3932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c90e62390e7ecce372c04c1c1e196c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1ba8d7ddbe118b9ca45f0196f2c9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250088cb3449c36bb0ec828e7f9e41b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ae30910169a95e61fc5ec0b0c573536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c23e3eadeda632e21484be3b5a71ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d97891600db15c4ced7842225e8b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a2ab70b18d3108bf1e1afa77f32a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cdbf8bba7369fbb8d77f08532d87240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bf8617b2de3fec15e8ffdf26d9aa341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990b2932a4e23556fe1a9f3a8dedbcc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff72653f70f1b252d77bb5d5ca2e34243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8bd0023f728e4981f14f627df177244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bac9e15c0a409f52a4b2cc3742a2845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3a8b6c7e8c39ffd64e4a67c62955246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbd42adf623baabdbe7ab0973e3a2947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a2b5e6a3637b2acb49e082acece0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff81db07b728588ae18a7cbe789fa449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedb3dff25f27bac25e6280184d6b6350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f517505b360eb9f6566cd76e0137e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2015a80167a4ed78af62e058eae5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb29b4a4c61098f00d289ba9b2388553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b059dfcaddebf3ca3458986cb84e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff99a9edee533bbf9bba11a4be1c1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880146651f5029cee5bf135ef8ee05d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95275deb116d56039a07ac7f5b1d161557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031227665d49ad4ade2797024e99743f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3837f3d258bf65db3c04435dc720e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43b3182e0b9f674749079568dd978760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625febf7670cef75d1ff8f3c83dac9b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a18084a6d72c025dc09c3a0b9bc6162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874df503e6995d7bcd2820abf64ac1463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1625409c9c6241e9e2981c1f3451ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89e1630fb76a724e8216e6e4d746cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664e58e58d08faae92e4ac95c0fb68866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758acf04a62c16cc4ba5716db45305267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9754d37011a1cb8f021024c52fa3968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fcc4455e757820dfd3f3f7e95090069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2d532bdf25d349c1f2c0910409bc770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e79b773a804e00502a057b0ed819a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5753755449912e33b47ae7840ae4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3ca5df680b0e4d25e99df3e69dd2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de475f939c9ca2bcfb6a2eb79ee7791374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5c12dc5a7fd4b7b41f33dc63404ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069398cb5b738467550113730abca62576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9fe5a9cd066844041b6aa5d4b4cd077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9ddd65d6fe2c60b82077b6689cb2378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10db1da98c5e027a0d0e745e014c6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ead440a3c89ab04099088eef628e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf46fcd85c786a1d04bc4cd0c3dcb281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d00e682c859b389b7e9bbf2ccbfc2082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db098cbc7084c226f69ecea2b2444083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62273ce3625738cc77f9b0993b879bf684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8a3166eb3fbbf301ca543de33673b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5bbe911b5fd309669f01f5d420c6286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f17d375a1ccf6b6fdfc9b28db2582787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a51b2a3479f13831136516dd3c424f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea01dce3f9c7104c3a8d56ab8fbe59289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854504c1e5c2fd364e50e03fe4dc24590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8975c35224835e2e0080a8b288daa691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef457ed832b8868a82b6dedb0c2d2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5381fb83a45aeecc7c5606bfb1de6993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63c24db98e5389284d30a90d280c7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506b1bffcfe79ed0fcec1a96059f1a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d724ef6bafd7e1432501a0e5f10d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff85da36b56f9882c4f4ec0b8dc175297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93c6544e42d1023b67e3ce021b2a6398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e217d495e0868950cae2257b5a8f5d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c9eb5000700ec91bf646a31cc3d89100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153e35f519baf4d5d4f26b85753c060101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5d8418eea7d0d58b3213487cb7a60102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7abc5294a06e03c744ca2f178344f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb9e62616f0ee3cac1c4d45248d576104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ee42eaf9dc300b2c2cf9c6b1e50ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ad5bd9b47659faa5625faa9445947106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67bb0e10cdf568c21cf7fbf0df9fa4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8546e377051bda41470cbd6544b5a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85d123b192a216a7b87116a6b03049109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ed5e35029bf840abcd39deff00f29110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a172d9da7b23b34cb01e90dab0a9917111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528b47afc6575263161d2eab0bccf5c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda653a3ae18a823091bd65e992cd330113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d70e4ba3c18694399988796f29b0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028b7a2edf5057b862f656b550d2637115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764b32ac624a67cbabe845c4561190e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf7872ac2bf44e5ff4cfc91c48cb4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8474e6af9550081f8b7f45dbd80857118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1521f5cec1573e3d37461d3c765111c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d21eeea01e5aef4f3c7669678a7bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470247ed8802e4d48057673962975ac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a8d84da0be59ec922cc463c8dd5c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed2a304c7ce5d7a8f56720ea604e01123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdde113af610d259621d796c3604af9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7507d693a631eb450c58d451335b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275afb2c6c44aecbd875beb446d60aa1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df257972aa7880bf5f4d44435a3019127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae253bc135c54c430dd4ce7a5b87162128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5e86c0e1171cdc03a466ff4cd0bc3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae02d57227fe5930927fc72e49e31c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26932d6f61a72f5f08f94cc948e4395a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c795dbd23657261ba94935d60fc7f5f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fabf86e2b42b89ae94d14c142309f8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0f7c99cde7f620bdf58a7122ddaf9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cd2039c0d53c4bb74b3d81b5725ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a42870ab4dfa871641b60f4113244136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc709286a20e0fe4f411a29e0db40fad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6eb38df1a56482086612d9e3b34bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf264ce4b62d07c4de2a44dd24e14338139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80815aa6e79c2b2144873309203509c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04552fa6a3c6f0872ec4d1f0c2c0d9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f3d5662cf77ca3aa59aee5ede282e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0615c9021e7c4620ad8757612c7de3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb018d1e611fb3e06d50d7ad47953bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69371a9654429fe61e0ad9c1870bb156145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb4611fce571158e9c96fe942b9cd5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8ebba0b4c991fcaf4c5dd0b595dd5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493b637d72f0558f00df9648d8a3f86148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e88d842d5095f9621222cb16bcceb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ba35ef50f2a458fb2726264df8837150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c218546845e2c4ecbcd7b78229adb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296b50232a12b8f13f5cc654a82a453152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10202bce552fe3f2aa7a9ef62ff98c21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb2e36a83e27d364a5e172e62a9b22154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592f3ee1c65dfc492cc136f6582ecb9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289021e01cdbfcd79842bf23912a71a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6be8061bf11d3922174e9a34295963157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b72dad1096be96807c5f5eedf0754b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb4f09cabcf214003b3e376f1c0bb3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b233ce6e1e7c9c1c0bfb9feb0d9a698160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3386ea175093ec9550384cf16c63ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdaa16c39c0fcd87c9c16a36fdb862162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cfb25d02dc4f7a9c522c8bfb705d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d42b1ae4cd885cee8778ea7789bb2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a930f3444e0e8de738dc63b86f0a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3a1d44e2e5b7df129fb8f8093a8d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e6f03014263b88c526f2e893c5950167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecc85d0a29aaafea0e4ad10fa5742f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61798a27c13dbb0ddea25c03fcbfed1c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66c871ce9d76554cc07b48a5cd481e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4eb55d65f0eefff9c59e1daed50ca3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799612e34291bdb6872b53e5d3cfdaf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3482cb04abdf0f301075bf2873df0ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995ee890be2e29d005f3b09a3cab090174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ddf5db33d0a9e3f80cabb0bf6f94c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbb587b4e758e11187d716fee70270176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2175cb471f499740707b82c644594c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda7c9b4b7b4284a9f4623ec6d971c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea908076134a01eee0f2405619622f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db422be5380dd21917be2ff4920ec893180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ae7253e80e61634e3b66f44a36e4f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5081aeceb3a9660af7e6805e75d27bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05c83faf1f3904f17f02719dae1b2a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74803a1c2fab38c427aa6286254abc2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0668034891c0dac4f6f3eff5287ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d7d8392e7772ee45f792490baf55f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493039b97181693cf439535b0130ddb1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2f65760e3a6ba298fc493b6017b79188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d673686ceb9db2cb0d4fdb8ddd5ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a0a9c77e08616145aa19cdf112651190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba15a703aca9d19b14515c8689175e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231cdfd6fc5cc3c3e6d48aa9b9bbbaa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e9e583dc9e76ffced0dcd07010ed3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07c79d537ab9a1f5370b2574ab629f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5cc6127dd3983f22aef6259dab5b7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7026a984ea32957936832c6f1fc76d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2194a54e069bdd29d3e367f2e1796197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fa5da0ff85a1f4b217749e8344a09198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8adb0b8a03db9ecd9db71eb0750eac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b67d2876732905b041e69a5eb1bb00200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2243e65e0a43d4555f3f7efb3d48d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cadbf611531d16326ff565fa783164202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35055106bf83253c70b3a0a66f46507e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94081d4aadcce665fd2e12d9347cde3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58263f9a8fb7426ee594469a0802cbc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c967f83172f56cd036d3a3d2b11d71206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11231e6fdf994e6e5f3fd06dd2540f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606505a6d28c00c02a5f1dca5522c4a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033077d41c90cae885727656625482d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a717e663ea502285a0550f5d3b6addd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ea9507d92a3109b396ddf127cfda5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887de5cd1dbb9e7e06d6bbbdb6db36b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5cbf2e6159ec38e80b9d56003d27e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47decfb9da6d3cac3c138a45aa28ae9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0823dddb9b9bab3b4a9cc6c0c5eed5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd7dd669f0d623c1fd0676c9c20a68216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62307bc8a681fab62c48cf965f68f5da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38873a76c0047ddc32f47e56193cc6d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c2ffdb8994ab476e979463c38f476219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41711165e62bdfef8e84bd74d4a1632220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84879160ee0dedbfbd9bd2839734c11e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec37740071e7ad042b63b662eac2b1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ca1bfb2cd6fcc1482502df113500c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967b0a36b7da40fd93dea82293eda21224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c81e42c1861fc4ec2ab7b54b6b5be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4204b54e714e1e5c756abcf5514711226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af25e5d7ba1120c6a58bc0d7020840227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f15b04bb4172ae7fb0d12ab2ae659228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031985139457d8649e813d8ef3db253229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792134dda0404f1e5092ed90504781e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02aaf2621ac04c76e15fecd174efbd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a47f9281d22307e5c2fad3a9f4e12c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a98c18d434f6ae95d55c96b8c74fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c36e5bef150d1ef415d23a9170de3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf14e2b373cf2a77ec9fe6149c748c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed8ea92dd2a54777ee8e9f57cfd4bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97effa8ce16d0ee4fe4edd637c596a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9e0130180594e14eb0bce05b31bf3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320b43e4149a2fe68ca383057a7228a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16012a293ed2f904dd1fdc5dbc1c1b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c6e96318f6b2cf70863e96309b1e3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06c888aa5fd269ffa181761aeb5c64242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d8a9af08668eed73a4de97e439257243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b09fc9dcb179e223afac2f4dae134244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35209640ace794a0c643de96b50618245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be2010b8fbabde56b0664cad601a4a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16ecfad8fc6a4dc607ff0b739eff45247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474f08471e545ec4b2b5984c313a926248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b767dca55b171bb74c2933b456957249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe98f1ded05376ffe8b888d536ca5c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cb425c9bcc1800f7ebbe538cdb02c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716c379f566a557c839b30319a3436d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24999f0c99d4f1c5eac0f67080b06fc8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc385e40759e6d4842181d69c76c2b46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec354a080aea4203a01a14d1e48c370e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a1a9e61c2e3114fbd01acbdddf621256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cb0e1ea4e208a4a5a425b3039d6d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28528c48566fbbe26f21d2797b466034258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e1c77beae0dad63ac1e3a3142bce6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88c2aa668bb6867500fa9a56f269cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35252d64ac190243b64eb18a46555170261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b7735f01c70a762934a2ba73f9a3c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc0305facfe13e02ef7033b77ab855263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ff885e72cd53507b80e8a10a45a5e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9f563b4302433c3b06068f7b0bffe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c0e542b473d1a728b39ac69d30866266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d8a7f6ca91a48b915cf290a736c73267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9900f8a39c6adc0431cf3004bf09d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a74e6fa76aea245018a2e53ae3deab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db8a2181f93feaaa66189b28522b18270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a89292d4c4e311100282846c72f02a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5a01fa0db7c21d6ddf7d496fdbb52272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a69893a8656e4086e04ec2ff2b7733273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b7442abda844ffda2e01c5f700045274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365b8a3934b284c4d0c113c572604c1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e50182231391f6c7d822a36ba5d8a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f8b38e6da1c5bd118260807178601277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1af32944e3e44c966320b3b185aac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e248653b13c9797ff6e78fe5da0bdc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2552bf89946e786ec6db1868823140280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e2afc09811a2268b8b523958b6f9f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721410917e36fef0d45451e28366b9a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7591510f896662412bb90da66abd76283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc6002d53401551914ed464cb30e1b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a677064ee62d6625a69354d650ad4f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258e0bbf7df1f68d5b3a9391d6c7e4c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27b54268a28c5e07b647b6ae015ac0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f81a2134291711a65e936c3017adb6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc6949ef2e56fbb7517935b632ba82289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140a6c6c8c8ce3042af9b09c0fbf4d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e7b5924ec1f94b948678e53fc3457291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5881af55ee72e6be0bbbc15ad77d948292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b5d0f1319ef846e77dbea69925e1d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc0cd5eda29b677fbe28ac060faeb2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724b31d90a33f21c12d298f19c1411b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1c22ac455c772d049b155d9f6c4ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec301d8c0d2a3f00805229f7f29399297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5046f1c61046bd321d9d2e4e0b9ace3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0676d55ff755334822044a10e186c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89010249946355869f973a79632f046300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e8feef4bb3e2fbb30ec1911adac91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d625d3cd6bfcf93a56652b9af0a508302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23cf899dd8685882e349ac89ecaa03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c019f1de158883a3e03059d62f1e63304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750ae6beab9e7c9cec0a467bfe21f3a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fcdc789c622c3f49e8febb64b0138306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e0911caa36ed925af82c10b7600cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ca11ea0a5f2114dd3eeadeb9fdbd8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319f8821697ec0be0ffbc4e18d60878309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c010bf9d5a0aa2c5aaf57987a113b40310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92fd048544cdddf194d462ffb9fa17311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7a8979c75f3868dae3f62ac769065312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583acb98d166cf4ef569ce675744e8de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa79547f11d3f6a3d66ead3cd01604d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6359e7ca78d4a0f78fd6f7d89982de315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0a21ff4209173e03aa051f5b3c664316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451b185a29b3af916c7546b97d7f2d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb48bab0d5147e08dddb980f510790a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3094a9d4afc2df31f0540f64a6ea2c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d87e8510cb2ff0413a3771a4132bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f9b567bc6ed2c0e5747c1d6e56645321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7322342aa2541337375ab43db0c31322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2901bc886585480a0c0e43e4a594e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26872084de6b3d160330facf6fc6914324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1154c5af3b4e98d4a03e83a7b9dd4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95397b4d68f384f476bd6c7eb348204c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14ad46c0cf3ddd6277712f268a648c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48076e1571083c3174230f63c5fbb0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e68fdbd5238cb5d58c67daecdddb3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93755be3bc32b96c5454fd8d85e13071330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611736d0ff8ae500ed95f0612551af4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b565e76c0b1618e9e906df570051f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470ba7e0789964ab28329011e3215aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62433f627af9ce4e95570b013c7ea0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e0d7bd53fb518471a6652a14cd14d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088801cf1ecea6168eb215bffae7e61336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40be5193991e6fe4e1c3516ee4f1aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1f69802ce214070d7e1a0b2ffa6f1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2069cbf1db72b8dd0f652c383c12da0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346dff927b9e20fda857b4abffd0b025340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92263c71e0c9ea206457255bb6d1e485341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1b37ff54d0a4b1740bc86fa829458342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357733275dd8dbeab33d7a7599c5063f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c1c836822438dc876b715e69a503f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53580a270104015c7a3ecae33bd7a66f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b46971d0e361f78c5ce704a006b586346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0abd6e9362cdf532ed9de6c808966347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e149ba8967eeacbe6ebd52b077b5c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd0eabc6334fe7072da7137c38e391349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e0d0acf128fbdb486e08301dc70d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccd192c046a3d855f561894c62fc98351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33859ec32bdab1323f14a656038437d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d850e71eb465312fbaecac0006780353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75732761ed399a41ce6f751a11d1855354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c18394f22bb066570761d561f933b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d130d74f0f84908d3fdb425b8197786356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2eb8089205db4a3d9de5d3fdf5f562357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdc447079d7eb5fbf99de2652eaed2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e23b4c22d0355c18c8018dff1c8e8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d715cfef014aa887fe2ff2b91b6db6f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e5671ee6c6196df43e51e788f6ee9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1669eb1206b68398954644dfe3250362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c4b86def7244adf38f78eaeb5fcb6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27deb376d9a5493eb2b6f9e37886fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb24183d45fcc71fa2ba8d0b739293b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed24304d0e3cbcb0efd10ab5b347f30366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52046995d348aa75a1e1614a71e459367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d650a7989d06e32d99fab157560af368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83cdfae2c617c3a307f24cf1d1e16a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304017696e46ffce3b800b02b42c7db370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec83d846acfb3a1468eb63336a12d4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d215eadd5e429161357122d42d850372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd61e7ea6e4df8a437bafca30fa360f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300e26dcb71933f7486143a8ef77edd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59d1f886abcfb29c7d554459bc73aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443e1470b054782887c976161166ffc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfb2d41352664c1f7e9f3e60e01652377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97a4fc1d4c569d44e06b319afb2b0e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb4c3ff080890037c6e9bfb1e332b7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48b9744345101a300810404ab7cc14380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2edd27e87c3086d1d111d0b9a1fd5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea82d0ed7f8b61590596d84d60850a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1f0e74d4719fc4baaaefa4fc396a1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc78fc1a9e3015d50d8b9c3d4c5e6cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c94527a49672eaea4e362ddd7294d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced461003351f98392dc658cbf4cc76386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ab2250137b2116bd227f64df0fda9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7813a45ecac5d65367dc4c01adeed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6ad751441166663df9d23c9030af1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9233bc79740c8a3b2a64a5d3636cd83390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31a1a7d73a17c23d82a9985964bbb7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eceff629b02eb43f05eae89b8e8ebb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33374574deb0cb0725a447b74ee4dfdc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd61c4ac7259ed512ad694a7b3745d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c29d4c4fe87243773c1d306b297c66395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0fc0ea7f1f02a6271fb6e1a7b237b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2426412f22b3cc90bd443f165babb1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdc4d6061025fcc92f05f9a7146c08398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21952bd3f587e5d06735e78c7466ecba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a581ff6640f289d8c6ce3e307958e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bc9080b4da80d2b6eacdaf4b9a67d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1ccf65d6859624bf1dd00e63a45aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b59158a2647ff0dea33bbeac5cd37403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e11097acfab2f8ac27cdaa3ced1381404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b9568830f56b0a6fd6cd98d006ee4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c588c9f46b3727baad31feab38f039d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6478959c180e075dc8387b14c63c70407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d3eceb49521644ee53f7c65bb0a43408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4554713052a0a4d6571bff0ecdc1e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c91e1a509513bc1549488a4c87cfd2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073e94618d6ea4e00308f698fe4a087411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd520b2798be10a95c4e5ecb85fdb1fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49ce37546367244de115e781f79aff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3f4a03ce2b75e39af53e5bc509b9b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecf0906abccee94eee6e8a18d9cefd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b30cd18f552f39093ffbd119d36ebf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce522745f4fd69d97377bb1323866253417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34176e6d27d8f85fedb0e7ce33480a48418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14534ca598c5661607439a6969c74284419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f22fb3ccfd81ecaf1921e4aac33cc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370555b81f207f822f5abf32049e7ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c547106f637c64bc3656841dc3c9c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836a045903743de072034f08e3d4332423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2ac0cd832114135a28727a9abcbd5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3b41ceef15c20f0b7df18908ab334425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1af668252caaea8eb6c596ae51d00426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4be29fce2ef99f6c65145299d4bbe6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53089aa1ee8d098782ff6ea55b8f4b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fc2642e532650945b4f2a9b1a6d04429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cea7c38381616c1a467d917d5d722430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561259223012ac27af69e157ab004ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cf5725493813e764f454e82dcb496432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8befe0fa5ddddd7f3a5a2bd2fa17c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe994bad04f6a7e4c8bd12ff7dd56359434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4335f196b24aefdc228da77e4ed37435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3094194d31b348ec33da91b86d2355d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a77af818e22d4f9543569ec98733b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1468f8620cc561db688c885e07ff7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea5861e1f9c02891018a8cef9729f6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4206ef60f39adb5dc24c51063d89e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1d17b1026fa1fe4e1e02ad40f72b5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870265da513263ad851a2e5b22a2a6d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340663cbb2447c2a8c744d116c759006443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcb5ec7338cb2faaf773c840c24c47444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cc036e83099b41ab39398a06e7cf7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b66bf1332705c9cfb43282fe17f250446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728b17517f77958ce03db56d594701f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75a1cd61d44f3cab94468c3b42c0c0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba4f480ca269707bbe68316cd19f3a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b255b9902f8c3cb287adf7e9a3e65db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49675be05daf3a8e174e3e28ea14d512451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd165fc667d0a7a4b71f2883e0fdb2c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed9c0023c45701d8b7912923ebba1d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64290dc6fbebbe8f157b77284c5ca4c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1659886df43e50571a34329c9e2e3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c03cd87f172bc140e3daa262bc9212456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebe15836467c706775e692b9cbd8dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9354e0d9453e861db607bae2934e24e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030acb3fc27cfbdb448d66d743d3609459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84faa2f202c15a25956784eabc607925460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd5a0408eb0f03056b3f75ed7d24c7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1e8ebed5416b3345c3b829a9f8d53462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dce15562dcbb3af631bb26856ecaf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a3237c0b24a32c89fa73469e858b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8431493a101ea7960b6c03c615fe13465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201390007d970c9557a25eeac042a569466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dad724602624fd0d311dfefd6a94ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4beb13aca9d17a531b553a0cbb9c29a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f692766e6f35fe452df8df18beb51469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e0deb4adfbcea168a7dc5aa42482b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bd8b815f13b4c9b79601097a4ab11471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd23af9470e4601de6628e8ebebd82472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735e9eb571917b37cddf52030f52e1c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b48638ed810c1279873ac676b87727474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad12eac1de59ca4db7bb4c4e6561f7b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d768b1299072f7e61803140cf51b13476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc353d7233116b29a2f866769c5f90c5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420c8e9ff733567b2a4e2aa8cd3774b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9839b1332663efd1e9345d02dd66d68479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86c273c0e5b5aec346b4b6843bdb5e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e75f0ad7856c63c22a693a4b640735481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05598181efac7dabab4caccd2c989eba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ec47c708c8287316186b108b5f926483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de6420d5b590ae092ea10676adec59484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117c7a6456c532589dd0b6c762aafe0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897a27712d74058616d8d3cc5f92de6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622d25db23783cca0e0e6fbd888446a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda205272cef5648794ec8fe3285f6e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65d6444a1467d19b6b0379ecf489a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf0d969dc3394548352b223fff9938490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f61fcce83f501fd08154ea1484dec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d8ad98c632b0a588d7d6d0a4ace7d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a2bd4133d20d65395528e6712fb5e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71401ed0c4ad57a150d0283838e5c41f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba90acfd3363d97106bcf771685e2bf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5fbca689da1aa4866e34f4c4c9e29496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702da683ad16fea16d8da78e87cf44f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bb2b464f48077bdb989bd018992d0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191a7dc93a8ab90b82871c99e30424f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce2b4d6a549e3bcdb197558b34affd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c47cf20ea253745e162e40dac4b87501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a10a797bb4fff72208e70f3fd5547502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4afdf2df2ac3fdd8426c03159cbfc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4716275f35f98f0a79068c6fcf36fce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539538ce4bdcc8f31d07707d41336ad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686b90d8bd590c5706e7287831838ff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16418c0373c3bc33a6f0b521131522a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596845fe2c92847458d723abeec0d47508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebea7357f7a82fc859294182274bc3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001ee1ab320930978a9bbdd879f1c79510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a605a3e5a9798b1f79679cf71fac12f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bee64093828faba75d0dcbfe7e03f8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819bb08814eaab8a957fa3c04300407513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0ecdb14013f62fd4243797e6f8f8b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b62dc1fcab78f031e3d332b9612080515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941a5a5a765f1b05a283022f6b262db516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361af7a1e12ae406d39519625fa6438517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd5c11db5b1231dda7e70f7ea1858a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3df5ba1f7c6964715dc5a100ccc5de519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3bd2474070d0a7b6246d665ae7042520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c43dc3df0085bfb26db724ed0404c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f1f424efd8c39e620b8eb30775e70522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c50c7da92ff7830e39f9f28e5e4d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93e6443624ee1937a8e68b3081dba0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05138cea7dfd5b5a903c74724b0efe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f090304e7ff9e52ec54b47d71cdf7ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bd662b774caba865b3487f4c3439d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49631a469ae73ea271111bbf31c68e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdac160cd3cb189285a098996fa601529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714475d0872e92f0a2362946d98b59eb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0c5e03d7dec1debfe9b101249f32c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb69e16a3473f03f5b0b5146eb030c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c85bf717f77f129b64778773a7271533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fac5feb55f1a086985eba6da0f89f4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c4f18da6c30c7d539b6ddc704ea58535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daed5ad1a0dbdade339e2a8723c985f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213f0d682690f12b2c15d94bfe86761537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fe9a0fd2d40748ce39c5498edb20c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229240f4b352d42b55b0f62ecc71518539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf3e1095403b71b4d6d8cb48a4f74c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b203c250b6fb9c8f9e77d5d377a5e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a114972b97195a3129239cf51701a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3dfb45de5882cb8c6fd873c6c454c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8fc7af08c10b5468be98ae1a83f63544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab967bb262b5b8deaf4805a09b495464545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b7526a394f4ea368ac9791f626cc8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839e7392303b075cb3bb9d309d68d65547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372d333bb0ee4ec85e1bf9302e605cf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e62721aefabe18754c8365d21e4c2b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0c60a604b740c73c72620cd705a53550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f060c6cfb2a31a6764c33df11bbef7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d3a0a3a6dc0bafd4234eff3cce968552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e762305a2c25b86cd297a4d3273497f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de63fdb84912ad978fbcd5863bf0cfc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31315cb561b9dc5dab744976111bd28555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8467ceb516dc6461ca9c2abe5d2287a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f4d42b6263d024a670433b908985d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d9ccaca827f530e57a383cd87c893558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070813147ba47b2336c9340e84583c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef98de77dba7ea084fceb4e3146d1f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47c152f285fe383d0df96058f0fe15561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d819ec4a58737c64b1669901100b4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e70fd1a2255104963dfec28035fcf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aee0b24cf7610723b2e3250d5935a0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534e2e7fde7abd3e1eb0d76083e765e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a034dd2fd452cfcd5ab7e2055249d5f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284cb24e923b623047c257716f853e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c310e120f06a523e209545b1eca90c6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361c8db33f4eadc0ff3b50fc8f78378569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b878ff902c4093797b66520e161a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d633e17d593aa77a1a3a5b8a00f17a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94015cb65b8e891361143816d9c8f7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bb551f0d120a53897bbfeb557b6ab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834d1c809fb62ca09c78f5c537c3111574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607cbfc0489462aee02bdfce6fc8c16575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe246b2752776c8e5402b10ac909f70576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999ec5e3933355ffca8c14be555abb6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c55b18aa0d7966f4d4d3b39b08a676578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ef105f8c69930779750dcbd5abec3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2af24e844dc34c1cfffc3db5fe1ba1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c3246da1784a1bac09a0b868ca383581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d41ab89bc43a1bb8a3a7d0c8b15956582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b75a5ee3ce6a430271e03ae29818c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fef146c31426afc90c201967b35960584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99e0f0d27c411c187f2bb57a76e872585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edb8717d6b5f86b7d29f0ebbd20754586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1c1b3666ea4767f3608fddfd52794587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954f62baf54b9b62df0ca3c69ab4193588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c50850009d24c56f863d8ec096b6f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7e319d85fc5f26695cbd688a4f05e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ae488ccc1433a2b4fac15270e4ca7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcebd9911dfef3f2650b7c7ded56ebf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3ab8c4eea3c5846db8c82efa75e98593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5f15c1f01d29dae9715ddee7b5576594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556058632474bf3938d9ab531d4286c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7d8258e12d800271aa60a33a45853596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80dcf95922de01f9131905b784d40e3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f8b79c6b38bf4715bc4e6e53b76a3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e962552133517ffa3503cb6ee7b0c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52f1be4d0e54befcb5e38d6393c62e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dbec0d6e6f14c895fae10b8e2d7d6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb5ff64c5dca678850ad00675e0e79602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3963dc629424544fcf17bbb42b491cf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa145a46b352ed7be846c0fac55d91d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997a9e54ddf14b76b678904622248a7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b5a6b12a28a386a8be0caf7e9b922606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422d6ccc1c398c467b2c109a2c7d29e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1854c67ac441cfc5863c59845fb6a64608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373e954fc5239be8c28aef3a59480ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e927fc19095661c39fbd08bba4e238610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25d407792b5bc7b0eea43959431621611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17646f9272a890698093ca6361d09322612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c755fcfee2f4a6b2495c0b826bef04d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c951b41668d748c70caae160de08056614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ac6db31b14f9a66d85d73596384e9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a061be1e53103fb2dbfa519a4cd5a4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f934d09ecb9722f15a75562a703ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684bf08f6bd6041195644d74fc1c3a8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676219390d07fcc60c3287bacbc6eae8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1ac9f92d9e0ea28bb0bdbfdf6f428620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a50e7d13cedcbb82eac2b131e39979621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ae5c642bcb254c277f273e3717980622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbdd72051b15c7cd9a0a80f490245d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62532593dee6e06ab168274e6c5c55624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cf5dc09f5e4a1e888a58319aa335e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f07e80c33e6efd359be0fb3d1ae329626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68afd8131c6da3713ac0553a9dd3aac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba891d0dc640449a10d5c53e2216bc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50476928645fe07ddc17763cc726c571629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714da15e41ae590ebaec8bd632aa237630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495a4681295ef20e0c3d64504a697e8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43dee262927b3c58f0ad1b2886f3f9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba2ae592815b4a099b26614b31ca2d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702afe1e57e986ff9442c0556751854634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15469508c3e30db4ee241edeb83fd6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6844c039aa35d34925d5cfee8359396636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677796a4a7c68b987239e4baaccaf2a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a09ee5ff4e19a6c6987a7e78630f8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648482791af2ca28b6c647f5b391285639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fa63d2a5082ac82e18888bdf24077640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663f2b9a2ce80726b1ab37bf0906f13641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563737fe0a493485e2beb1071039e918642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cafad114d877800a566c60682e707643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df5196f8abe05d50217c4d3d72fa32644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49540bc6eb5dd5a715ee6457366bef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588b3c2239e4bf5f96c3fb03f94c8b5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16748fdabca581974fb703ddf094d0f6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72052cc950abf55334dfe0131046ecb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69604888aaecc3db240f1066e98cf728649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9fbc11c44b0f54758570f1fbe3373650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea4b757b0fcbfc1eb6645ec60657db651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3309977b450d283e7c6a4a82c0e1d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6a285e011561824473fee16d1fdb0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a1925cd59b73e91dedd737add93e6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d73db06e1c4d571efb5a7ca9177cd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e526d77082427836dae24754358a74f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fcbc5e32c2869bb93ac55c567090c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a83bb66aa2f311d5604db6d0aebbaa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48078983b035ab2a1653f44576b4b9c4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a976dd81cf60d51e3e10d6102b9b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deecea99a18fd9497dbb6127f151198661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1981334a659ab34b23e65d0716260662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9907bf864539c0ab92c8cbfc8348bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55a13a2bc16b81dffdccc4abb38000664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed53200a73b08a42aa0e9894a36bbf5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a319c265228a6500fd180e7de45d31666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ec937454623e74b6b67eb2280bc53667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057407579ba92cdc838390299119fce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8c7d5acea7a67505670fde01a1754669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351339292d7fd5e57ebefe64eb3b1274670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6a8a4d47558db84c0530af38bc56d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999191bf45778b650ebdd04f035202f2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d335c3915ca74a73defc78fa0985c5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12c947668e36c715f393674eeab787674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aaf9ae26a1080b179f686a8ffae5dc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d2ad7ef4d6f5b7a66bdfae55efda8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb78993dd3c1068d5293837bd660ec2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b58fb521be64a74476ca18920e2fb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad980265ba66ffc6ed714d615b3886df679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bdda9ae098215301b5b5f228a1c64680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786825e8048ade8bb9937b33d759870681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cd5fafd9773213c72358429abf81a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb482ad06a341e8ebb02a3021c2f29a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb78970ac7c47a79153a3315c46af95684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59524818d61d38fd4a0de89e778e3c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbde60d182049f66e5347194874a7e1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15190365b997e4e91694b947dad4b57d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df05e9386461319f740037a4c94ccc1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1dcdafb95e84550918b785766652c2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34faa7a8ba9fb00836719a7eb7eced8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee93d6cfad1562d8d075d1e03ca653691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eece0a8e451bb446f5bc280818680fb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751394a65fe69348bd461cd45721b219693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97b1de70eb736b13d589b4329d76b4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b240c2665feaccf15aacf4ad9924f7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa658c8b6e424a8ac8282cc0bdad00696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966d7dbe70d4ac7d58031e12a24708e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78193285243612c058c7ce4768f23c9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f27d7a7b199b6867b2fda1031c949699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b224f6899bd0e4f57f679109ec788700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5a07de7ba216cd0676121ef0df98a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a36f3890e434facf4afae70946a828702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80d2ab049dfba789f316b6a258c982703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a18f15d99f1d5fc390430bea04d16704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f6f9167616414a79959d69f62c183705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cba7583c4b126ca57c13dcbe9f548e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0825f124c6133ade01bebc1ac4d60707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be057a81f2c46d3a6b2ace8c6960043708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f71bf05f4b34d8e4a0ab4d6a15908b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f14d98c83244dd726be5b91ab26db4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e25304af2c0147d1ec887216b6f81b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ce63e394d3e31a3cf85f52a9bb333712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c06d0e05e9b979a0e78bb4e59ef944713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa493d009f06bf68b360693ce8783513714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e6f008f4814c65ea6935c064e9496715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc0dca3e3edb5965bc485ebc48fe56716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d0a5655a78c39076b9c25996f7065717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61900cd65de33f17b98f7749bae01a0c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fea6e9759236b95b29a51792e34b0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fef6d0f4e43f6749a9aab4d0be400720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648514b49de4d477805188e2dd77c60b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80c4935d8ee94e9c6be62f76a9311f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a52779875e308fabaeced554d35e4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82dcd58e479aec86c0d4636f0ec8bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e8be2b58d09045ef9c35215dee1b9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ef94d5eed0b72eab240e53deb1b17726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c1278959aafc14e7424fdb590fba6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f5a7a9d7e82d174bcfd658ce678a4728.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48cb447dfe96e3bc80eebf1de420161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4271a9ae953f92690a133051b68a4d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e4d385485f2c01b961221b276b2333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913503e8dc89c60c925bcb3e741f99a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac99bf782bdf3d5e8a29f98a4f86e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068a0dc016dbd568bb202d6b14e04f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5713a587a67544b013169e5b40bb47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acd46575cfc53a9d64d70a437eaa848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190038f4ea71e40ac664ac60e98d2a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c7f9c64c359f8fa986a5e1b4421ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cd74a8ae40c9683e2d5ccdb2d90db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a1c33272bd0936101382f9ebb962f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2195d4f0239416779dde81f0332da513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3efea8a0284c53707354643a2c8d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999af43c3ea9c2f4cd98de549701994615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6854c312502756a440a47efe5e3c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517c881783b88de839e19c8bbd74e7c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816ba0bdee743c47b22e2821f60ed0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfad1fe4e19d8df6d6c68722bc0e2c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030cb3d543e679e2e2339317e7ced57520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286cd26edd4767240fa3cdd4475e28d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6224184910b7ef9af733814d6b15122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142444430614dddb223c12a028d9453e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266a20f4c36d755a44d6350f74828f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e90749e1e609390d844a5ac345303325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a361eb3bd9ed193ff40388d56f6c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7fa9e86fa97e41d1075df76481e3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24192194728784a1ce461c0254dc1d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c194dfe36d962f15c221e94a8b4b1db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d11f32f71c4d0c3ed2b2e5f6fa52a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1e9912ee2591c5802cf95d579d8d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9638e2da4960f4e7053dd274bd03e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1778b3bf3d7c666310e409e3a642db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c867eb003cdebcd830c94e9fa88ac8034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a932b7e14dd50abf44b21d0b719d0fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950e63cde93b85da1bf55e08246c12b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635f2e5c119de482ab6208ccebcd2ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144b2879317f1b62fc2761b06cc92a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf58854d904fd6928e7c7cbfec7285c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db51093294f4f1116a439530238f9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266e2789f2f99945160a6b19cd04ec541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba10137c3b533305c2eadf00d16b8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991c5ef8bb20372042a07b5d7f7315743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae15fb460202c50a7c2e762de4a392744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd327e03a5f8c5dd144be824da67966c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515d652eedb9c4a86565f6db88e395946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e5706ea8b9289fcc80ccea13303a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dcfb35809523793aafb54d1382de248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26718fc4ecd266721f397e7463db327149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c9408f636e16e6302f7488a3a345550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24242a367cc07ff428b08a64a4667dc951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3c4ded07f01f1cbe48900ae93eae252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60e3beae413d29b364ce978655f12553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78044b552e0c4a0bb8846d37869c1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a9d0d3fae4c4aa13c15bb5d1c58a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc803c88b5e421021c6096bf7548f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a09281bebef9ea97724bb8b47ca8a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7808031a87f05cdde27f76001d93b9758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93addc3407383f9a3f4ae36c992cd7fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e194474b0003defcc46867be992a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e9d189098d3c8286bb8638cd9a2f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6cfbd12306098d70b2cb57ae8aaa962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333125c8facb26197867f6af73cc43563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd491390041dc577023adb401c0fa0e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888540e5c3558bfebfaae4d50d4c2cfb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf0ff6365df3661c9418d93b15544366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f733f8a9b7d26bd7e319be73e529da867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2f1c38f85c4c10e454769b183c3d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b00b26938a69e7604f69037b2f4b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4d09854555b0f61982d1932c68b9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303c014934e8a4bf117b72b726bb15771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea360232ab3c1d1b4fe46484d43b95e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e663fb6ebb895b28aee00a092aff8af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9eeb21fd9f14781e4bcca83bedb0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b22f4416475a5b7c201a88bcaee6df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40130da2f159b6b0106fd642d3aea36a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a402b644a181f8d03197a999020990f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74c0c2d7c7ef411c69aaad572d7b9478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7a4eead52ce69267f180eff75afee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48beadaa24060b753a428814f831fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078c16be80e3bf1952aad3b98a471c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89aa615665cd5b313b9d1ea6bfe3fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76b8c05564a2411f8510e10b6c885283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985ca82a035233b29802ac6f48af25684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70799bffcde804f2e1cf43f30fa6a9ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a8a91daf819ee835a69ab47d94f2886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501c4a0249b6676806fdabcf4a409c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279662fa441b7a924c4ca46f7b19c7f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b4cf4255cad9b1c694ff081074abc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2041dc10ea66ac0a948ba0eabdc3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9f9eee5ca2c57bd6f7c9ff403326391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5f47f71b8803181b9d2c37352757e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0990ee485f13abd3d4c8ef7c350b4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fb600ac2a6fa83e41dfc6aa0fcf1a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77402c11e82e2e2405fa21cbdf9658695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28bad8caec08873abb2a4ca2315a8396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d32925feb3b8d7f02046d24f40ccb997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc348480527b66596c26487b9a0d5d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9747c1fbb6a7db58dc252b358fb4dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f231b0a36b2ca6fc1f8d96e69b0d48100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d03fe71f42ee79edc029e514e165cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee4eb4ce02d70c3bcc2019f84919ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c23a15a58e5d74428f2ca8c7841a96103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48266cc73e7d52b0f07f5086805bf9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f092a14dcd3cbfa8052a1bf7c4f772c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00052d538f28476ebf2c37f9d1b0114106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d17d1e0fcc2be41eab5af3b654d73107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9419211e09c20fe5be8708b5b9090108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1514273e1b2032cabe895dd6ef40f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04bb5e38a99e61fb89e5e2be3b3dc5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb59ff30b4d2f4aade65599d2174bbd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8ec89e727d223985e4130704a7b17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5a07ee5046b0d35da63f6e5e50fb2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf0e42e9d33eb0f9999f46a215c476114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b5433be1d14230b1fbab4e18b4511115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0705139e8d94e71f5359fce74bdb70116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce55ba5c0680422687aced27c81455117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8b038105a71e48dbf10397100b1b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88758c37f66e8818d3b86ead32d4862c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6456018bf8b41d7c09ae2bbf158ca4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2629bca343a2290c68d2d32e2e8ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe28a1728b7efb8bb814e4443ffaa28122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74372c5909368c9d3b864f5e81d22a00123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e6461e7c384a20f4913e9b1f8895e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe162b1d0c601f72d84de7dfcc027975125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3e9013a18fad547a833cc4e7b1c07126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87de3a665e51b414e97a4ee8ad37125127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634b81d269a803c47270c43a88a9a94128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b498caeb5094cb97db9036348226d6d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a76552f6f30cd25277d91c9b3653b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947cbcdb8dbe5c608d89494e98691f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a0cb91fb0f54390dd8626afa88993132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6599eb1a702fe9780df5a7aa38c78f8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063083d6e748825108fb5e3a6d9cf2b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8f2d71146d3230f957d1576c0bae1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d0a3123e3d340b0c622c16cb91381136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e36b49d74afaad6ea9e29b1106142137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86200025a03c3e88ee68341155e7952b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c04b75b4387514bb5f2998c05a176139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb51dea7025ef30fa09bba905fab458140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80c00dc6ccc74244eedb4f3df686bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b508cadae44312f1ff6fa03bd8a86142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69605e4923a800c00ea07a8d17bc4e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff4d294e2721ca0e7a369ea9f1e46f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319332855caa16dd5792f611e51e1af0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9b4a69983d6985adadcb4e9fb596d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0ceaa3c2d1ef4f29c406c4190df8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f33fc06aeec8f50d5dc3404b189cf9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a7dedcbb897e93fbdc8a858486e7e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f33c0a5239fac56c032dc5cee0205150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d081af04daf34a5f370f7f069fa3c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd25e9fecb42298d85a2a6c1f26b6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e69d7d141bd512abf8b07f2cd4c450153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1beb711f04fa64d1a74356510338e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3615347477b62c3098454727cfb93155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81acaf8361a7cd0797daab3eb1b8844156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84285bbfdb090f927a183896d885de7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0e6da7f1fe1f82d7c1cb482ccf18d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c2c9b508b04371a14d940d2fbef92159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d34a3f7380c2a15d3043334f0bb465160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a946b7af24da968cbbec340e0c287161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece6a713fa47f866cbfa1365b4543ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8309f68be542cd758070805d5d85f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a9159284f7f25ccda1499cff7171f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719caf706c0004372ebfe6cc0c1bc5f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40393bc667b25391ca312b4628868e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8636724cb3c03146ea70436021fbd6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e217d274820e5fc3d3de663493d65e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5d81bc5e0c45edf90f40a6b396330169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9067bcb1fffbea74b9014c3c0442b67170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3065457824b1d47bca4669a06221b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9913a2d19f0a3867d76c7a40e4992f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40a42bee72ba9ed107e9bda4e382c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db071d40e6cd8d64d89836fa0408f74174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98985266f0b3dc340c4bc5e9266ba8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361b7b6afa72eff07fe47cec78b0f89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c3543881472391b66afb1c3784d11177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54b54d8dbffbc69dc6ee9d94626d47178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4934ff6eace7e18b5da013462ad23c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debff5eca0b508e88cd45aead38bb89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0f298b7be0151af08c459073157dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e1531deca1c775ca80eff4975a8ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2f9dfd2fb3cb6335d0103586d25e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb0ea890344d8679ddc93a0a97000b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4e668368ffed533dc2edfbb58bd95185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092018e271969a663625f6b4275d0256186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6425704dab1a72e850edb310e09ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e7fdbf6b8ab72d4ed390ea24f4d12188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806ecdca9a70c0de9e63d14ad3bef1d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df4847478e566becc0d303ac0f756190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ccd2eda8de0ccc01d8876116cd742191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249285ad34e8e1b7f0c3c6e6489dce3e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a01e9bacc54c7d1d16c638cdd897d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fc38d7b7d33c7342fac8866ab3e23194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf73e6ffe9889705c35ba6ef83bd2ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c4688f7ee4391823b1e92a866b9df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffa7b08b730853cfcdbf154762b190197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d544699bd0e9f7d9b0e675eae6d8cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0771f4888231ece035d0524031d4a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7448259d6bb49fa4b0d3761fdf84951200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8f7be8aba4cb13a5f6bb561cb9f09201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f883455277bad894147844d73df7ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e267375fee010f7b01d48a46d13e2d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9b0f113a47afdda166a469d71d6ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08667763764567b648da9b6c045be782205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7a3e51f5db53f9d2fc15b5b040444206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dd6258f662c5bfd17dcf80cad0e66207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b2f605ef1c49ce5b16b89bfe8ecc1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af8a6339628214d3065e81422abd2c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161c7e27590dc104b3d3054c0814c30210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd864c59401eded81348bb9a08e694211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ddfcde5b668e91ce104ab23dbb8db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c6d6475c7fc79af59080dbbd557e1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea69a58a3050e779a531061338a58d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d47d586e2e2133f24da6e10f706e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff484c442683f589b8243adfea628c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71099643a5ff0edf77f75d944f01e611217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec87b4a6982df302586642b22913bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b6d694d653537f9bd436aab594c11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e58c110094b9a795497beaab4e4d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39b5f4bd5d074fe4e7b3b5c8a066fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7391f70b350d11479e3844a0b7057222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff600f2c5008beb67c08fd09f1fec1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe0b4e755918fe2b3da8647729d6ec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb57a1dd6fbd3ab1497611d7f70367225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d463aa38c887fc44152b30068215561226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03c0c6eea1d5024a52686cbfb7959a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ff988f66271d830ab53230a12393e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d15875df8d6db7e528061bcf747b8b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cbfa973fce2dfbc291992a11019ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784bae4a4af4cb0ddeead5cc6a6b03d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779eb89b32efe32acce7a6ecb822cd7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b139d27c6bae04c4047b9b30b8fec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf98fba4c29c047a966665fdd40536234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824795cf891c9cb7390be09e12db28ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407b33c2e6c16793861c3b85402b291236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4b058fbe3407b974cc5af58e62be7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5126f8ebfd140a4d478e63bd5d4e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdc1a938a8863cc7c898f4a2cecdd0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838950f67e2c1debefce880f058b4d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c20488658bf05e385d97df5ac7f26241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c02572007115eb45d93610791ccdf8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe918b91aeaf4dbe346ddd05cdcbbde243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b36eeaecd52106634fe8cb1dd02b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e371e6b5e97a65145a8b633484eda5f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438fabf9aab9a26dcc437843479ed73246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1018a912fe9a7d8912ddfb80d19f7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f78857db1cd11bf5e7ab62321f0d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5248389ee542dbecb6ffe953b5735d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d900c0467170e0a8dfb0a746b08ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ea14c33dcf742475a75c61ed29faa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617700ed9191604f153a72ed30d5a10252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889231ecb0c72f8351d99e4b27b6c0c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b2efe12dc9884bf666008754bee61254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56e7277521fae734c0da3e5aabecac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0213a35d359df594b9a26ec5406e639256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a63eb0b8ce5c05f71b23595eb53f3a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980db3932570db5f364925a02d9dfea4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b988f7186f6bc05b72dae4cdfe6801259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5641dc72a9bcebf388a58caedd32dc3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b515ad19971f2dec9d78ce6dce998ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e3351739ac8faa7cf0299b394987c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbf22cbe1d8f556b25ce29812a72ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f57ce4c8f2e1692f197e57c4e8c38f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdfc6d8c341dd308c181c62b335175265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23683f0dbb0a96115e7d4ca5c9eac8d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab601ea451addc4d8fc2ec50f6323a30267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7335a810856c632380d7a5bab5b37d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736637f215d8fc6512ad716035d2a4b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1991f85cd538a7f66e1c969c25e430a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214a22d8f621d598f83048253568c19271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68aa3a28df41403a4c06bcc59fc1ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47020fbf4f351108c9ac14199642ceb5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5d82636a99f32be9634ceeaf5daf7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf86e2abbc8f0473c8c2c681d35241f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f51625d7da8efd6028a19a25fbc09d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ba9d4151b5ee1a1b2bf87354a402f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819862c2e8d7a9d67aee2c5cba68dc98278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c09b3b8c9385336a8dc541157c33d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb404e1d3c0b5916014509593d7d286f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406ddf199a15b9e299a5a3ca426011d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71127729ee392260385921be99605557282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975747ab581210f872dd370fe048e43283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6539c119a7e3b1168b12d0f4d71d4f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8824f8f4f2e69befb549a9c4913a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d8f6faa0cfa7e3a84f247cbe97ddb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094cece6e10cf6324aa694b967da9b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fb973067d55010e04acf140bf8568288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5ba28f40b8809bf3e117e29f87685289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209543447f4aa647c23f3f58c4d0a648290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef509b0212cc3bc7d96d0d1b5c568c86291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5046cb07fd7bf791482714ee59df2e8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b753248be5a077ccc29112fb50ff8ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb9c05024b30a3dabff945e60e7ade294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03258bf3427faf7a8b4cfa100e14cfb0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf7e2284047d9e570059065b29c534296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce684b439ecb1b47f1dee5281abfd32297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8efba824090cb3d75b8e80d7a7211c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76390a485b1fdd295a0313cb720004c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872af4fb2187b8e208e1d8d3af4da99300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a104183c1ecd976d356e6507b4e925301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab7584c4474199b08de3075ed11b1b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f481be8c9cae2843b47b8a58e740550303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80c81a13d95f415997d1743e96ef7d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a7826b408b60564e011348f053e16305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417a0354d88f6638735fd21ffda62cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a11adfe503e922889aa4c06afa9ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f66aabade3af3e9576e3f167831ab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1393714e7c5a0b30a3ed53fb97621309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abaf5a43e3faa2badb0ed148233b3d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d3977b7cb323c553741609db6c843311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bfe19c113544fc648aff90db54394312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6857db7c1f97092241a9bd6664e752313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af28e416428ec0116110cf9b4a05a3f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04ae073eeaf4fae06a8193f0ea0130315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a378aafffab37abb56aea66f906a9a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca385588e06a10aa6110fd67ea87164317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac736e8abcddb8d4f8f13f62207615318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60782cf1071389f718fc0d583c3cc8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6f23599df98605a3adfaceddd6ea8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e03297cf876634d650e5ffc24b0439321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26253e15a550f35812c39466a467a033322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad22aeffe5c293bcd70443aa69f82d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e2fd34ef1559309b11f55d6edc12a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12367f2e263e8f5517925cae393c003325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ec2e54614e9bd2e0b0f64f1f987ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ae7aa726a4e2f2225816bd2eeb941327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fed22dd40a5303186b7dc7da93264a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95811b64a03bb77ab0371b8aca497501329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977736fe4e6856ae1930e2aee6ba1cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ce2cff84cc442ba75046f4aa2ba1c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5eb489eb0f8d0d5a51afb9aac6e34332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa6aa90dab11733c19d7b1d63de26f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157cc120cb32038faf9eb206fc5aec9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d045bb1529f68edf5dd1b3ba84160335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821c1ee339cccc1d13d931d8383b49d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2224a03ae1a05e6dfd7e1652513146b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68c4c51d2aa8b039f51acc865d3208338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5bf0a9cbf29da51069bf615d3dd60339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ece11e091d2a06859efe91e642c565340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442731846b1883c5b27a1c2b8aee83a7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552fe3bbd1c75599298a8a6a37488ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b95bed7bfdc2d29055e27ba395734e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866a435ca663eb77ce3d0edb8b2896e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f1f92f7bb08712f4919e10bf6cbc9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6690aa42218b32517a2b770470deb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66fa99fc4f6766fed066f263463649347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d74983afde20f13fee67b7d56573a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0230dd7f2d0de28330130e0e04f9e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce118ee0b247fb6735efef5d1a7f2c04350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bcaa7710937641c9de15297c7dc75351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565abbb779f0be78ae4c7c83957a2b84352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301a040387cf80df5cafdabb1df6965353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc061360d592d7a3d44378d1e707efc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda328ec5a4e3d9ac39de0496f156c1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6173f587663db29575ab83cd2e7e9cc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddd29a449dee8dc400d4aa9a674e16357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbc74622177afeb4ac4f2d31b9cb1a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb7500194473df5f3e3a2804728cd7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b21d148181d8e212fc2ee8e0a965b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20697aa7a6f46aab8eeeaf89b5a22fb5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0f09634b704d8a65de642530dbf18362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78af75b0f5263957fc8df738c2efdc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedc37adfb61c33fd7026e0378f3e5d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b4ba9975dd4c5c1705ff17cc5cfd0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755283343d2d6f9b72564014305d36fb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d942591664c736972a7301578e811367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac83e3464abbfe7d330f4722f7c849368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa0a8ddb15330f268e5338a53801d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b987fb8a6aea9bd38c85c980ff320370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14e1b168662e55e1fe7c6dd1bb2fbe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad39a75ff03c9234c97ee5ed05b54d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f54fd31b1cfdb27a592ae52fbd9e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a37c599784beded2a606e83370c57374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710cf5efde54917fa1783bd44afcdd0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d42d5c65c0e84c5618109126b7118a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fb16d33ff4a96a3a9a7c2c30d7d37377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5220192f766660fce25be3c5e4abe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517f47fea796620185badb17e669f59379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b40b58d32c97c6f714cb2d28abb3a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61641614e9af311feb1899af4f9fec27381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759f93fb6830d921640191d55c3bf9f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3522432b215ef2ddd0fe96f9db11e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6162ff14ab48854a4b2465fe2b5fc17384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c947b88585c4758ce4ec4ae71809318385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9faddfae880af9de5e903319a4435386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf76b4f5c5f9706fdab133cc28172b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bc3a76ba6feb0a15fe841071e63dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542691242d7b3ef466cf32699bbfb2a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbb41caeeed540e558871f1ab3fd71390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51468a138083fda352508acb6bd8ee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388b3e4b9b4454da5d6e3f8e8457c57392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870599338b18502e4ec78d8b598fbe6e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d6cc8c2e53b85150b20fb80f89ee0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd492be0d78962c903b47a15d029ab20395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7494bb91566d0414f0bff677f0457396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc156f0a12a838568a23b43903d4dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d849dfe115358e0872c4aa60ae2b7d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b8b891aedb5c8c66cb5173032af49399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fddade8eb7629bafdc62dc992b88cb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a1061d16c05fbebbf8c6eeb0bbb4c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134b21ddbf490789dbdfc88dbd4988f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8ab35c4880f23d404de776b58c75b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42d2468c6604b184b0ad3ce8372741404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f052a0c4d8aa086822539fb540c54c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ee855b47961e6b218177bf4fa1d68406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5e2c89cbabfd5a757a678caeb1b65407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232da6c24a30f48a1d8bc2f67fc4222408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd8a67983b96a433ba6f7e136281c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c07522dcad3df6648b824c3256546410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e432dbd6766d076da9897741888b470411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8c7db05517a916b93be60ea190599412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad83cafe1905fa3e4d56fc243221a0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004bbdac1dbdfe136a7fa38e8c6838d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a679a7016e1ea4aa732b0b987314392415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13cdaf57372dcaba9c07220f8b9315416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecfb560a6b81003e049bfd4c48781a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf95b43165973fa2273251321782e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e234667df9ed7f18adb03b491c1742419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a270c275d73161f809b69b3707593420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49717de7ebaad11f2cd31a4552e9800c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31699b666392e1580dc3bd55d612d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eccb3b4e85c176c6e21faa3175d8ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe48e5f79944c80d49a7a678daa1d6c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41948ed4079cbb2824c453172207622c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd918d80821af733548b0a137ae2a1b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82188c6287cddae3da5a7fa0eba00ada427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f7f9d4c58c61a2bf25f048bd549ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8833f8fceed315efd33bf95af018f98429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a45bf35e26d4d422d0813a27bdfcc0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342053f7ec7e83be3f0e3dcc17a810a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d172db844560ed2ac0ed8ec3bdfff1d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d8007c9c36e98065443d7ec48914c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7aede2aa8e4d733e81290f9e40dcc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcec50865e7fc2bd6d78cc8affcbec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5e860b70986d6b0624243704e339a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8f1dce18e3e5cd6e1b77aad9c531b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527069a5b66e3e637b5103ed31332850438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99677d31af2700a20af1ace5e728c556439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49fba3fa16c3fb000fbaa1c7df419a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157a5d03e53ac0dcd6804b74ac8657c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08971236ef3b2e52c3ae1cf31bc42c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb524dbb6233804217600884e019c28443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bcacdbb316028a6ed35bbad6faf1c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53ccbf3adeefe26f7da1e3eb75c40a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f407c708f8c1a4b2fb10b1e47ed28446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022b5338604c1b77e550ca75147062a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c871954deac941270bc244de371cb9b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dabff5cfdf856878de067136151921449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a565c496b5cd921bd79e0ebe1cfe4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70354d53f82831460f06ddd22ae56a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a651a80ae6db7d1fac029cca58991f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852d9a31abbecc6ff6c4956ccbd4ef3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef65c6c2e84d0e58df615a2af421e5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405c2e79806694158b005eadd9b1988455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20487062eb6e48b0fbb187bb0c101d17456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6f539850857c788e859d30e1dc214457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec230c537cf0b3db26d3fbc74e48c43458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfb2451ee294971d642c3b8d9c1372459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e24d0094f97aec105aed34de84496460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62436bcca8e7bc0dec3645ec1435a76461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44aa4da7d4bb411e3460da4c473ca0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddfce392702e437b275d1692043efb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519889340c405b7c34a02e6509f18c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803fb5513162a4890f3fa9117c6a469465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673039a62266c7bc903523f34b99e67d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a1e10520483db50eba81e1a817098467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c52887811be0daf7f5c84097ed47f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd94384bd785bb885e9faf19aa9d172469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910668a52812e9e56e7b3ba0d515d509470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335cd5413463e4e398cdc6b4ee29ce7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db00a227fa5d53d9bd2cbd8121edf4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74894397435bf15c799a33b74a488cd0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73893db5ac9caac57c6d250dc117dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21221073ed5d45911990f182dfa34c38475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4d643289de02f284060afc0ac1307476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8297d9500ce755820f3ffd3c044b2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cf567567e8bdcf4ab6d15606652ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6744cdf1a3f5ccdd1a3b227c97148479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1967c79d63c3ee66acebab2c5f257e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7337c3de04328cd36755b11ddd36ba9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa796b5818989dd9ef328170c65c999482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d803bdaad447caf5476834cc11f7f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921143218ff0c29f4f118792ac228e7c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739162a440ba856aa82f9ee97e75041485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7698d186a16b9f741a5d9a429e2f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103748595c6f442f17a51118afaee9c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba78e8675e9f43298b1d797a240c9d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32bb86d1df26a61c69d4325b0e2d17489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a1093ba306245be346f6438f1b47b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce7cf84d9bcb5dfc1993a8ab7e036a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad386c42c647de5153dc899a26071e4b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f3cc15c6fa2dc45c9145b45462880493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93763af5e7a7c70929527a025af01b9a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a532e1d2fd8e4600d5b2ee9ffb22f42495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14827471e03c20f43ab112c21c67a5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df57c6fbe5d6063dc971074b4e0671a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4cd4577c0b5b7a4bd6c8230055fd3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9b1fbc71c30dc1a409078f8c7eb7e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc365a0bdb188050152949da015b4b7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb91ec3ed28165b27137a052c20e3c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321eb3a1653a5c68c1c8af31e83f6deb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb742444cb53b2c87e2c51ba1b32221503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0b24804fb2509dc94cd631363d6bd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d11bfe322ee975634620a1817230cc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a8ffea56aeb8202aab4b800ab9973506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128d099688d2199c23247be126cccd1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047811c9ebe3b3604480f073082b3ac4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca080d352337ccba8fdc82f57b8e9ff5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd486d6cbb396cd9a14c025e2ce15b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659bd85dd5c3402791a1e35be47c90c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0758765d60561dff672823d0146fb46512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0b57673f1426c3cc01738c8316d61513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfd6318ee960b02b906bd367378ab7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c286b86aae53cccfb099ce73665bc34515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec89cbb18b6ef965d6e9796ed58ff95516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e18e7b335ef0e7b7aa6eab712316f1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122dfdc141a7d4b97042f36c7f2dad8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7d3995a51cedb2a795993b7c5adde519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce606b4981809e72df49b673ba86556f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e4a2e7a706fe8d9674a3d3152fe8b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a406e1b23e48597025e8d51e80d1b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9833ef4b81fcce315ced07d38c4e6b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205f582b3bd8c479a24b2317e35c814524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71747f00348f57f8d828249b6d4ae721525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3feb921e39ca1d0fc6765d295be86526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452bef5a7b3b97782106d2074734ca5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78349ee2b19c2251aed18d12cf76da39528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892195b3f81662cabc74ee819db9a52529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0442603690d97ed0f8e2e6608dce109530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2091e5af46d6465750c8b033991936531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099536a84241245afbe98667fe8d07a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe048c2fa76129ef91ac7a33cc5a5d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81333ee2bb8cd0f252419da6d78cd2f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f4d02d336c7e85f3f6f8b678eb090535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce3e789e31336e73077e9d8f375aa7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336c946d0096168b30531039776cf47537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c15c8d99e1d39cbb218159fe9e2f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9f41d553204d7a20c9da78cf06737539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6910cc338dcf87109bcccdfd3f5389540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48fee5fb81b64aaa8c1cf9234c3593541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35127c0a1d7185551210bd54967183d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501ba2dffdb7d73fd89c6cdcde3f0d8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb474082fb2e4d8358dc0f4bd976d4a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13182b85c7b45542e10777e6dea7178a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf194a54f3af765bbea3382d61c9e63b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb1fb4653f0d735d6788852e927a8a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1aa370b20100ff723c3a9859737d2a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c26b2f6e5af6e7b6a22ef6a7325caa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e28d31575e40c77c450044b68aea76550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac708418934936d6b6f0c234fce7830551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49529fa528c755a8c850790da9041f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ea39a9e0d0ccc40efff629854cce4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bbaef8072980f9402905f7eb004f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfaaba4b45cba926f04e5626699c36555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6353f049ea3b64d5522181cebb2443c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29533163e410ba011c8ed042d708d1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48591d1529aacc2da5a49a2ab322b40c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5dbc05317661d2740f2a1ce6158f89559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbbb027fc6ea28f511fb1630917f07560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6452c80178f3fda19aa866826d9c12561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10312a0f1f195eb9c017b1c294b36783562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f22a06359bd901140c77a343259b49563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be82f2f24edb5048afd0b26c750228f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631152ae4841e0ff2432c687762d1951565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1713e03c71887e77bfba34f61823c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f2809e8f062de43f377bf9c5a2571567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba6fe7ce293a038d25acd50c3e83d2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983871f093d599250d399684a1f1715569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bab07eaf532cd45736b4d1c4fc3676570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70470eafa86056d09730a70379fe03fd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc866ade28a710b3838c918de27c2d4a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61af3078b3a26b96a76a97e6e91b5d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aae2664516df180220713c55e49dae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f372133254d10d2989ff62000b0ee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8af452269dbf939aba54d649a3cb71576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edced23e2aa511ed6e32a9cd9914e962577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f1f3e806bd1402b685e6d4e96a64d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de322a67a9bf2b2d2b21884ef1d42c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb6267458c5e11f5fd6d5c36dc4ea7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff98e54907b47b5f5c4511725600be9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e90ed673175bde0251ffe329012e8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e72ce8e49a99945236b646bd0d5d7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3422d3530bb10c00dc9c378944258b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba61c1fc37ac87e6db3887a72422e5b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6726db3b3cfa9d1b0c85ec6639f2f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a0a9f41b4a65ecd1c5ddd3144759c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cd86d66530b8c7ddbae68133df13d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3c2c4a6c53616d43578f513eb0ebf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0cc692a38f041cc4fde3c2924ae68590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d4738dd0d181c7de56037a20ce983591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9551f03aebc4cf0ad580f69178883d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56eb160ffdfc36bd1d5905cde1e82a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f0bc38be0fb047a0cb4c8e2ede8cd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134136df7cfd407094b34b43cbe9e37595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bd1a7fa77f3505ea8d80dd4825827596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ccd4541d1fea3e6863882eb702959597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83d6eca8df94e4cfbe33b452aa81df598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d5b673a5e1b4c3557d5f5accd7a98599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3513d0f3c9c267ca872ca96c0e3014600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba52db32ae1d55ac0de2902d3a9c7e6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae9e6e0fac3cd2a54f8153191fa8b2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7920d22ee63df291ba9f8cded6fee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f28745b4364e9b4facbf2b4c3eee32604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b0039c079092baa94962abbb8a3fe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1b513ce32288d4346425b7ad09fd0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0feeb7abb188656993366802b502774607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e87432f1b80930e5920f542a854c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe1014fb2e39a74434a91fb5e6dd43609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def33ee3c5ed70957fbb88128d214323610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5847600715d3432100f388da9152e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac637463167149744ee20417762c3caf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884a8e8f4ff597d4e32128cfaae0596613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11c1bebcf5e1e7ae4d6cc29bfa7fa0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35763d332d9c6b2744d37316eca3b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af2c6efa3bd1f4356c591f6c709882616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0678e30504a9878e07da3dd41c660617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c78e0593485f9383ad9a28e457fffb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf9d69a345698942f566f9fb70d64f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3c822ba50a97ad3958e21efd81095620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa30d3df3f3e04b066893a71695f08621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dce0d8cee476fb7f2800e9563e2b14622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66ef2fdea9d967017314bfaa40749b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a8e6ab644602c8314223a2ce3bff1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404a49cfa1c8b4aad77d9a55aec3180625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e74ad615983e327f6d704213f2c5e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e45b2dabcb24c547fe601b6a92b5f1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad17fc0db7feb82a7d19a5bde3ccfc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44048ce83998e935f00a207d78e0463629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf428e36274a2bb6904c978dfcb21bd7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cadc616751cfb475895473b015a46f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039054a5353716400e43a92c4d3e145632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936ae2dd29eb4fb8b748530b428061b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2c08d423b26e9b863961c10823c76634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c68949adf56660520fd4f2d732a49635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586834e3493e3725106b54afa8dde84636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122421c6a79573306f496d2dbc220e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b01a27a5cff1662a9b68e7f5bb0b3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dad0800e303e1d8ed75173666ebd29639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88b634af77e9d8edba90a5f845054d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cbdd0318f6b6cd7882a575167f40a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2a71517651e72856d6b80424bf2e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b30bffc2f28a9b46f8a7757401c663643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37261dffa2c091b02f71b1b0c3b97ed3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869769eae9f050b36e60dd7e71543afa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5360e2e34ac7a4cee7468ed87965f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a77e9c126c3891155bea1ab5a6e2d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e01fd85484d904a068da9a07736c5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2973b31117e37082e4c0cfc6e9d97649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b117f07d0b53c13af03ce82280152650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7977db45533114f8286b5d543dfa66d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02945dfe7521fc0c128d40e353305b8d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b02f4f1a1e0df11a355bb1ddfa937a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35420341fc6db55e5e5a4aa3548ecd51654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b2a1f47711ffe4db3f98c1a843f44655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072b253decbc312d171f6259f635cbe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fcae2274111af5f0a64e7545da995657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221df83aa25b623f55be2541f5a41b4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b0b28dd019dc0362698760d712f1c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93c28c6857685549cb8a5e135b6080660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b28e756a18058dc62fd95d5512228f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8a11d6a13d78f19ef7fbb972725e6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59fe6eee5bf3a624ad9cc6b9000059663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da388c64bda4b4c939e0d343747caae2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc8fe8d2186cff7b78b30bd4ae2add665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7f2f6442fa41cbf64d8a5f574006d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd76c30f57aa7266c58db8df486f30667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8055ccafa79986af0e924198c26397668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb8d6f4f8638ebb3df128bb4015db3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce649dff8fd2f71d44a0760a9875d82670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6bb405013dd4b066a50676324c3e3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f3807b05a70bcc9a76a2d8a0168b1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d461977bbccd90fec8a1b0931d05e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71527e3c212c72a562b2a470d1f921674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243fc7e111ace7e0229ca6821bf511c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249e58de8de1c8d1aa63b741ecaaba5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957273f765bd1c81d2069eb013d0a38677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94e8b628d854135fead28ebd9e881b678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4480,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4540,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6515,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7660,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1550 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25380,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J371"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25656,9057 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...588 lines deleted...]
-        <v>1056</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>