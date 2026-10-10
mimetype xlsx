--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad150926c11b961fcc7d409b36793e291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435dd0ae86fd14f3827c814d3f7c6872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fc000892cab435d09b6a800e6a3493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288658b6543f4a3e7215a7ea1b459f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa29cea69682f931b78d4abcbab17ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b5b758e872a302b0d7231cb7e8d486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9eafe8e6038ba297c06ddcbc18bffc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5912df7115f54d54a88222256cde78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85c8bb561b8a457f10712db6779cf29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af3ce00bb16d3e166a8e08707b698110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3c5b5dd5c0ff7f56b66d9e3c1123411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae207dfb5bd8498289d6865f7d066c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe1424c75e3dd0a45e8dbacf7e4d3e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89235570f244fda8ed29aa9bb5be3e7d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca087e850417c1c14f1e979304a7f8915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183b5e5a35bbd0d39b925960bd3cb2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acfca0473e17b9e25a5dda454e448417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac30182eb0bfd375a83f4114a707ece18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bb398cc934943b6048031e862c61b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a79c7794443d32623cc91b854313e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b44ced81bb8873b3cdc09baf79db4521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d53aabd7fcc14fcf02eb464f714e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329e50bd871848dac32dc2637d6c30123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814eabdf0b0cba4aea88bea5c87301824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015dc306387e43b04446b65f93a4a77e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d82d9d3a21ad6a352bfc2d0ee12ecd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ff7b1537a83076cb0bed89b370d4527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32560b3f311216fa427fdbf078b7669128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732182c4b4135be44fafb3c827190c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ce91078a8ce0d2addc6418323921530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3b645cb45c9272f159b9f72b77c9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e92613f48846cfe099f476becc3c4932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42347d4c3b534ffe0d7b7294d170365c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6ec07b1671d1e33003bed6a44144934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8189066ab96fed83e0ead243560a25535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8503c90d890ccefafd823edef9ea336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32845628bb921b177223cfc7d48b7c2137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b471af8fd7574893b35dc6648da2b7c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db03ff95e48f311f9a0baaba1b6e9339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53ccfda2e0987a9699d2965beb20e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228306028f977a15ccc9d74898455a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa153c0bd83e7d661740d0a7681f15f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19618da4ff615961ecae09941118d45a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a818d2e89e46515f0e13327550b8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152f1e63af8d5368d9db6799f1ff97145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b303da9a8dc2a406941e921ee2b4ade46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76115e70cefe37b8beeb1a99b2a26547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29373ddc12a57b89efa8317100b28048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2fc27dba785b33e466adf1aab6b2849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11617d59d7f1cb46f362dc2c81204850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2823523091e712a2f54d9a6780c860451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f0b35c29b663252092031eeead9ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e8a24758afc1a0cb8336177d989e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730afb6951332533506e765451eeff9e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1d72c752f3f113984c9aa4923929755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833dd37c75941c4e5e4fe5b3843645c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1e365492689d4a896a996a4a27f7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83880eff7aefbffa1d51d80d2234b9e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c39eb084320e223f6c9169e72925cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d8aa9bd1b57808e55eb0bca095e6560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9c4d0225c05ad58279bfab9b929ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e956c8f82499a54b6563c1e040545962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0293255bff00847724f88bd1a389f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7525600d2762613093f1bb0fbc6805a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5109c583c270d81b849fdd6a2bbddf465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5565d371b54f34432516e346a3c9866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ace366edfdc6ba6ec94a802285c3b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bbda1e36a6a304e55b3869efbb97f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9d340bbfa979467f5e4c16d7c836869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc4d37504fa0bb861446e604ee1d0270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c685165fcb93b0968a522ea54bb2171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410079960276dc354319b59382b99f8872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a41ec8328364294c9c6bf573bf655973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41320d838484f169f1d1f81e7d045274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef5b0baad27c592ac29bc08191db3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7470e5aced618f4ab8baeb5d918a9876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc1511ca4f86306aa1ce8fbe40689e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44004aeadb9abe9d497276033c40c3678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58a1ef7d6e9ed44325be585ec5304c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57953a60f22092a70b762196b58290b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cce3492f10e85def836df5eab2942181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7aa18892edb89c6e60001e527a6efe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f77d547d1fd4c9f9606bbc340b09aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d90b7b140d00be82f50ad0448e7b3f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2bc0a0e53cc48e735ce82664d8f5085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8b2885dd490a242788e6d1662d7ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5dab2fee5411ed2346fb7802cbfac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6f6b37fdaeaf4f3a3006d6dba2a6888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec59b18c828243fe204a36770c4e9589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60ec86a6a455cf03e19686c8b32f5290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c647d57051db2a9ba89932a365b5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f1ca39b6bca1c6ed4cf15506b950792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2421e1661ff13aee8028b1f4327d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6487c812ed19e1e9aeee4b0be109a2894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb19398ccfc25496d7ccf3fae270a5795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1302ca8117790b822000d76468fad696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a085028f8d747a1f47a48f948df8c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e932101c22b86ad0efe0b087c43fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5ac2abd587024934ea1a0a2b6357199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d54d1d3720a6d119ce9fdd78865e1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c2a8cb988ac660f029bb35bb7f2e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbb1a8f46496b4071f9748ed4e3be9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0dde9dbe9555333b184d8099719cf6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70576ec73f1bf657ba94d81775faf525104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e1a43cb00128c4297a39728404908105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcae063153de96daeba8e159b03d50106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c172218137e31fc093884c51bc3ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c45b29f85ad3259f7b23916ac9c58b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a83f5ca06fbdfafc73876bdef601a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d323a73d52c7980217ba302db09ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd2abf60b0672bb7cb3657e96d455e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fd17eb90a20e9a142d033c0f4a1f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36ded57c54d042142d6a499266927d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4843c81356f1315baf39fb3addbb4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de340c4736520c5a4bbbab385647657115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb576553cf236ac70c4538be3fc054e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6c12383877f7b0140912ed870f201117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b851f50b08d6aac1999ce89eb5f441e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f352b8c9170b2cf9dbf001a43a1700119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156499076710b6de89df2ee1073ba502120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96951296622181aee4af37f3bbdfb86121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33961ef68445d7b7272082d5c3942d6a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06c42fe302a5db9747aec611ba6511123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4eab026be82a86898f7667b1be536d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36f0c5ab4df48fe6b79d0b91b22fd7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a297843af9a2f2662ff94d446a1e67126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ef59e4ed52b604df6af9fff7c167c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29a9fb5d0f0909868a5c1cc8d76dc0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec409e3666a5392110761d9d182a33b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba64fd69a03f68c971ea4b7a3e9a076130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b68d4cfd2ed14fa36701c96f181aa7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfa859cbfbf21cf9091d268c8927a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68b00d88877007e0e4d66883ae0376133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609f80a402d47da43b5ae13d53ec82f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32a83c3e57eced0e4e2b184c582387135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5de19df2f197036a0441ec1be7922c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa097e72565863b9607948a6b1ef60137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9a7ae75f8a6cce18305e0747dd153138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ab47f15321236780d75ce3e8a73d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19977c5afd6fc324d90ddc3bcf8a9cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1091bf946c8a24808031ea59bfa3a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07560866be52f9c7305229f28a8fbc81142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d29d03ce31a92a9036043d4bb4713143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcf90974a46254fe263d2ab9bc9de3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2afcebeab5878296ed8f4b63c6679f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9fa6b0202c316538f55af877aed26146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b14a39796781bbb024ecbd4ed861c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eda8e8dc01af9035168321397a0e60148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20709ae011603227bbda2bee04e9c493149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ee384b1fad9ce373e73a5c6c77b98150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255d30c90619c160b48c6f405c63a43151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8774c6e61053a15054c6bfc032a386152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a83354cc373e08e447e3a536e5e3a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbf6b4a44cc2cd32bb508df8ca6bda154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf67027b2c28a8ea42a83ae33c64dec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d372c6607f71e995593b9e48997f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc442d497dcb62df5d818371763c77157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4938ced369104594ad3e8c75098361f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934b175ce548f054022df077914995c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d857a8555548ab01255d572585906dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af44d9582838e359350b5e596c5dbbf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ae6f01dd1ebf75934dec17589ab77162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3889abf61168204860fb1cb5e4c065163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839aee353b3bd90708deb2f578da7ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cc4b1b5f1db7d5a9978d8c7a9638a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c66b3646e7d4ac3fb7b9eccd2707b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317ffe7980442ead81115020615dd4d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd34fc33dfca9f31c3f1c10735ac7b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716c13a779fbf83f418ea2771619e63169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240f84aabd7cc6e256d7f024ef39f5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84a49638980b50cd7d4cf13e0ddf71171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5c87cd42c10d0f055d187c92b59a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e1c9ede8ce8aaccb054cb45bc019b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca6e79d559cec2061b3e90d4622cf4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e3dd90a4247d2892d63a03d824f68175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c726dd3c1115e37b69e3db29bce2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeaeb7fef4fe5ff787b0a96bca61c51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422e66fbc5db8efcaf09647019c0223178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a58e6647daf31dd3bcba0b442794a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f32ba097e6ea067245df42a94a8d27180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe85ca41269cc63fbb1bf1ed462e8f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df582db13fcda086cb9efd05c4ea9b89182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fc88941bea8411534e53caa2a64d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044648059eda4f7957f22cf2a7b3993184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a10c0cc981b5ef5e141f60a23370f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73772a98800db174ef9377d861a626186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544de48622b3d98b906dfad12327cab2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18692b168c99ab80dbb80ea4c8097d1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12219908700fc8053de68540b9a8f343189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5674d1f1a17d2cd25fef62f6468ad06190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e6356cb15c1e1b92e91885a92fabe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390a047e4cb97e75ac3ce52adcdd3f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412d1964aebe6587183db8a326f8cc2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef161f640a666b2dd8a031323fc5c28194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c809337ec633804c9ac907a1fe738b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d261508736410c663f5f595ac99c77196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448bfd828f029a26af7ee3e3009c198197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fdf10894e22385f8c4d70dc3b2cca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec09ee286189bd6caeca62553ebe470199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9429e53b428561199b35bf9bb15a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9543dac0cd54d7159f82577f24d35b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b00350e9cd031d4cd1096f53eb694b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb9575374713e9e8b7367074a41813203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d726927397c2936ca67c2fa40b45f78204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a5aef9b17861ff9bb99b0b75634cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98de5c8a2e07ff7c8c27ae2ec0804ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1513578077c5d78d6469727fa4712b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2471c81d99a1e32b15d58c07b9d6643208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2c99fb4acfeef92d88c33b46cc02f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd90fbaf23b5724834ffe718c240f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67657d85c96159735ce76ef451f4668d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31bb26f4aeb42156a634e1791faa00212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c7ea3abf434e788fa9676fef17f7a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6e0a01ec84765f79babaf64c4c7fc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9defdd4d84817f58646811152d771215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf52f21a5683b89c4d8962013a2f01216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617769a53d3f67391e87dd05a713450217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9c03a1e37e994acd5a9b0711d821f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f28d3157c26125d9f13ebf8d71610219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443767640e1c6e15c4729f3817660c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98816e1afd977be94e7cb5df0d8f3f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf44f316fb7075ca03dda6cb4b49ffb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a15e44f388997c66a28ca09fb87ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbe18f6921197a3ef2d08756fb15d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70bf376702bfdbccbbb1a1d67d6c88225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10253385105953cd3d488bd64ce9a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365538f9e4e15bb039cb9cb3ad03b43227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ac53e2a21753204178b10d01b211a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38593389c0d4dbd095ee86c198a698c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf1bb9675c69af603a3fe745ea103c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135176594c172682a2a730eb145c5b9e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba462c9c4ed696924c6d136e667cb4cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e182d98cc2b01f41c5584a43a1fc86233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022cabb3c927aa6666558430b7c4141234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65cc36862a31feaa3b28bca425dfec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450692d05be2793e1cc355042e94e2b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feac96e49d11426b4daa438a903fdf7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4eda280bd6883b4635d7e1b709d2fb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18658d9e4597476af497655ec61acc6e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef9f7b4035a12662ff7d33c907a7a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150b99a4a2b9882b79ea6f2e21eac2d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22901a6cae8343425bbd1e5bc67b8e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b62c56031e9bdfe184477db2cba628243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fe55d43a7481d7e7b9ab43b988c74244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00b42859b67b63ca45b844ca141248245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aec34fddf340a8619591b1193e2ecd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01cd0fad6ad6a95e1d224f9174bb54247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21bffde109a7749e6d0b6437879421248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7e90112bfcf1d214b5b1591c7dce2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f5599d70b2a6d5765d2b1391efbac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b5d72d10997ca513e102b58fc34e0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef496929b321d4144737a61d5d5c02f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff71d896928da3c58f581e537f2eb7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c91decfc19e50da08ceb39e62a6b8f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8120a95108ffd507159beda9debd58255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7f3d5d408e2ad2441be085b9b2fbf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec267b91a9b306326a83853836b319257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29ad0381343ab69184a7ccd3a1ae71258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b501d083c566c1e1351d5b3e2b97e50259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962c47f2a75ed4a6da3759cdd2792f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea5eee36d470315ffdc0702d981a36261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe95637d8336b8d463637f8c6ddb19e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7a5f017abec99b2a7ab54f5b2392b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ec330abd4b0a7b53125b28dd2483a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a427eea162df9ab55511984524e53265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473be7246b614333ab0c2cf2e03e8b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6cea52da6b8530dd7cf7421967417267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f691d9b33510c415bdc8c3552e1464268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadc10bf7d036873008bf6b67fb966f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e62aa0321cc8f8e2536968adf14e33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca05bd208fca5cd6ebfb33580631cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c641f2c257a029260a429584a2bce84272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f61168194ab688985c0d6d358cbfe4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867a4ce3aa6e9eb8f935eb90eec2d53274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea0b254a3108f45f81ce2dc9b53787275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc05d72a8c17fa5babbec36bd15663276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00349f7863822985f753628bf199fec2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1912b836d34fd88ada74080d7fe11278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7936bc59b7764a8672261bd9d05fa86279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336094af0760ee547a5f581300577b42280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070928f89df8b13ed1ab1f15cf0cc164281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd41b9d0d478c5a76f452064f36196282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e3c14f601b5888b6b78279d995704283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdbac2316721f830f5f3cf5b3f4cd8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddf1ffb75a83840980b4611f522495285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22126f8d0c1768b0eb5291fd0ed6dad9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eaff7d0138839c78d873366c51e66f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f1b5ab46d51ccce1f8e543e99b75c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648aa3e08f5078dd0ff24ad5b16b8f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b739e1edef45a4ac2d89ba114c18d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11173dca3c781aafb4fdf766d08a1422291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbb22cb5bdcc9a35486f96d8f508cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e202dd7acee85b91bdaddd6970768293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca323b8efb6dd7e66c2aa04839149ee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38929dcdbfa4dacc16b699227bda4402295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfba4bcc30cd70e1dfc870925820c5d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d413634b4428681a519ac7118b9a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf7f15b649b7409de2e914bee2080c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3b043190ee1359355aaf8ca518016299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafcc49ead1262008fef93c533bc78f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27676469a952d666fd3ff2717f80aebe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402d35f519c02093509be6ba787e122302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa5b028b631e8586b6758d7d8534fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424be7e33764db4fd028247398f3c057304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757b1916c0c8bf1501f63a58a362999305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065aae1d07ebabc25f9109cb26305d2e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae16c79407b2d5c2ba7cc6f3259a91307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507a05dadbd36467a5c8dd72f388a92308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311003bb37608bdc8816e1a811509ff5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17170d96c079e4d824898e7158089b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472b77bf42ced6ce0abbb78508d53fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372a5edf24b7bb6cab39fa0a24d76fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdd6c54f03af661cf2fe496a19bd7a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eebc46230b1e2cc5af5cb1db01bc5e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fe5c2d97de40d17067ec407ecacc1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef55d8cde709bdd2a3c2d22b169ebd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190054c8926e4e6a7f1e4f51cc2faf0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb1100feee819251d51e47acb51c58318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e239a80dc65125eb6cdbd03a692f31319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7122eed92dfc2f59f152b5440da4b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968dd65eb217075832d77c54d2c5f97321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecf6222a204533e08c166abef95d98322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283ead4ccff92eb2b818b858dd74d99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835edc5fcf73bd34cfb51a27afbe4e2c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0eaf04f3080f7312b9239fd0b3cc9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28463462cc99ad9495a65d3571d66a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b7df7ca5a1950b1f2670e0d23ae3d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485731c1eaa8b0b213ee381773c11dd2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc58c115042dba2b712d13556163cf9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96bf9bffc424327c5cc667e3ee3872330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f1552f0c739a2aac228b86ec2e5f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10432c5f0d747d6bcf4eedb834209458332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc1d249fefa5a0677cd2e1434eacab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4e10df7b62bc2eb40296f27087844334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cc72ad4926d5453eeed5ddc069064335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfc17ff2d47bebbad8e9514e03364e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07922fc4eb86e01478f5a9bcdf5599d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa2b47de75751725c4ea5f88cfb819338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676db0dbc009a47e687f00ca27a60bd6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39455d143a76dee2e2468542fe753fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae844d8c95e547649fffe5118b016bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e3ac970a75997a6b5041b626aa825342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc87e4275cdd312738db7dc8856581343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44422c39015c5e69926bdf4e9bd2875e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b334608ed2c41299ec1b75dc9c7ad6e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30dc8cc59e9f7f87d94fd58d5a17c19346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3287e3ffc80171829d400cb1c342b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f10b646f1434a3c6a7d77c75b22ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3ab009488b91f814b1e8794f5acb8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6898a046dd920b0f5381bf0fbe33e9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478c81191c4a98349bbd0a3f0db6c34351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47101c133420f211c6382552305678352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3663df8b0e73df9ff88f6ea55a20fc1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2e0df6aac5d0dba27e5f4940ac9ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad025741d4dfb3eb5aa0d06acd21445355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddc52b3e57eee0bbb28b173cade162356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1337f9e194df8215d8297c87ac948d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbafd0670652d68f1ced933f899f0f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006237f824e41f85099b227bbf27485359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb974e86ea20ffb8fff10d5d92a6096d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fda96509e961818eec7df666b950bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03595ddac31c7f15a2b475245eaf6c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45e4f2ef172e94f4c04d476c93b115363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f29512aae74fa6c43de4ecc97bf114364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cd0fb07f7e2106c6b1bff50299dfb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bf1f00a171f57ad31d7eea7f27d5b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529584a37baed522f794448b824db00367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592b537064f96595030d024847feeb6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ff013b6e3dcf78c52e847c6dd27b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0f096e943a7f7045a3bc53b1d8d9a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00564c9e9219cf6fa19e74a8a025be5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d05151c5c02e4929a514cdc997210372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93e36e6f048244025e368ed500d2c0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90add03a0a6d1b97557e60f9ca6552aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659741464ca44215e4a190e8d9589ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692cdd50f9f5f326c281f198c849771376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74421190e9aa4472f9d6f55724a869377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d3b245ca57ee7da72472dd011636e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdfaaa9f3672eeb8c7ae5fd9c0614f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b26334cbdad2e4df2f5ad08115b59380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7862aec05bdcbd78b1dd965e91dad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6f6f172b757cc942624f33b44935a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df819e8d8f9c51b6877d8d47f2b79e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a3bf0a9fe41f6664b5fef084fd9e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204669e94ace451118e6f871a42c6296385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78c907efc1248e4a93210f6a96b539386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0720094fa4b3ed67066a0d4fd6773387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf98999e06d2a885a5728ff54fd71f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd76514aa904bf779f5bcb1a1b07e91389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef45b7815f8371dc97a68a783133174390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e998ef5222acefaec29509580bbc714391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2739721f6d3d3c937dfd9bfcca47d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02c7d243a2c224e681b4966d682fe1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b844a750759cc0310731c5686629f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57c45425e4a6456d8036bcb142c007395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66db6e792b7fbc3806f65ff616925d9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ba649964c7c3cb166523fe0ee1b8a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac897b5203b48abf9b93e72b08f70ea6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d878e043a263e714fbd4a93e6d0be5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5502620ed132fa1008428fc76ee2e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb417e3954c7cacce556fa8ffe45d062401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266a8dd096505ef97b2e5d630d26a0b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b3e6e8cb57ba5b006f2d7fe1a91e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbceb4db195bdb7584a967f559b3b1ae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96bd9d76deb8992e2c72d81d17ce9e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e39d9f971316a6be354b75e39df2b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001274f97fd3a67a888ff25ec5cabecf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaa53e2f77884178411f026c94e80c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0832db5f585b44086360fe591ac4ea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418fd05ed5ac9b5dd1dfd12e93265b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8dbca5750baf26ef650925ba4c08a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5002d4c23dbf0b0860ab52a50bebe1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68301e454a65a64221037a2c35dd31ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f6eda1c1de77356f953b2a4f780b2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e4a9ee2badcbc32102926b184d975415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d3411aa40bf3103882031b2a082f6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9af1e667d89216453a738932f9e2c9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fe75ff9d304d02409768b2498292a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20862a5e646f025565b959240e2dc791419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c945979f4b52dfef2c80966863dd2d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa42eee4feeb1536ac9f9d0482388c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e4778ec1fac2b2b7c2bcc40d85510422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e145dcbf260f91d5fcbaf6928da33423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40538f47d4082e240029a30ed08d1d47424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568edbb94dba1fe84303632cbe4a853425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0a38383984f7c1c24a3a7b26f2e32426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1541a27c1bf2c6420d7b8b5e5d03c0b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b30d5bb2a0c028d00f8a058c4810eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a740869981d57fd6645a5e0e947f03429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c96df57a6cfc610b8d515c2ec321d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159248673351761e0472e4b96fd02a11431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fa48a71c4c24e29e09f3735ac272d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2273c6467bc3bf7ca7dfe0c2493539c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18d86ea59944f02fb38b9d6533b5c1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1c8671c364466e9ea60fb2354649c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5f345ab98282e833bf18db0b87e57436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65414fdf8a19eb6af6cf2357b2ef0f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d942c4c7cf7f12ed349f4b5b10171f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f53074cc7fa3766d4710e1d30dc8f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab407c8859270790d2d216734b70f11440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec83f5a22f380313ad8afd182fbc70441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c599d088dc6fca58f8231873fa5864442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e3dd756548278924814aacde1fa8d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2290e43074d2d5c60ec90ca1385d700444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d13ea0a17df8b022d94680a35823b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1749275b0dd19df8af724b7cdc74b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e85e0898a1e0d5f5d86289983c0733447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f44f5c998df31700e50b13468b116b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7635080f6f1af4b0352c17e8732f04b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c27bf5ba33c03291870b021f8cdf5e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d446d9931fbfb42f0fd17cdf29417451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38d7b7eebdaa1beb9b6d3eef217b1d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d4a772e188e9aa4f5ae24232c4895453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee153568db158f7711dc8690b33cd654454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d07dbad2080a49880333a8a914f22455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fb79b3fda3e8ca9edaaa7c71a7ed9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d457baa3d74b2bd2f08441de3e391457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66418be4b42f781061b3d76f61d4a23c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34dc5ca9fc3fe641d12a846bfbfe3c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee861216ffd9c4d0def2e05a65cb037460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1d747598ef84eeb1cfa9f697e9002461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec828918aa16db64ba73540a174581d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34980ea79e5ca393c98020ec28d80b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e6191a3fb6c6da3004bba150c50d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9799b629cac6339d4a02d987fcde8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b9f3ccf68c28a3c06ea1f561fc787466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c06e6e05520947bfc4b79285f98587467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ef6ebff94f2bb08a9fd2800418110468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda167f8cb2b3bbd5bae381a863eaef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1259904834f5b5ae67a1ae0b01fd7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae90189c54b4f78b4dad337885d241a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7e4b7cf464224f8591f9aa9828fec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c49d86bd214094e18ed37b298d8c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8a66984a9415018b8de967ea7f845474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c90e9266451ad96a245e04ee9bd22475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ae9d5fd6f93b3575f4d0af26eee00476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd6c9afccb3502fbb74a456fb19a95477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4707117f002757c6d9d3261cde6f551478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721a6cc16cbf641a5ce2009b3b31f6b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf44fc31fa02488d830f2b1611e386b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348762f243d34651cd64ef88611311a4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029d7746d10ad8c1f63e3b056d8f0ec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d57adcebfeb3043d0e2e4b044a800483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933239f0877926b6a9a61fbd8f19ba9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9135b4920e5abe92b4236860285cf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd671150eb9b910473340121c2b542486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445200364054fb64a482bc9358cc2aaa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1915460eda6bb38e4e10d20d1c957c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee81519d54aed633ccc621f8fab680489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21768bdef54d0d25ef2336cdd9e3867490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d22f51fdf71f87f87cbea1ab3b1db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ab96692a4737e52629f575cf2c158492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db323150a5c8201f30a34fe39c1021e8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1354436b1958f6e8371b56125730f4f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ddf709d2e3373f94d99f04e18a65a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506b7464aabd92bc7cb3dbd655e3eaa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da69bcbb2c8a10d91d2e5ba9bf6287497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79977feedcc4928ee560eb7f1f3f03aa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f5d1094531c3a63e62d4cc32a9302499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a77f64476598c90b311565984c152c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10489356273d7ecda835c3919acf6c66501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa674051dee604453d0201e829e7ecf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd483d3ee8c65aa77315a0f7ca2fb6d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9b5e632d4149c039c1e4d77b9bdc2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead12bb8299b990c8722cf748680b99b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86694e68116c2d938a0225b0a10a14506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fa7e2d7d0e843d398499406659b78507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298800baeb45cf4adb7719da2152e348508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c54de23b9f9da86ac3adf261e7134509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af380812a7eb9fd12e19ca527c3c13510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5da4d89a2814033fc13bd017a17a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694f60af8ae53b083a2f09d6d0c1b4a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d5313df27a8f158b7b9d0c857bcbc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc46bc3983a8a387078bb4c8ad2db29514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53701ec0759b8c677c8ccd128c5772515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17542fdce6b4a0d496070af442cf666516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20484bc9d19de04e13c62a6c7fd2ff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1629f9791a27d51acb4c608e4786e9d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff078826c59559ee356a39138f5a00519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f3aa816cf3457d3350c6d1539497c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256c5ed9ee770816dadf16eefd86a42521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd33ccb8b666823d40f758abd0e47c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19822439ba7e329c069ccb2bd334ece523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae956fc3a04fda170f91bc5d2d96de1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813894a587685d27b9d2dea29526a9a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44134793f49dcac9cf9f0def045ad0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162d54ae14041bafd345d6fd0918694527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5dc6a77345a8ef3f6c44acdca4415528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466243b9469d18e1f36a7f865032fc7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c97b89be1fda19876a52cfa969ea4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08a7338cb91e66b3ccaec93f36b7ad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd7d4d015c12a58c8fa190235d54fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10df6ce43fd155aa09d1ca030817f78533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee3a8c7ccbb6d62a569f8f4acff116534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc21c038fa1dc74fb314a5ecea7b00535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad15822aac6db6a7b59cca3bc84a948536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a665fb8f7576100a31b427ec3c875537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408718ed811cb3f98742e6adb21efa24538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a049e82be7e5b710abbc0b35644dc9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3484220f9e572067e83729e45a4c5c9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7e6954a785fe7317c9c0954269278541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abb952e8ef3b3848f844935cc47ed4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ff5fe1622c17957238b28c707ed84543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772dc464c48a03c71f228d29acc931b7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7f0d964e2dd3ad12c9a64ba18a10d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577710e2764a665d9c8fa06f89796b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79071f52e3d199c4c5dc041b22123419547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b8a83f0e64ce3c548c1d022b007fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831d38b35d8a359d8913f674d5e0b6c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23979664a1f3a88f500af1b4e0d2d5e6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a36321b42873fb107d2034a3cb521551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039f45f789dbfc481804e7b828d1f4c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119b2f9eff2ff3e767ebd76b1a0bd3a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887b119c6ba62fec0f9e2f602493cf3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada836486d464a1903d5aea58e638487555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e308a0e1ffe5a956204e7ab55bf5566556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea98eee0c060b5678cfa173946ed564557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58159839b14494344b35aa7e17bc58f5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ded184dad248d7f3c5eac1f8303022559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3af154dd1cd2ea465052fd821e8e0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02123475ed48fb774e44762a9f8bdf28561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb16876076a869ca9002dce5ce85a3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8742f586132756ce3ec88370cbacc7c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef24f48d9b015213b76b6923f39349564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045703edc9d170ca00fc513d915a5a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689edf22da4aa4e3478748611c798092566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb379eac5941c49ea35b3ec167550a6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49eba9dd7ced036bce7dff6438d6b10568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e37802d2972006f6c7370dc6a7c41569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d651fd57f2a4412a5622274f0c810570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb006fdfd2c9e1e2e9c1650526c852571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282caca43f1e8157b9742a52cd06d80f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f7011afa0a22e3d7b8cec125aa89a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b6bece9e108a23e26d544d85465f5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88285556e3d18bd38e9dc3781ceade76575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f29213fa981f95ad329a6691972c8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd3fe6cd7ef0cc7a23064793f909b1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3840aa6987e62a02877502f3fc6e7a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f94df38044f5ab6170aaab3b5e8978579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82379f294073f8e9b66b1882810f0ce2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061f59c049a83018f1d6f0149eb94c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14367d50ed07258fb12ed3a609d54ae5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f61cc6c83695722369f2ca8e0daa6f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6b51891f80b1d552827ec4956e3da584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bb659c065da079d71213c90984c8c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a42d7c48b9c814403c55f783ee276586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a7d18af23224b844ccc06fbfe0401587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8286947136f7544967506e931e2b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e4494a0a4ac4ed51dce5b3023f0e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda6a0efb35a994b78272f8cd8de176590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e274c45430596f9b6061a7bc6fdc7e7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87ace5117357e3376bd8f38a71f642592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78156c0742a163c2d271454467f9fe9a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6added7541e8aa1746325644a12dda1a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b479e87842abc9f098eec771a7f5684595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b111350b35bb9d3862723272042b2de596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ae210a95e14fc9cc2b8c1190b2543597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92b5139b356ceb68bb7a02f906b2d0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ae4975170a70ea72715aed36104be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44da13f2dd2c289b707cd742d54ca7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c501c9feec280737b622376054b25e0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50196e7f1e0e2f16833702195833e8cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3213146b15e24e3879f5d4bb94b7b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50942b3dd879cf07d05fecdbc46d17d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34528c6bbdb1e2ab0117cf23c49053605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf36a6613cb2c492b51062b11d9b01606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d9c4b4699d89f1262cc96ae54f25c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c938190b2ae07f871db23b5dc74b57a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2614dfa48473c1657f0525d8cd7f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217136651079b37fcec5a76dfeb72df8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f08548bcaecfa3915b8d5faf9a2dc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43620ac1f2fa29aaf0d0752f95ffc729612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b2e8ad2257af1c936144b8cbb0677613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec79189ccb8d6969789d66f245f93b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2d463d55de4f0b256b814f5a391de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf59fcfa3499391110f9a6a81c672d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc579f0bd7812a6f1ddbd590ee53c6da617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9ec0a0133d0d35784a0047b32ea3b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9acac78f69134ec3b914caefc8ce43619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41742024061864ab9882f471556cd43620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5caacffff1f84f5f4bc12ac146a00621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f819c26d398647ef11db366a6adcc7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc38d0be03cfaec826a9827595f8453623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963baf99c3fc91c6db6a1f65834477f4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7562ecc37d32cebcd86ce43ce0773625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ffc5bee33b461dedb19f6faeab2ee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9a120b7de64e884cee52b397caa56627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114613209c113f2c990cf2deac9d291628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce48ef8e7382c38160d527b97d169f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5de6550c2d6903fde725ee06e29c40630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b97a7956577d44f959961a691b34a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ba672e57fa297558e9ee628562cdc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343956dc9bdbf6efe2b336e2a0298202633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97218adf47f2a81e5f80b27d19fccbf1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410d012542743e0f7f16c95b1137425635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e2326583da83582f67d945798f366636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb588bd9a624b2e8f5fdcdd26bf0ab1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b54591cbb18b060d5fe4d02b284fa6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54608a27d0f43453f2d011920df4bb49639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90cee346edd6bd214b4512278de74e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3990fabd71f9bafac1c2a2b0d94d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7875ff0ec13a43e36f20159b6fc209642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3e2f025a4fa04c95cfbf3bd0fbbea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41138f8fba445d3c64e77160a7e7b9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7442692b2a6ec8bff86f4763a43d6ba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23eb80fdf607cacb5ad56344d2a2bc5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640aee77eb1ecec4fe0165648eff612d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1e7142822bbd4135df75609fe3043648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666834da2fb8866d19015b821b2b945649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c822988352041abcccfa877d303234650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205dd76eaa837cd9d37e5033e1b3f74651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb41a29047235564f7303df1082efe5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fdf6a110dca4e3a2e97241304f83f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3dd2397f2fd485acc646bc578e5815654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1c5c015944e3d0d4f6e562de655d4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588431964326cf3cb70d2f96d1e67d8e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d2d13b7c79506cba8d8d9f0b0b633657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648baaa1acbc4487194d59a8ef19d392658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747ad34fffa28354317903e7b097a19659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646519663d83fa7c1b66236c38417377660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68aadae8bf33ec6e150e3b6d94c378661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b064f1aedf178ab2332f8db7aa566662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624a2c8fdf72bae212a491bb438f958663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a55c0c8fc19a1e7e5e3ea38902f89f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fae45f6ec5d2289af10bdd1b29df05665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b39e7392106209d05e96dce8e7c68d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be8b021f5e1af120c099bcdeb9bac3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c207bd12b6384e7f46ff386c013172668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e7224533587976811571be7d83269669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cb558f06eff0e2fee0d93dbca957e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6d1518b498c22ea444d6e61934e8d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659039d810aa900f07fc8aa0116e6cb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24110c0b36aab0622f0ac2e96e410ea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f018cce647f989b510ee38eb4b34b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096d4e280dee97a7ec97328485c0b1b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ab8a1db2079f41da2825be6c48612676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d14db6c32199f2da243ca56ae419ef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d93c5a8bab8a36cfe5a9c3163708d6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ab5848c7b29e18e8597325294b2a2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7727e4e0a404387ba49fb8aa306e570680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3cdc7ecadfbc3febadb8c3cf5c0f5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede006d594e0ba8184e8eb0acaa97394682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b178e1359897a57e634331fe4e95b87683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0c47790c761d483c46e0f60b6b649684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6d36061bb5125871481529d49811f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f79bccf3331546efd9084307cd1da686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d32cff70c24124a62bf59bad94f243687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabae4f04681e24e905f2e77ec0d5a71688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d717ff40de3f11816b1545c3a3a947689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774e002904cc6ff1ea571c0d03887ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee09b15beceaef82dc2a80337e1879691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d36ee60a024552fb25e7eafd32fd1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888318342da1c5aa60f088d6e65bcbc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b50a8501bf3fe18df7f80f30d17f0b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbab28230ea68b91910ba275acb4686695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445ea1a4a9e7e5199f07a69af97e180696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a3ab5cbeb31a0fea534ddfab2b87f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a4dcbec2487c52af9321dc2c5a04c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129c258cfd0cfdbfb613043bc6bd12e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682bc7748fc2d1d8452a9fa75059551700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95fa3f7d282a15db1d549e23b95019701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac6022153d7db7b494c1f370bce7f7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5937ee720ca88a38fc91dec44dd44fb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c0c367818f0876b6e22ed6189f023704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897aee2f9d2ad42cfda16a4d763992c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fdefc6a2267ad17ba991ebb99313d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a18ece62d91f1ebb38ab6989e6847707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44427d570873ad87f016822ca5f39710708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809778ae5b23180936fc3f5e604cace0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce914a78c9a160a8f00ae4d7af6a3a7e710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8644e9176156400a44f1b757f896e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28088c0da1b16fb9568eff2971c36c3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752aacc3e46a08aec61548120c498b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33e3f830b39adfdab800e829a62f8d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62728cbb94f7f8821258c07240e53e555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae99a485d99487a0b0cf83d4fc74be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f969833eda4b55b07868064cbe1617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495a018170824170590667557f9737f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a730ffbcef9455ec493441efe65e6d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bb7762011ea2ae969f4707a9dd8f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248e63f7497d951918a0ea497d501b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85903843ad33e2fafaec5576e7e6fdff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24991d76f3447a94bc3fd7201034cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f7c20bec144cc93f93cc53173f5e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa051b4a35a82c1594e317573a8671815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc58ba2c24d9a50cfda377dd1d126716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0216ba119653f5e558cbef409f808b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44f803ecd99423f1809d261bf85a1e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c309f290c3ebd43ee02d6b219bd2019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bfe3a93f54f0337d069926a88679820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebf1c2fc442111f56f874ab198807221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79ef1fb1039216af5f54f21605751722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f8a67136e1ef00eca7cff21075d8123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcd442fead45924f766e82154998e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcd1f62e607d330043eca524c0462a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cfe3d32a84dd459e3e84ca7523da226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdbf915cf90917efd66788d2a9969d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c811257ece41a65a4658eae258e769b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e3636546fdcf4d35a23dcff0bc83929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8d25e41fce79485f024ddbda67c0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe791ed0fa26900e0fc3f6909d99a2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cdfbd1b2ff0d1462c3b86f9f115b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9a35d449252901b07ff460d6066f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e0877fed84faf651e1fd1179358c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c41e4ab8338e95502df313960e08f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bda280c196dac637f5752d0e81c1d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77926ba0c3152d7726473ed6970d5737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33605e3e92462beac06ca765d39a3e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c11b59311c68514aa9305eeb7c47439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c666958dd908f3c1765e54f6d48c9b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22ca5060e1de3a3806c7e7cf60f5ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f063b321dcc60546af54e49f11dac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0342c06a64cc67b21f4695ee0fd05143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585887a85cd03790ada5d0eea83ed5544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c1cd80181a7d57acd60fbbd5900b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6f746ebe1c7f3da40d7c2cb0fd6ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c0cef9d04495e911ee81ee2c3c33d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcf073fc10f03e75f54674f880039f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4557525fb52965d6f39e02aea42bdb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6db15333cfeefed283cb9118222e0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f38638faaec845346c3a7c7f1b714351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab074a547f131563b842a8cec4239152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521249b0a929077652ede006202843753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973cefca6a868bdc95044f6449ef3ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef479eb9aff9675ebfc31ec53c7145455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cca7b799fdb6ca3186238d761bfe3556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ed80ae1e565793376e42abcccc7c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94076ad30013dd284afadf1fde9e3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d744ddda4bb2bd1496f9f290bacab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3c2b15b66fc129ab254d2a695feab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82664fb2e41b0133dcd4cb57e13ca7761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986066155cf637a28b421366664155562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c89e9ce06c320d21859ed9173b38c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06a43b2cab331a31f7f6ec898601d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfce3803612a19172bbf41854dc72165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad114d78a238be2904e35eea4195b8366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafeac69bcb2b3adccb865fb2c5903e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688c6d6b94d821dade1e477d46bd6d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98d104785692f06129f3ea3809b81069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dd6d67f6b943b12b0edc6cdc3495070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bd43bdbe6a1d939b8b0e947a457ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcccb238791254d3250ee9b0d707e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e763755f140e069332fcbe7b3c9a8773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ea4a26e23356efc2fd770abb74b0274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2294131d85209a8c514fb20255ff58775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046c0d055563855610df2f65c49bb3b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd04cdda2515b0bccc8cbe91c8891277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373852f692cf38c1feee7a85b64eef8678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c95dd957b8b8102f0c0e7d761bb0c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32e2db47c81015478c15507fe1a3ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb21f7ed39cac5c1997697c3c5bbba381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61f345905e5be8e83fb3c1cf49bea882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1420340bebfab763326ff8b96cdda383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1122e2988899dcddd4447995ab309384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f6769509644a7e52db6cd615af7ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77349662396f420200a0ce183a7cd0d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90eb6888486c4cea356c67451875fcd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6709da3154d19f506a982913cbd0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edeff443bdc75f168fb80512ddf54e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289145ef103b0113974ef357eb7150290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63945a613107e78ee098e72ecea9ab691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c54604d5ec73875c1463483578d6192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42d3e77fc3995ed806a7e440e6e72b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5f9085838fe5de8935f8609dde66f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc37d0cfa5856bddb72094242d56a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688efd055bfe2ed2a91a623d71a5a85096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded74d494bb98e619763b7a445b3a8697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6115afafa4af413aa7161b2cdde3dd698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227d9e90ab06ad6662035aed822cac899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5d2ce2403edab79c8a2f64b80763d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5d219fae870373d0745a1a2182ac6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c378fe85559965abd44ebb3fe191e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117ee12cc148d842e08acca9c8f0614103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d141ae38a286dd2a8f538f282fdd7d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f42867736ccd33bac96183b2a3c12105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3c2eaeeac8bebf1c4f4d6dda9c931106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcaafe31f4e190769ba1fcfb1b8102107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341752af6ac2e30ae73e3eb60e55eccc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76e43d1593130d85f2826ec9cc48b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4a9673a6a28934af61a22264b2089110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b5aa9d80ea4faf379ee9cb72ae4f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813b8428e0dd5657e3479d06e9a61cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63778cb652317c929c1ed2176ec3ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6cd3d66eb38c1470fcecd66c3fcc2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54f99f721f9abf199e747034814d00115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428698bc7e0f9a800d15e465eb80cc40116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a3a125e80c275b4f3bb75b6e99790117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fbcb9c9681df23ca9ec9b0c1b8796118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550910bbcf3b5df8de5772a04eb00e64119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2867b6ff0562fad38cdd119dc3e72f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b89e77257a4617a114afbf0367f67121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfe68efe9830b6b689968e3af792e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be946af08ee2ed4869ad6bbd4e51635123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432904981185780d8cf0f32a92c0344124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969daabccef30d61a31e0087c122b65125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f7b4e1bca75bc2c7d175ee019b665126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cc4101b3a141caf04f409577cfb33127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e5402f5983e43a587a8d461dbf5e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5374140af080ff55ba8e24489763ceb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04f4f0e7c617a63d822445ff70c0a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12525db3d85696fefbc7d785df9770131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a831d9ebd3caafcb315f535a1ad1976132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fd6a18f81cdccdf0e6349bf482a1a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941aaded2ce73e1273b23755f80fb4d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047165082cc47fee0bc5e92d35e893a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683f7ca1ff169d774f1626e091fb76a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6179ce7003c46995e699369729b769137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c176667ac24b648b67a5a7cef58207138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac170096c6c8a74bc19d5c7f1434cb6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fed58d0fd48487915881234cdb74c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf52158636657872932e25f59c5c19141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc899317a036251d4a89e3e8db0c567c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bb2c2e5b9abd882943440ce0e92fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905c67a7f99e044cbe6d081c5f0941d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873d95be4c5167851eccadc095b8225145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c978e4ffb69f00945966e90a9cce3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75b4b3c343d3c5e30c589051df1be6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5f9aa775a0b8e06ee705e5ab40763148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c78a01db875fef4da932bfceb5b50149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee859af2b50d25be294612f3ddc3d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94f481b639e5e21030692927a6b198151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2484c495876b91b08b5b32357d57f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde6e38c0a6bdce31ebbcc19e523167153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0da1c0aaf2bfdd0d4f2048cd7a4e7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ab3d95a098e2323349936b7c8019d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe07f37006c23908bb5fafce201890156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321144fe2dc4c50e036bcfea460bf088157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12ed6c6045cb0b4f937e7d770f8f35158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466ccba74f10e4a7bf9042da6ecf942159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ceb177fc41c47c47199b71a0514588160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd58757fb46ffbbbb793fc5f64211e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c20035e9bc72ec55bb12703c672c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63ffb8566a30a75fca791bafcd387e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25a5e52ec27e3addecc800affcee09164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759099396420d39e6c769196cd161a38165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71e100045962101fbdf164104fd1e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6e8b4ea5cb92a40fc04e1672788b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6641684389658afb37d0057c492b328168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2e69453c8e917b738001d92f374ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2e62dfe7d5909ef3b7a97f6e7b6a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d399e55fbb7a90b4cf3a8093a70053e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbfbdc79d660cc83736c144a4eaf10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b979f67f4a508534036e77a8b2a69a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483d000ee39088a7d6d1324c82d7296174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f887facdb2c3230461a130e6c8fc34175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64cdc1330e126a005a2e250cbb911f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc074dd59718be9137147b7b9192cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f406f4bf44b6c19048782bcc882c099178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10a1946531d5193713ffb303b56d4b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0679f28061909fb459046e7407ce4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795446781cef4ad159230d36e087ae7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15d4e68ccacf933832de6447e487eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c320d4e655b14c8d52b276aebb49513183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cfecda45e254b16ec44b98d8cdd4c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6020f40e883c1505ff76915ea05de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a2e9002968cf7a7216689ff1bae21186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2fef1132193c4d6bdb8f3627f2696187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e96048fd1a09c4a995bf20428d501188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7255bf6222d161330ebbb0dcb940b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00a76b8758dd2834c6df1644caf7c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895539855c41a88c859709a6a55978e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1e81a43004e70ecae836c3391648e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505746787716c3e0f03ac2ce08502b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eef68af8a55b32fbb40b66ec8f21d3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e314182ee185491e783ea032cf4cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d35ad1596e0b2b33bef7156844ffa1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920e93545c8ae9d3a021ce6a3a8b8fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8c409829712b50a6b7b1bbfaaaa7f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21898a9d8977668ac43d461fd57dff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9d87c40ca19c33009e717fe2d2e6f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97684564a529e92fd2fcfcc404f9c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea0f8fa0b981754118c75271455207202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64f7e66437856f48b1060f18571356203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b64d5048717c4d0f16837dbe401e58204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a967abea442d9ed5bc4c33119f659205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e06ef5f52cdfdf79e70e785f66a298206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6101dcb53da50d60d2544279c331a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836a0aee251a50430a847717d0bf9c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd82e19abfa441e9d04bebdfd52185209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241f75fdbd1b6269f2cdf678c0b8f9e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91713ab35ba0fcd1a7fa33cc9a2d75211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff45cef4feb5eac7b016b02be2999e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9676f52ebe227ff4a5b6aa8f0483b5f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6c2123713a59d0fe28732e747cb7d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d93ae83be5c5562e44af016834174e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42764130b92f482ee50080b624bf078216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89475d505cb3aaac91dd28d3dc1f98c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fca66800e21ea1e9f563f64aa36d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9f11c9d2c51b934e15b7dc03f722a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5ce04fd04a9ff80ba02e71d81e3ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb600ae85309bab22041771d920eb413221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea1ac2db78c7ee1de332055a0fd2e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714413a825cdb8001bc286e9abcb6bef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5dffa2b9a86ab4eb9b7fb997b10c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81273699c019cb5eaad42e0cdd12284225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4ce28357a62a4af0e9f02936c2ffe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df843c5d38dafffe61ec9678ad7a6a4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f536b1ad5fbaf1ac7a6c56ee25158c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f29c55f4d7c4cdb53025a41558b974229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52214253121121cb62318d9cb5e779b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ed28d853d5f62aaf6f0b312bbc239231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673feb6bcf42efa8f5db9f4a3b3d166f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8d95731293566d65d0b63d3148157233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480f8777bdcaeeda1425ae736b4c316234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9a89044ffae7a66a67686076eadfd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b83fb1f4f65ed83fdc9bfaad5ac8cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9fd2c864e0e47f3b593d041ab69b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245afd0e880d99d5ee1bdde3698716d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12186a1b832ded73229d4c38608aea3a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ee3483ef99442be5886bcd4756178240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49585a4b02cea6b58abe497c6fd4c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03114eeaafcfef3da81e5f40b41e0967242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b56e8b05f88b1fe29ef70988bb3103243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929447c00cdc9ba7cf7b3c38d1f844b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670508b2f36b628f299029b5db201c35245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50165ab5b8bdc5041d87c0e6bb1092246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c400a26c36bf5ed9d252d6fe42500247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03020e56ed6364e813ce980a5b8d0c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb294768461a2252828f04994d1a7d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fecc6b694cdca1206aa02879b915c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178d2215697440532d39362b19d2f8e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d8f3ec1612657caed8bf523ba717b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519c05ba74aa782ca8ed7bd370a5a3f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26840ca7a0aa6e65cf054c905b78a18d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3d190f293f8ea6a050a35766d0025255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bbc86a87edfca44c265539384c163256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8c0a6073d524d09630430a1888d78257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bc96f870bf65394ad5b0b7b5c564a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f98fcf8469723e4a09c0c3e25a7619259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bacaf7cd0874a53466b319c65ba2f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b4f1a7990e740135faebb5e2ad35c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8bce8d3b60fd046d11f9cf52b85ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24174aaafb0449ce6ae706ce12c6d94f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ef0447e9b4f113bf203813bb7eeed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea42516f2f182c3a17ab48849177f7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd7cd972737f483ea5dfe176b8bd72266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef034624dbfeef4532bac86cd5470f84267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc655ebd47b33677ab4f6bacef7cc2a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafe472065859e6fbd59aa7fcded6f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c30ed8cb6782e5edd60a0394842989270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a7bab53fbddba3072c35fb939e02d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251a41a6fd390dc917adbdcb5ec78e6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b137c14031a5a8b9a5317bbd3845e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4daa517bba7a0db5f403f0ab54cdf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c5ce0ed1b02d949d5a166ff560116275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29711b191b47574bab572616d02ad965276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecd06a4ed7ca9907eb8ed0807288f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bb1275324e9020fcee53ca00c6775278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0430a77d7583207925e20d715e7b4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869459e88b40c9c04602efc9c5b95e6e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57bbf9d86e8ae12225d94816e78355281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64450033ef4bb94899c741e637bcda282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff164b9887f422048a0b944bf80f2374283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6f648ee645db9721a1dc02865e1d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc474e68864fe2de3938c2b28c096db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513bbbcd819da0c91adce5cdb8f5832286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5355e7aaea15e06c00bb461abe40bcd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8fa199803f9e21f91b83f6c323950288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8caa7223e1766513b8c8933b58833289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3e57d7cb9fef830ab584e7f1c1a0b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe51b142af5ab4405397c4dab288aad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a57f506280103bc0f230e98d1c1dbd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b330f195d4dd87a2b2bd3e394471be3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee97159a675702ca101117da33240a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81783dee2cf7c8c5595cd95a296436c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a201789c9bfdd8693b27582e95ddc3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee9f4adbe5561943e73dcb9348e353297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47f953d98ea7c63379ae82519b4230298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5a9de12f0a9a2acd93827479b3fa7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12313c03e3c894f8b83cd4d2494bfbf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f22d713188d011eda08f0155c3fd2f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135926cb8e7a7bdfd624fb0585c2976302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13431315344880b2eb0b0839ae8874fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898359c9f536103971ad097b9ec15e8d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6502469915927c2fa1e18929f9cdfa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5559807529551dd355ddf7af948544306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe933756d302f57b9495455fc7813f5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ce8bd066fbdee38d105a587bb6cc8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990d1f089b10232d3b9f7a013a10bab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644bfe57b8b076842cb1b4d8a137339310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e82b8f1ba71071c7f4647f58268b86311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8fbe6998f7d647cb87101422571c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6c5d0287c4a09038fa35acdd0cd7f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dda92aeeb4902a07a014114f0468b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a509cd4a9002e7b941a328d2db4426315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f75a2d8aa99f1b336ff57010074a4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93449eea32dc3b9d61ba2285fa65b4ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1f7d7f49d557c2f00848dd754ec83318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784a3f76b6193edeea6f6771ce541ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e6c471a34ecbfb4682c11e0ee0347320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce563bc87d7ca5f46564e6d07c8ccf78321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4c6f5c048974ef37f15bcc5602a1e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba029b0bbb26d27e2b84bc97a28a014323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a149ed189c8a860caebfff17ea837324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc4707ec90d9cb888ec858477e33f0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076c8ce0abe8259329202240e1e2819326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef88c7ede5f124c232627ebb0bc709327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417afe10ecaa84aeb5c7bd8737654ff1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4648e570f43de071601140dd35fcf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509a4392a466aa2d2e7c66a9353573c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9adbd436b0bf941d9706cd9c32775331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b188fb63571db736764a020150ed57332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e276539b208f7769817753ad0210e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6adc96424ace7613bcd68a629f0f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca870f01901c7aa25c4fac6bf4107c1a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a414a4b3a19f42bf1a2e3fa30b17ef3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f040cd117675e21197302578d4142337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27f197558b3d6007d5724077c57c5f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0be006743068f541367c6b7d24fcdb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7f1d3f4dacf36e40b297bce4ea1c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81587c25d5a50d8a2bb8ff886ff9626341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f3a04666c3f98277b60c0c6ece735342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c5651cf044eb5ab46b2403ba57d44343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d229ba21d2203c512b87049f37160344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1634c52acd0d0aa6ab90191d95047345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cc75e53489b26da325a3b090f81f5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3e41401b9e7c156c6a53a5affb7d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2189b96d26611c9c28cb9dec75832db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a80def9964979c8853dfb912e7fd2b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130b2be7c98e458618e3cee89c01ef0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd88367c4b0325633c6811e4f26f24351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bf928a99ba0b277a6bd085d996165352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9787afdaa5682405e5aa6e620bfffd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179858f3a50da87030753873a1932fd4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febbadb58416ea6ebfa94d5a81c9350355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf14a3e9b8df54335598b922c29cc6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e5cddb7fb8f9acac497a9767d50c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d8288323696e9bd5a49bdf878402a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f02df4772173e5231813ded2e7f90359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd983acb50a0dda8555ee008517ead56360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9cd1b4ec6a95b57d01f3806dd9542361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be1040ea1a48fdcc70099efbe57d95362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d62d37a9198a45713671ca10d1462363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b570d5ae499504aa617fd42fa02b5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c13afe1c7eeae5dfe69175adf395d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef632006d72121e6c8d02abe9d4bfa6e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d8bfbd83ced9f189916ecee5d564f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f2d2409ca5fcd89c2481b987e6e29368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd3e4e15b1670508c686417f86946e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13947188536d945635c421a4f7b0dae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae130451bcc8951a87b0941f331870d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674300a4d75749d6e2ccc1245a02c850372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86088743119dda22d2670cee2e5352373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e68c53ebdf2f88cb3338640c83000374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d859814f9df6b87c38b5083480e9d1e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60628e5faa32fc2cb1d93b88a1fc3164376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158f3e662b0c147b0d5bea8bf6825c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92267ad2765bfa79be5500fc78d65ea5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a81ce42283aa613fa7b981ae65d58e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd677c97a95ca89f7fb35cd8beac51df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aca17a6f5770fcc65f996d2eb6626e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45cbbe86d9b6900a1a981c6138c3e5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7afd44da0ca88724c85681cdb56596383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b991d9d2df28b4b2d334b633dad4a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28e4a4e52d905b5c0147fc0a0b680b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9517b9782dc5bea820f5ef9f8e410386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e10473716240e0a218e82517837334387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db07ced9df73796b1ae1b303fbb6c96388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5697fb6a2df776e2e2a05c24cb63ac7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d958aad4300b0b391ca9fa51882dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9f5fa88f48441e1c4f4b42c5b5fd8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b36528dc1b2be62033c02bb16057ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5961a309fa3390b3c63c6784bc61d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a513223e16ae0727661176a64af90394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0c4d6109179ffae3e23d5c918db20395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2f3e576ff65eb930bda2a470a947d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f8fbfc559e4699248edfd28b5596d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06e0f4efb5d47d50d1f3e2f8b602c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef333005d3fbdb1db62c9c961372f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb46f9b3785f979979d46198b548dfb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08530beda80595f5b715d88e6e6203c0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349ed63b5545b15f1c775ca5aa9d227402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb067dcdbfc6a99e11f0c8a6445209403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62ad5147dbaf31d3f076f0c7ec71a3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7445c683928772f87728c878cd1fe0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad46e233de90130c087a725c3e4529c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccba471281bbd3c636a3a115f83219407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe41724a42bff34bba9614282c05897408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab0a14991115421625f356b86cc861409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb55dd6b036129759b2cc3236a71374410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6363b34c29018af778a7dd537457c2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9f7d60d3964e4b76db0797fc22b68412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb110fc34138fd27f0b8b99834e76d49413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e6b281ee1b3aaa1241f7ed74f24eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843674ae3fb1ae81899ed54f5a86a965415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c716902146e3a10ce13faf190c2ff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1366d34a42ad4d22c99c676ce31c0f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c3d41dd879c3384b35d0044a3a093418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b69dd05ee73505f886d31a4f8b7aff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0541fafa31fa20352a7b573340e807e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e562fdd75f16541436de98d7a904161421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5b9b316ccae96b0edc79d798b681d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b26ae2ea9e8cd5f11d08f231d659ab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140f74dbbfcbc7ae49379ac55e7aca9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff6dd83645a96be07e41a3c00739eb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75521446649c71adea63c424bd6a5100426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1a281e9c650996cd0ce57abcfed06427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2420640ff0f936b7696cb70ba19b2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c62db4a1cae2c98e175e44686e024429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378eff400463b79f9852efab362e9294430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63652a60675395186264ebe894f099431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1cbb53cca77299557cdefe6f72c94432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fca1719594fc74a64fde8bddf3767433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713579e8986e3ea2b09fc772171f2307434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea1ef6ff1b5a7ab9d8d84140226028435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189d2a12c27eb69431afe07e5d29ea4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc76a0ac51bacf71f2b5bdbecb07ddf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4feaec396a88523d0ae6f164c955c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81c23b179ab15a7bcb5536b9a8e4f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69fa0c4de43ce1b8c7d1e576d20c5f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a4c2fa5437d04e010d3e23ce07a52441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a40e4460bb5016125d56e4c640fb1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a71a0cb28a0d26ce94b9212d8a808443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321794a27f70f0e31f5dde3032df9e40444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27af96bd9abd2b9e515939f9957b79445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ea805511eda2c974aa168f003ae0f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51b5faac12afac53e4718cb0df53a0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa45b8e676f4b742104122d2e02ce4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198830596953163fafd708cab01dd62b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d350162449ddf3dba2e0dcc3bb483450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41840e168a31d6c5ab598aad5534d7a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a98832def044c4e077d0df690eb6b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f747b9a8fcd6323f42a3db8d295a57d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da3220c7d321d6f7abfed2dd032a82454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aec9f42173a2473db2b34c29934ceb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d64e4794cf2b279da6f7882a165d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9dd7205a84d8b3b6f81d2df878652457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67b512a5a1e344ccd909280b467e89458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a9683a4272c554d896fa1148cb8af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586cfff879695b2ba757dad3522dddf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0dc5df668ee23cb0ff64d744ff54e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63339ed9b4ccf150a9f9489b87a7007a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92311862c31004a4fee854faa0cfe0a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499894caf0b218479f1fc1c3b7147a4c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c56b8d7c173898ecd83d31014bcfa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96ad904f28e3aca5db9ece2af07f96466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b97e84e03a8da73f465c5dadda6a22467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f88ef58a0cb40b38f6f9f384d38710468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3430079f5b4813ef9645e79f6cb04469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0267ee4df9c03e835b0158f609e2309470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3d51a357d1e2fd58eaf330dbc17ef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2aee040b70bf9f2e8abf1e52af2ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdf37b427c59600be849ed03698dc1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a6d74e238489ac455b530ec174f1b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b265d7de5ea9b4fb882737792188830475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb583a2ea50ad140fdb060c0411da7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71e359249c2416d1e9234c08599086477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ade7d9ce52fc9af954631d1c30202478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef1377300251c51cbd9a9606dc8d9c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3209eeda5f677a8dbc486fdf616d6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ebf0b7934e558fdd38aa58d61c361481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fb05ca2bcb9e8d6fe3bd6c5a3eb64482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3d0dee3a523ace2b68f63bd86a0e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0328c1e47483cc5b9b22c926a44868e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844998658c9a88fbce4da997a67094a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03182f3f02de7c4fa6c2398fde1ba156486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9907142a634c22d3d7082bdea05801487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0f3c454d2a2be14fb39a16c2f04d6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3289b799a469c6365925e91ab0e3c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746de0686d85ca20b66c59089d613c13490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba1709f6471cacff7e666d8cc52383491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95378e6833bf35fe5338168ade27dab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da131a251f7a264531ca5d4e24f2b76c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a8aa2377859dd7e36f06827cb1b23494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce7bbabec829e3871f2363518c2990495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013388bf404c9a6cdbb43110bb431a2d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bbfb5c40f5962a816469a7126cbea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83b57853ae3cea9125e54a127ea609498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562868178ffb7da44670aa492df4e95499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f158c2f2de06452633454983d2650c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300cb19637cc8f492bd995049e4e295501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63da1c74f3db2cf56a2c9eef731d9a3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fd902ba4ecab06239c4080c12d29f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a6e28f8e0fc45007878b74ce0b601504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d6eb1037839daf98bd40c347839e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170a9b7f359e5ffc9587a17cca7f87f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2691a8bc7be2d9bb5ef1cfb01d5ba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05596ebd500917e8ab34865de1c10d4b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88cd7bbdefb122586f6ae3d30a24b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d7090d10a9428b83f178361e44a55510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd43c721d7104d8430fda630ee02b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde848fcb967479401b9382cf164f9c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811c4c28bacdd9c74375493c292a2d7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214fc965485025461465f4d57b1e3c9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160ad12a5c9a29a9c60b66018b64f98515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877aea16b56a77775df7fcc5d116c055516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290182e609f5f20f14591e23c9dc69e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c174b80a01f79e62d74f316598b34a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d14700b72f179bc50dd280d7655218519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c16698b993c8a8b32ad1e622a5b218520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b23477a6bded3d91e374b6fb85396f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8b4162cefa00321391dc371c1a0a7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452908d43b66e686c8ef9b0f7b4dedb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978912a6a9e1fa6a5edc61c7983fc3d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b861fff7fdba24f2b5b912d113f1828525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a974e469eb125c484f6b5471eb35d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e839687cfabc3d7ac261abe270610527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78033e37bb97c04932c20b11b638e6a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12a0571af0621b9f54a7d772117e3d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c122ff50028eb31ab657cb473c578a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20216912a1f5406c4bc001d2aaaf46a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39777598ed41f3e77f3c5dc24608772532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c3fa21705fa88e95a9f889a1a9285533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258ee4edc1df8b2a616bfffe0c5e598534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644a8ecb77897348e911994a64a784d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c59b9f5e1594a8b0899c0a2804914f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b7f107e490a687d25534ba9ed50b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b792f0b25dc40dec59797287d6c798538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769184c056f13caf6e90f7dd7295914539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6accb64e6b8be526a0f136e6792a0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f37c26e97d1159cf07cea45b1d7e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec1e1bab6ee73d4f4f20f5a33f9a00542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3ed6a487d61beeaaa0fdf122092d8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9373481df23ba61507e4c2aa28b4c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59769b8eeeb83e3911d9ccf1179c0d3f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fa9e9db054ee6483c51e3404cd8f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d2e8a3c678ba20d1ee0d98bcbc1d2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb74e6632a50637bab19f7b989d0d9d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5662035e462a9cc67d29c610f39e7c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139264ada6a0299013dfa272a8667396550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e98c7dc8aed9f6aa439c6e3fe061cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d321ca3229477e03ee4ac891756d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37634fef597b3ad5fc40df49177260c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447b38e774e08c2093280c4cfe49d9c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36551f30a8b99a48fabaeee33aa53e1c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe44a9b7740697e5c8c16128691e0d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448314bb9d7e7c42fafc8189d5fdb8b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3ce7cda3302ae8aacde5e1a30afb9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5456f916e630597b62a9edd807b1f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d073e1506c3c34d2f47c18c56d1b841560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc69e166c9e40d2ef582b9223e0ac4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f4449310458575cc3ae7a8c901d78562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28267cbd1f8b653114559f6861c0e4de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61352b8b3059a8ca3b5941f7f0405a59564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba102af9a7fc107fc956a3900ac3021565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b9d62ea9a682c34cbd0d23f2d4ef3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019548f84e61ad9f35c77f1445572023567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704d125876020989327fe53f7f175d9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c319eb871f897e26c230b2b000fdb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25344d36bfee85a8399044da04e0ee0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d20c4be55f3cd62116ae32f3a84a1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e9ec1a58aebdc60f859b13a53adfa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d3079f40adb9d70b598bbdd28cd14573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786c724dd5322394e7097bc758c100a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cb0a65681ef35927a7c3fedd8293f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdc8c4a5bc8abef48fee84dff216af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f42bee2d6fde0ee606acd2a9bfc4ac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ca320a19e2f62b8bb18f302c6ead2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e167b4e49509177be2b3ade191ae1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d1dd87848088ff5ea41d4dba1a14d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698561be560ba2e9460dd5cfa8059b96581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa125da814a22c4ec2ec23e7cfbd1d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b379773013c61f511d412f6c4527045583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeca328925bc6529d498b446a15989c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9897a69b7d6793a43b5455747056dd6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b2340ac23a1d00e59394f884f8fbb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466ad60322f5d8dcb16ff6076579ab3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd3f8ef20768220cd0d5b236ccdef7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150948f2c0a04a4e87f9af4647beab0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712693f55ade29f2bbce357e603bb37590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63a14ce1c8546078d8b048fc0c842f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd7215a100427588ea6aea5d81a690592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705e6471f6f4dc4e7975b16beecc9fa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3bf4d8f08790cdaf470af31ef15e2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e19acd9aa3c349749b4afe4aacac89595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edade22a524bacc3f7e7e4645f80270d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e8f4a50c4a8d48bab971eac757f83597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c85cecf9f6a8b3667899dd8d8fc88598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ebcc50d3239889bc35380e49e0ea2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaff8da0597f4a852b426fbb18d6a97600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea3a65c326bf31583e397aeb9d4804601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02423996144cd0c4c04cd397fec13c18602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2deb20cfda6e6e63b9972eac0c249603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70397a68f9047896e51a1d5f006ed5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433c840037ef510381847d71c50ec55605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc5e6f35fdf0244eb8d73c56d7e83d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877174e6a9490b68de296004a2fb2e2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331118540a625c1e3eb05c111df98ab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d9c48891d1466199c40142251a37a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570b1e35a807c583fde3a0d0140c223610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129445d7c087f26889bc453155f39cf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0bea04e22cb99d76bf4542d048024612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2358cbec77c80e031d9b4ed43726e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af62b7375fb66ae2bf706fde23dafd8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac9760621a3132d0c454e31ba69532615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a52a7ed64a919f1204f47b69003a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c62aa04ba137fe364d3c106eb2548617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367b87ae1413e24b55a3d23af65a9fe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960115ab86c07ae09371204307c8777619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c57e0be712021db3e03253b298135b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405259a7d6fdc138bdccc7be5985760621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebbba3bd92a4d2892119c12a14b223622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ae629bb8ed8231added942434659c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7344375eeade0ebaba46361b832f9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e58384e2e304b55d3c2c6db0d4d552625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53d532314224b1f02c28521c21d86f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8964e5829e98d735e011325bf3c47627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55439bc248c480f2dbaf12ca7500b5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c424aea0d3785f9fa26f2988a2d607629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac9d61368b14bcc6d6eab545d0b4d0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7073b988b25d6efef245a90a368f2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94456111adaf38e33be7e1a9f42a8f8d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e0fd565d9e3570eef884789cd33da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edd829cefd561c573e68cea0fff6fa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce5e771e3b4c5256f1841f62554753635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572a6706cb388d3014de6e4a4f269d4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a4a4d96075d284782d5bb1d59703e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716e73c77f7852cf0bda8425138e794638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2efa96c110d428bf0c7853c34ed77639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbee52d0238a1a63c82d6a73fd5f4f4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430739e1d9011be09c6427dc06d1cdd6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20501b1b35e516bf538c4d5b8777d326642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab3a0013d09f69d7c72452b2e9c3d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ed17efb7df2dc18abd4e6b1d7343c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee05c89743a6e24107fb0882fabbe1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c80fa5e69ca06d9cb984a160124838646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078f5b5d57138d6235e95a09881c561647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81f6290affc5b313893e4cd1ea8b44648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4446c52fbc54f50909991b816de0c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2f0486e066e3d5e76ea478df4488e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c9174f15909f4bee609f04c4eb2c7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50645be9cad030295994f31c5e93a00e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd1fc8e918d6a3729a3a3315b4cc5d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd06116e88fa1273c0b6034eca4be2a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96288dae553dae44675bdfd3ddf3b0ae655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b8365d6864dcf4095044938a26365656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c7b2a13764f652763d0d10e1300b4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635afd5d4ac7cd7116125fb649d81d1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0baa6c73e1bc3108d5a4c3b20bc977d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f660184d81871aa616b8038616f54660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1557f03935a0e02255567ffdfd27870661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca3b461196213816a486174100be5b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c458dd5450c88037ddb1b113b48478663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff85618cea79734b105257f405d9b7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303e76a38e23a03a2318e60729229d1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852d02979d5da7bdc6b80ca726b0051666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183c5067513b568d803394854dc032d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e4e23ed599fb97077c133ac58e345668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1664b82147f9853f90cf1272f288a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11326d1136eda66bf7a2153e5fdacf4b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542b07fcec20d3cdc648fefdfaab4d2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594bf08e79862c5698124c7e0f41f98672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd1df7e0778f3d71b966a5241971d0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce495f7dc5dbde8cda49fd6c64c19e59674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf39365a6fe79d9c01f23ccb73b6d28675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2571a17622a4f729cb98e29032e74676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bbd3b18768901dbfca03551caaf1a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735d85feb07105addcb1394f9627c21678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23501,1010 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...398 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>