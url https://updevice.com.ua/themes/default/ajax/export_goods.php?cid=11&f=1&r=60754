--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25850fb5d8ad6b79be10b58b0111a1b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08375a467ba149d93391a82b583030ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce9ad88d00e35dd92423963ce1b5963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356035416659a8033fdd7cfe2b4668454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b29c6f019db6f4a858cacce6b440375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42cb5cee036d9faca6c52dbe9a85436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf97280c25f75196b75cf0d694b29c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc38c019ddd34dafe325326936daf1f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7ff384911ef27a5629d06568ddb7c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe4532ceb5fb6e9a152d653693372a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7bedaca7bbb97547731715683c99911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b1d71cd4b72644917a0f426fb1e1612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793341c4d7c70d46f7217be83069c10f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528f4725582ba1ee7363627c4eacd1514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f85617b7f25aab111f17ae9dd8a18f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15f3e4d082f16ddbe82acec2974fe816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8b54e7ccb18c34332be609677d60c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22d54cfa6e84a6396427539dd5716718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dd4b96038797955b9d5968030c1be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e043c536d664da83f3fdb8337fd3a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1552faf02347fafeb11d37703f95921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e764e1345733fa42f9327f719437b3122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71784ef1dee07fb0c313479ce33cdb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fda0d29f3c56ebff17b229f0df525124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2930fa7e303cf0a65941dff830a0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15470299518d253a282cec81b121fb426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fdbcff31a4b5dee491d5e33fbef1e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c058518da0b9a0817af50b015a32b4d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a887cdeabe58eff0881c032c1b34ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c919fb4f70d51dc0d989d5293cdea1330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87976e79a9261086eb00426ac44d7431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b510bbfabc3c6085ee83d6d50d68b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbe57450d68e839f5281a3416fa82a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb7fdaa1743447be3c9748b4d7fb6c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bab11fd60be1944d425f47829b0d8c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23aada23f78d6a36651f1f77992d7736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce6fafc1fcec17b3edb243def3726537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6222bdfdb55e04c8b4d84ab63a0694138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665099e3b6206387999a1de430fd870239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef63e3ec6074259e4dc2ea3e0d734b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409f760973d0fae03a706d98f5cf30e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef37c1f8ba0c6c0a17e0844f9942fa342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376b77a5c39c9e3f4e0f99a3b513c1043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0745b1f72054e72399e97a1f3541c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3abb57090093b92b50c38aa08dccf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531530a40866f3e75a464c031cf9d7fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce18ae8f0ad9cf7b603eba819fd40447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea3343925884da0832a35d1c8bea0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647df3d7ca6e0765f0b21de2e739564f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ef126cce4d4247d0d1dc84af370a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce28cac6e09fa39ff72332b076853e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a81d9deb49d3bd2f949e35888843252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aff0292881f4fe4ae03fdc447b651553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79362e3dca0ad624fa947d9c25f0cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaec512e01ecefe9bcd5418688bb3f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447897f4220f1a0fc87a4af0c28a5e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cf3dc4969203c5f8cee09aff644ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b17bdea2c07c33d4d5ec35e79a44d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e85c3cb765213745a4e5b8a3f1ab759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49db8b40a5aa1cd4acea5cc082451a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429d87c64baf5a2d6106ff795311c0961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44d15404d6cbb8fe179495214541ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af185783af5da5731a0dbd37c7291aa963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8092ca7f6f266103d4ce86f33d4c9264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b41f6bf485d59f72a965af7328558e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a7870cda40f498556ada208de1fd866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95716bebfd314d74606064cea9048b1e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2221ef3433c396cbcb64c2094e7ba368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58af8296e00709e6900a7484e34434969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c04a7ebe66dac92db0c182fb6af18c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5fabf0ab89cbb1765314d993d65c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e624252703d578ce869a334a5c8ae3e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a961615209281b8ab191000fc0c73e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342ac3193b74b6d3f09358ed4ce3baa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf957e88f702573c6a77c8573087b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c36333822cd01f158fe1d8a328c9ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe546baa8481ffb72e393e61fe434777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ef47291902d35c441ad606491c7b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba56548b39225d718398230000eb76079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434ee3ae142ac61e15a47ccbe4a9b8480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c5618f7188b5b128fdb04057c948381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486f8206ac0cab7d1e516f4f5aef81f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8dc1f7a7e4b527345c304eae768dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556045e4b79afc5fcbaa51304b81421684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9003411fb54e6648272265605d307385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20320f7a8a4a8081b869f790ff381c5886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f14355cab3c2fb22ce33b60ef90c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53217c0bcce6b39c686bec238ee987f488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bab0ad11c208839ae7e9d1fcf3cb689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1eb3bdb8e1738b2b27cb9c0c9220dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c94a1a64b93c290cc5ac624ba78d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcfd97fdcf26b332c56e01448cf55d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fccd41cb152bc1f1340afed4b273ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c8a53b12e7723e72e0b58ba50c7aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81960b6cfb5efa1eacb37e17cd2ac0dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ff78ee717d8d6754a21a88a6216dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f724b7fe82dda039d77701f40bc7f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe38a6042f5671fd39dd1c65358d41098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1182f429730049fb700cd6dfa4fcf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a2013fe41d50cef5d789a5e4df178100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d536cf02bc9f54ca7fbf75605d218b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ba5542a48aef095b4e3691b9a957f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26229e60c44b1760b509fee16b2e1107103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ad3426d1d75150b3d5e560c767d52104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58925fbd7b15183421655722a863d427105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60392f28b48fb5c59eac1b69331c1232106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99cda1e48ae29e11914cf74b13de7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b29682c596ffa4bbd8ddabcd516319108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a4041b31413da39872ae99f9476cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d8a7aff0a7a71b9ed27295a3cd463110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016339268a4171f68fa65ae9d50acf0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797dc962a56eb04512df7221af8d4b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9947ed2c2c659203bd22d42801469113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3fa72c3ffe046c7e01243319c5cdd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6056b2c02c35865aac6f486b84c9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde0b0b8dfd155e32c2d3e05b8da430116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c0fd0be971e009d1045a7a0bc6aa2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67ab72079e7e39b96f53ca7cbe19ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5adee14c82fcc7fd45dc81315902b2a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e369f9042d0d2acb94686ee643227120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6ca7a040452ce35572dea64ea496b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7774aa4dc61de06da1200c1db0162ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9810da698f42cd1e1d099a7de81149123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc71514c062e92abadf2aef6ee5afc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea79457e1cd43a91e9b278c22a3a2b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbbca13a5bda4f89702602f8907c1d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360538c1d80025e0bc47d0da52d4451c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbf23bf78b25536149f76efdcc3f0a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e8b65381b3fd3d5965518dad69528129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a94be6ec13bc164ee0c04fc1ce933f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2be00dc004710b0576d0b3318a061b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51716f0d1297bb2911c565b41d56687a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3dfb150ffdac14af52fab7b4731d73133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b655e3bc2864b2f3985ddef31a6ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e224f36e455675a52506b7ee75ac4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab86c14463f3b73fa9f3ccd2eaaf86136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107cda4703deaf3ecac1e40b84f0608137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2627a17490dd3a0b6c1ff556c9925138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425a158458e53da1cd2162ee3cc41cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a2a9595beadca8f53fe84f8abd510140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33c263aa2f7306ce7afd5e856871e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6753df709be397aae19786b586d07b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a34d8fa2851497ff4dc09ed3d0cbc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9b21a32ef8c39f8418f8caa14a313144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a124df74966ca40544d2beeabb2f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b248679b5d3bfe659bfdc80c1c5e1cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572fc70ac9a0510bd3bee2d339c2996147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc40c0427ef6860c7329edd1d275b4b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8caa2251f4a5cdc94c71fa9998616149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29dfa34a1cc38de70f674a4c2ba536150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c5be33aa4e5717296765584bafc50151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07270f775a52f1a2e21db621f335248c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348bd5797567b70aaad4f85ed7977a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09baee0cb87c396bb7e97c3186f2c9f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4df9652fbdc10cb66f0bb4707af05155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797aeaa4a1dd62959d235abb10fe8674156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c480e6672324c801cef5dc90ce752157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28207af69c10fcd7ec40425766b3e95e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ff72f0bd0d41d6ac6b09f66b89c87159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b3147a6ae928d54b3342d9fc6506f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100d8dd4e0986c02a9380a4a0245957161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef354b7a75627f5848c2eeb4f0658ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4151d984a319dc743607329c01eb1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f029df212cdfb7b0c8b615209ec47164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd137100d3b0e9c7b0d719b7af6c01165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd80923bd8b44421370a1bb3d6654f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39910b1ac0208b18e4d3342b4cb7a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302a03a6010d7a106fc4ed00df372b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df980b4c2168da057bfdbc5d33e1491169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec15d41a8a8a08a5b5ab0e4c09b169e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb48d6b2a4d708feb4a2341029a290171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f2ce7d6596af0b0902dd9ebe69fa0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3076a0aadfc529c55fcc51f519fa77a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8411296fcc02bfa8e7b2baa17d1c40174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081919b66b01148c0a90e8bae50454eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a695dd6b9d30d2b7de0b0d133b11a98176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec57b06a671ddadedbad6e96c0d4f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2681500bec62a0a852ebc72dd2468178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2d4d9c257c279e5a35dec050cc963179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a09723fdb803c61f137e8e65f99e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0f21ec7a80450b2fed573c19a93ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57133cb6e71866049664a110e133439182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a8320cb787d3982ab5772065544dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce6a8a0996bd839eb4a033c0ed6a37184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe0c75cfe7ec5ec476437bf6475d19185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eac61cd2e3b324198c9f0fb9835a04186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14ba116817781c34222d46e2001c2f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e90630687bb25f7b63cea3958c297e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab22c5e910c64bf4c077264670f995189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c69ac5be19037ec0c8e3a7ae3b3605190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb730c8fd43be056dee6c310762c7ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088f1171b7fa706b044bdd41a04e8aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f9a309fc1c49b1c69e481cc2cb034193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fa7f98392955e6dd92b5413e68f4b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa450efba2b18b68c19c7a9bee2161d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe6b33e2aeba727ddc8aa982facf62196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e864ce05b4b1932a01c709a639f2e52197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a6341b7c093bbf6d008fc6c868d1c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6167106436f60a627010f38408d1be5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c982017e337d2c14f63e53091bee2eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e556d22f53a52e0d5416bad235c654201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5503b81dd77bcc1dfecab81bfe22c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eecf0ded721d79a5bf61678dba7322203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be037aa2990915026312769da48d09c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce557aea2ab320eb0df73d2d0596dcd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a191ce153a3f31875387789e9f396a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de907293b96c006d6ef330ff87101b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3755417de8df6aae32c2ee1c81ed3a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331f5cdae1cc1db3c430e12c850c9b5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d046e41286a7147cba3849a6b6b01210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ae11482af24e3abe067c71dcf5175211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2848d996898a4bdd986b71ed12cca33212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee54ee17ce4f0c82841054e06e2a04213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c42b75fa1e330c3be4acd039e1463214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee98e54ea68b4d05aa62111d422a30c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415da0cf6032c639ff4a6000942b0b16216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc9371709ceedfc24fa1b31c53eec4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffea59bb8871680095832f43cf42da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7071c0f8a6c6d04907999563cb017219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cb9536189420ec9fce14723e5f005220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1abf1cab82eb134ec15f8207e5c282221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e4858298126e41264280b8bb47944222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bfff8b2030533f355cbe9e12f489a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e6cf195c490fcf7fc99b51cf1e32a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8a2bae951a5c4df25789a5f679524225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9737459b7d7272ce8e83745596e43226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026c6be29f813033160e8da2cee8a64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c87f4da67dfebeabc1d94112a1eba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd63478e5252f3f25be843f01419384229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9d796dff6d16e98657d8706a42499230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a842544d9502a04d61e31a62af42b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035ecfc18f08d861fe1026cb54c8d9f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731c0088b94f32d094dc7ad8c6233b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48ae360ae4275635d692eca5067032234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffa174a810d3490904bbe114b4be8a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bd05561e312fb7c3d07c6b942befd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ddef780ec0d4f30b8b4f61e18627c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b8ea10d2f1e5f8d277047d841bca5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831bc92abc14a5c5e24257e6681ffcd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a809cd3f3d3e339602bc24322f3c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2fc9d99cab370e3b04e27bf75f7cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c3edd14f71f47147030ea2cffd5e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3ab7faa3c722697410cee7d21578c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbd6710dceb15a6eef0405e7a6e4ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1165fd78dec998b5a60f54e03a3480a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7252bc065c5c38d41c41a02fda7fc1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44bdcf077cc66df423c07680f0b5eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23f29abe0e43f2de32e4e5e411dd05248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905dd23300b37fa19c10196c899d94ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27fca0aefcb0bc780ec46019965482250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bc8000b7fdf2f33869ae93fe1adb0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3945d6c7df0d48f867ddca2208da2a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22b28dc91e633f44044f2b9e926595253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d67b1543da8c523091f176631892a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b0885da1d842583917bf49513bfda255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b071a3b2ae36b4992393a8244f4a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10a78a6dd397fe3c3b81740312c6ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d20ef54a84bfb1c9dd7978eb487e99258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94e9d048879d7f047a01e536d6ade1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1489ef7ca096d8fb3e4ee287cd4acc9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba942d92f5c14113067f51091c140f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65f01f8ab5cdd16c42d14586bab40e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea020187a4ccccb2785f33bd973e653d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabe7d12d8a672902dec244fdfd3eda264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cd1491dde64740f6d84466f24549a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014a97c476c0501b71fff4adbd380b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01127109ef67ee6b097df7813d6a0eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab4ce7b53bc4a727b4812db3020dba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000632a68737269521b957cd1bb44ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf8f77fd5c7c06f4c39d37da7f0a54270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358e85e6ce119830b459af05360a62d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e1ee38dbfa7bcea0726656950421a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b09e0bbffd269926272cf46ab1abe8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774eda7230c4e6cd2f43c4f29ee2c19274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9530aedca953b92f78b5b24976975275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0b9575a14ca3b14e2e578b628eb19276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38107a17f500514fb8c9ef50dd6f053b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ed9cf955010665c962fae8a30f2f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a04528f0051b632876f87bb85fcda0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e8d90c90c41740d28e1e8262f5d27280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5dbf6f10833dc5fd0b49c46cd6610281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88fd9d3562ba4442bf605b7bd02eef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1f3c67e89cede039332fbb104caaa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bb62a93f194490f08e142dc23afbe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7858b60b25398af6bc2c93503e8f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc21d497936c4e4054315b1411de8a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083f10081c87c37cbfc0afef6cff8d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376f287b5ecf2dae9f758988ad0095a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e5e9aea70eb39109eb2e8e3b9f527289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f1f64164fb8809e51d74aa1adce09290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f76f0e7b957795d85ad0d4317fafc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cee79552721cf16deb853ac31fc62292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84606aafe1b8a4098484886228d85b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dc2431d8b8c9e06222a7063bd202d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb8b4eef305f0af94907ad69077611295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6c488a0386d75ce73606d5644ab47296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8e7aab7ebff8d887ca577f250ee7a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe20c4f97cece6ed33bbdbbf6c3dbd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31626b2761b640280b5e0e4059fe102a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85647a4aa948e1c3ceb6a19245a6be37300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831406008949dae4bb3234b0f99bbfd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578312f5a6992b870bf6ba35a7fb6fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec5fbc5751f01d83bb591e0078fc24303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db55d18a490b0a898c529c3c7ac357304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd9a479b8a1671590ec683e75ff571305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b2c417b44eea9ac0df40a3059f3c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376825dc2edb324015df9d6341985d9b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1df4a67f7351d3c6b03199cac0578f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01452bc4ae805cbf21f3b170106cb975309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e6380a53eeea5fdbd14c62e9f6e1a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11a6ff00073d128f3cfaa4a2b70505311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13fb0699a2305f5a1fea203bf774cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f92b86b2e876ce7a38fb265a3e4d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ae0e6dc2d40acd775d29178ae0867314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9e3c5f8eec808bb891c5bf9e40c4e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb32d9cce8ffcc59bdba80b7cb1c87a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44e25be6c5e9ffa1abea5e73d08e7d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797361845e2f4327520218059fc06e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43c9a72248fdb1fb14e68236a7f003319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2e7cf2c2dd4098931eedf78c210ab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f3f0135fd17fbc648ba0578855f64321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad564923751c3503ef74c55ae595af58322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013162e23c370799b59e2ffef138b23323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61824aaade96124d22b21c9fac489760324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad6167de5ea2b897d2a45a43d6c4d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47989add8fc3a97634ad57b7aea218ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c61a8dc2103ec52e94f38a44481e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3853554ff321d484080e6f64264d80328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032b8ed5720ec1655e22f4bfe2c1b4e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f00b2b523eb5a7fece267ff8afb682330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fccdc840db821a64c01e36b6fd80a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6366b10ba06b4fa05d05a9cb69164f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7940fdcb58f3bc4b90c75a1140207333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d778e3b1d8681b9ac7e097d247eb2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2015c11104614344fd9637ade9af7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc78cceffba0b3d2c43b10bb2dc3ae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c85e8a9d5a7161bae1d55dcf5f1bf6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2e1c5c8a90653590dc350de109824338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d62b07d327a2fcd3d9f4abd6b64de2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7760bf5a982d0ce5666fde525e287340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6f272b82c4d7b66cf0ec6846dac35341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb514155cd892f995b04dd24c2f94a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63243cfad53be16b2a2f903bd0fa2462343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b638dc5ebffb24944ed7bb519704e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13910a29f41350b6f1aaa06a876c80e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a400e72fc15e493de7180996423ba9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c756a703947d64a611932cc7a8eb29a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318916658770c26d8fb5b025c107d7b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a481ab1ccd5f512dce1c797e99b9d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bcea9ac59856e871cb8f0c26999d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127116ccfce68c6e23a2d97b2d208025351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ee41c3bc3d03dc6533d10e4b4b3eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db7ebcc72c34afc271b21a255a883a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e7a5db5297709fe4bcb3c6a22b963354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf1575c1398aeaaec71460ce97a6a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fbcb2aae1105582d1cd0615a6bf15356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ca90d502789d0e4873113840ac2d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26e3f12b733dc3dabdee5e00880eba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8979c37d59155cc7661a1747586f6c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11892e5d1d7b3d8700875369c81194360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64e569f088d7ec4a965376a56b3a3c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819888605f5967efcb4980148b45110362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4e1038c28274df89e30e8f8e0567d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fe921568a9bee27fe879b4249d6d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03408e948bd72f188dd2f0646166cd1c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2aa7b9b45be3e13d4feebcf0641d5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a55bd0ab955dd020410d79be6c2e96367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910ecd5ea434d112b7cd2e58dbb0952368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47413c5e84db6b5877a0b8080148be369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed366bc06193425339cda4daee1d7a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56340b97d93bc2936b594ea7dcf3b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d97cf8f9c7c0e6420b0c5ef87c98f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7583ca96a604d00eb7abc94925c9e9d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124da947957e6eac4ab998744a9fa9d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fd4c454052650b8288dea8069a76d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46667caab83293e621fc4325b08e96376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78a5287c7ff828b0a212229d2308f6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfe2b41ca73c9a00268be8d939c415378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e317285fb898f178a44d93853bee82f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e04043f2aee8d77601d9f32930abaf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d397e94271387db944dc3a63198dcf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf41a086d580a9477e1644171f1bb15382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b7954fe2ec2d07efe7dfc81b5806e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730c623cb6c4a9e8478448106444246384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e388f7d4a52d9c0fbfa2ef30ac1856a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131405a17c101c8f222cf12d2305454386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256bc59d38f073a8f97472ccbdd70d9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd9911a39d7bfc1eed443f0c9a7fc5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564fe571566446d6655ca93d34e7d39389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e423413581dc5e17c38914f80a9bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b815ccf832aedc0f5fd20545128e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e54c7c85d0030283edf3aad05bcde392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739143dace59d1048ba17b2a4d21673f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31368276cfb27caa918f6b8901ff2a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00b163298b9f52be151b297de8f1e1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a940ef6dd058b34a869580398a9e4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940d9b46772714836999e1853b8f692397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e602ad2949c0afa036f41defd7129398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a249b2dba072bcc9f1a9691a1a57ba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cb6df648259044bbc17b4602b0a27400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b4e9218219dadd50280d806bb49f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98034fe828b2391251a903978153771e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0da076fc14b331819b5650edfe3e0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea48d133fed55e414adf1297a9ea05e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291ff56224ad6ef77f5c05b44a34273405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027894e05bfdc120d6e3b842646e3205406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910acaa84632071f9d410c2af16279a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43d47caf712479c03510b30907378f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9e88642508ba172a5475c03c31641409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4b00278d8a697410e67d487004db3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82904d7423195cccd1b890276b53ab6d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913cf0d6ec067adb29bd637cfef6df4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c94de6af0ca2fc08dab60e25374fb3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68530aa73dfcf12f521fe0013fca36a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8d202e6a9c4fdd0aa84c9688b2446415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0293e886c21390529af87e9225295416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a77c84614a48e80033d5eab0a297cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb3ebeaf3745031ddbd31eeed74457418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4220b3baf6256de4d0fc40580ccf8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65ff76df34318d357675bccb1eb468420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050a776f5238de9bb7edb7e554ef535421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe128792464aad307f85fe2097016d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411b992f7626ba1ebfed486375b676a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557924c2d4021b94e7cd6d9188523daf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff04f9a1aa6a9a2483e645125bcf25e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9f25cacc684a231893c713fb475f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c15a56e103375aa8a3ebe897ad896427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3a6b06666fc42f2c021b078322410428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a431ea52d48317926806d21369699429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0b2003a6376c10d5ddd4a9f414cf5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30fde7bb645a90b3ee6943ba8c7c27431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9beb50f1187988f8594dd3541f2bbb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f6ca65d289580923a606d5f2d90a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae77614ced000e97e53d04d023916a8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b3980a049649d32ed79d55838efb2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223968825b7d09983ee9774f91ccb9e6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc73926893642e675a2fad94dbd88e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3010b01fa57bbbbe334df7c52a8bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc09dd6a73074ca410ca63fa446370439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa730084c0300dd0e1c7639a3f22e1ba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9e1f2deff8eafa3c716063e5504a8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e85c06ef5b672d4539b773a87e1e16442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b5ac806fd8b3a19cbafdf8d924b8f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959432428bfa1b6cb0dffbc998ff092b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba95710257f353460c7f858ea2a8db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4ac3e9b82d3718dfd7c73e9d2e9ff446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58adf4409f01de5840cafe5c8867615447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1f0ec6a4465abb52458d86c486c1c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bedad1d9c4726f3fdc20cffff6073e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a5854a63fe40cf74f802477735526450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632994aa4ca7955deb64decafe735f76451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62334aef18ab3989c8f797756296e3d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e8748eec0cac5cb06c084f72d947d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f0a7195ef3c6b525ed1503f8aa95d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ae71e9059cbd3e317d70cabe15267455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b15c8ba43b9464f96d8657a54bbe3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a56027a7cdd10886a1126edc08ea2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a180d55ff3b62b14ab736cff440dd60458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357c6259243cebb4f5dee6e778daab0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e1e0dd8251b8406aa5e97913e71af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5f8b573949cfeae6c4ddf282f51a7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a82c51e00705e446b9367861274b15462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd08b1b92b4279f61fd27a867939f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb522a502b84f4e7d8913ed083b65c0d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a49563f4d11e09cd43cc73d93d9a92465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d348bb12d73573beb1ba46a0dbe3a1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf3586197ddf7ed93677cf413929f0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ebaa7dcecb5fca39a4b1f000a5adb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2c9c8c9c6960821fd2e6c9b2087e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7065b40dda9d7715f83f411f7c9fd79470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e6f903386695f699cb4f8fae10db4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b07c820d88c33870bdb57d48379693472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac30c4dba5ceaef626296643aebb082473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bb742fd8b385bc69b69040b951951474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e9b63408469645dd97028671c671f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb1b55989802ac6d7079664ed2bf20476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c2c5ce7d23cd2a43915d67290f660477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e02c7d85b592583581a4856452bff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ec69136e1aa442e21ab8cfd11d518479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a925bf78fc95a497e0e8bf07838b7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04610e1992c5c0020351b0fc23784209481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819873091c03e3d974a6cc82f92a4457482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bbed5ec5896e341c3bada662ae113483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7af04c5ad469dd5d7a0663aa61efb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c33310d1b924561356c4f01184aa20485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebaa3a003d657de5cf31baa232a989486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3acec49a6625daecc014657d883d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86cac40370d506467ea64951c3e6e7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4191122ad11ef57b64018c84cd410e9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d90b78e650d0d3a78d636b4d820b1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1d720c98e947e1aa559f82ef9ca12491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184bee08831cda7d825048cc00c4c4d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7085a6a1defcff928eeee5a0150e0a6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d53e6315be3fea96e9aa6fb73bff4e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b088b4b8974213480a4ca8a3ab842495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf37cc8636ab5c79b61933c1888cf9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dafe9c57f9c8be00caa3b48a76b02497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94d0087cb0d8af668f692bd4177366498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf59aca0ca30467297f90a23a8155c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39332e7fdc50ea3685080512cd664636500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca19df68a9e3fee55b349f3563ee53d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4dcdd3a80dca7a225956958834398502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d6dade465473b0c0f957528203e1f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8d2657183a6a4f3eca0ec3d10fcc5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62335b524c0ff9bb4de858272dbe0a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084dc31ae14b96833262132cd82c852e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd13da2981bd4c2aded6ec431b395c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b50d86c17f6f20626fd5baace38613508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48efcc1b230848c7fe7c6d1c7141e4d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d4d02712af78a6102500f285e6873510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e641a66375e00637b226714588e8bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872042c792f95b1b654a4fc14b5c4e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb981d7ca5898c02202bf3d08d7e0f41513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4299a4e12225981309d3a098e306b10514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc29f1af6e3fe1d0ae8994fe321a7a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d17bf7a2710d9a7f458ec6a7b5666516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f973b97986ea2893813b8e5c6932449517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c19aa2d0725a24d6aa972e1500c57518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae6f20d354ab189e86447b68891644519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4787e71d2613ec777cbc4b2aefb17f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2387d0bc09dad4439705568b3254734521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ff5c1a447fbc6ae02795705ab8b3b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f8ce1cd2014ef55f76949a24a27c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1417bf40f15dc3f7032d61ffe8c2d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ec4b3997dbe2f25ca432c6fc5fc22525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b0061ac1e6df580e3fb8b8ec80292526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8224fd0223c37e3d8a850da26a726527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b99c49b4d0b0b982a14316a34ff27528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f6e74bc364d7a97ad927ec33b538c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e3af1dc834495439e5e08d3224424530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87e23615846e4d9e1f1cf8313c73bf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170c18ea32ac44aaec5bf0c21cf5a19532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c1fa1a13744faba4c34e98af4a926533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296c0df8ce71f22fbe1676c5f43b51c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5a820ece4b12ec772a81b12de9225535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807e566272f81616212a2fc9e9834f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b287e64e49b7c5dbbc4366e6f20335537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada282677552b6e58bc462e244cb07d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b85baaca434fd9c4f5facfdfca0fa8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0afaae3c2b749e9f3843a796f511a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f445fcf4370ce7dc0490ad03ac031a2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07590fdd21cf45244ca4c18426adb0e4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69354999c6f1cff6ffdff4af6c00871543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b88ccb14c5acc5aafa3840f3bd9b99544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32c4f6ed9bbe6089cd79f60a966740545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2f6f6cb959b716f5196e5c143c2df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d7bfecb3c82f3f38e13270a897a68547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912c88f5018dc360965b03feb487fce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a4de7fea2e311457b4922b2b1d9f7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5b0a6e713cb684cf84177e244c93c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31cf622c123dd02221617ede48edfc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64ef2476c71c581a068afd08301f5b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297ebb60cc7fd81ceba52152429cd6a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3225a48f95c2a770cc8c83b3811d7f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbca2a4a115a3a392fffd32c648058a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a0ca64f5bad233375448970843d4b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6905d09537e49e9fbd2000e4d0120557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f26188666ea956abfbb50d8a07f38a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea5a96859b6ed5ea4e34459d533d40559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f261f73dd52240e6224056287bf32c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cb7c7e9faa8974d41223e3bbf6aeb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c5bd5cdad3987d00c07bc20ace2f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca02a05d7130aa3aa0d415531d66d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc11e639988b6953cfac3dad5f06d17564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85a61779c19df473b415eb6ed106b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a04f5a3ab48c8262e9288905a49e16566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b40dae7f95a0be825e644adf1a677d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358cdf37f17b03e87bc09de506605ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04ad23d4c9114d4cb69f8c96b41e3e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f715a50423dd7efafdae71cdcff9864570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfaa0ff2c77ce930d7e202eee4e0c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5378e9edf425f579e3fc6cfdd33e25572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe9bb4846634ab7d29f06a373c6f05573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e4aa3e6d791c8f0e7c235317e3801574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f207533ef7f61f4b7a30b96a548af1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560bf5e8bd7795e0f30b99250900d3b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29f0a816783ea277ef1a6c8c55cfec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41d175974e30aeaa9dc6b5b7ff84d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c72f46e489284b502ab5e706bbfbeb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b2e8db6cde686e25b7a3e3a350e61580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd1e575d0254fd7fec4b5c3226377a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bae920462ddc420cf31f1a5c4bb711582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee0e2fc3b7d6a2fac47c7d0d19571c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5c3dd8a9547635ef19969f7385025584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67220c77073655873a01b7c1669478585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb9c10b69dcfbbe904c5c32f98b8b0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b6c5b104d60abdd29f20bcec3fb96587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e49dd12f64f3f950a77748ba39a9c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20612662fcfb4b0aee74044b0e084b07589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1eafa0c9e9bd3dd9eaaf56d5326a37590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e1e5974698a0ed40b6ed65684a685591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48659c017e2535e8fd8189d758b2e2b9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8d5a14834d8e5bb4da1f858b731c4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc619219606e9fe171e98d78f8e958594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57304a01d7d680ae59de50b6c2dc59595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee74da8f4dbff7f2f13c76810aeb994596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6ccc3da37a7e9eeb29cc8a695e69e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856905a3210bf6f84f1b7d9ba5288ec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e373187b03b608bc4ff6aa82646476599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6448188763cdec470640ddc0ef8f5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0f2e1ff10665a034033a4c7cde52a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0809973d2894c96d00eb397d96a54602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fce2b27e944ff13e7cc456e64837c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab683a36e85153d9a5ed77ab5afc45f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e68052c8bd4e548328792dc28856ff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c44acd9dc81dad52b3e0481d6d8d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76c0d686e4718d5be6e3e17f5d16c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1e2fcd17d5bf7d54049db6c72cc89608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dba94966a1c0d5fe19fe7e5c432849609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f2afa9cd07294fecf17060cc0a0a0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4debef73a239f9dde3e5deed46382611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724a40f00a4517ba3a41c6ae04e118c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc410b13a9591dab398616355047c385613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f53b766feff2b425702ad019b4d08614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a284429e27099180b8b3770708eefbb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded314ee033bd8d0dedc172612296226616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd1f78519916665956d9c45f816f2f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12941142b15f0192de7cc4157487d572618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed0d9642548b80e53446ae98872898619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c161f4047677bbea763d3f5b93dbe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd4291544c9ff9648a5c0787b0ae07621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e557abc8973701d77b03acf3b87aba9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadb53ebc2e77720ddc163279984cb7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107c7b4ccb561bda86074ef389f7e06624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa94b6279ba1d5160df36a95350b9df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8fdb7434b75741f997ba6ec81bd91626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877f202a1d03dffe8f7c9fdb868e3da627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e121d1e2ed77cf2da674e9b3c9abd9f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910437c87cc75429be44af7d28ad168629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aef5d405a1befdcd46be1c161b3e53630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db4aacb416008173f3b0c134bb524b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cdb5f6874ea2795b2173b8d02f9ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb886f23ac23615af4daa1b3801d1be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25d6f257ee275851eb3079bd1e77d8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19518d110c3a35aa51109c17aae9b0d2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f88b6aa836dc4c98ff8e65318fc30a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2a888fb0b186983256389d0757872637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a585cf367b28a6b99c5229ff24833ce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60676f48fb34b1432fdfa0560d94e31639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1f2fe9a330402663ddad6f3dea400640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af41165b770bbecefbb5dd02114c2d9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255ade8d7b50dd216f9cd8af3606250642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5401af444e60a9520cb38d9b76efd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e5d4438a637c90d1e932ce5112f03644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45674aa8995435eecf9f8c5fc3d6061645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c976a54c6249d1e71ecf413a418033646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc47d67428381da11600b2f4fa6ee47647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315d2abc079c5d85161021109850705648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d7e4b66616194efd2fb0404100aa8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff189833938f8e1fd22653f8fbbe06650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b610dd3e354cc1644fc228487364b53651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a698f15a2e5b9d41535e371ee1c2be652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba2e0373962a683e8dccc00831e354653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c115492e31bd8a0e0d4dfe35d2258a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336e7272bbc1f536a60f6a917347dbd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f091e6a24b785b59e772c530ab25f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe53a47bd9690a60b3eddcadd97b060657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc5e17cb96b31d86ec03eaf586a841658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851c859936de57232a931f6fd883567659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81fe51bd6b60b17234ed391c04749f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34d4452a77bb029675b5862358c8a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a852653f7051a9cca32612cbcee82662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a84d68c44820e44f123f5ddad62bf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc1f4cdc811a44d3329da141c2a295664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a2711fe0a1a6cc1d7525a08a79ca5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f4e51a9567657544778a6dcff7e08666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778f74d1aa3e1f75dcc25b57a91c045667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2b98f0aaba121e0c2d68f25d6efe1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1338a5f35cadcb6b0dde42836b8f7c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b53afff201c4bc6e74a369eb898de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb63c35c9d46250e2dd8f5c7b5ca565671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849103ccc20a3b6aae00feb22cf91ed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d9434276f6d74520132ba196d9206673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcbdb1e4a3dd1c07504615cfed246d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970fe9c894ba47d0c6b6bb455203b18675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa062da94b45c592216d16c2f58192b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53894742ef7fea3055b2b41672d6d75677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa642e592d861617aecf25648928be9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85df4eb8e1c39385c1c38d1cc8fa2b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be2a18614a9d6193bb114d6c7dc572680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56f73eac7182e886714320f5507024681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51070605df6a69035ff201bd9a1f9397682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24325a2ca25985e0e93708d498744e2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd043e69ce16536cdbd5858bdc0d288684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6582841b84642709f74bfe0184dd1c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e53110d9ae3a569f46d424c8659e3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97e0a57f261e210f2a4c9660e8ddde687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970144835a940954d3909f818971402e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44838abe0bf9316d9a7a96a54fc07935689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42ebf04368db7a3f255ea0e7b6a14d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2409cb49828b3ce341f1b7745d787a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a546c7c63576645350b38418be186692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3db8c6b63093b712cef56a84fbd4f4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10fe176632497371680aa398b25d4b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70031a8a92f1636572e8d142e2d399ab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac37f80ea71d246b50ac3ad6d9a74c9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd31758355a232b287b0df542e5450697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfda82a9ef2a94b0c785f55a76ccc6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6ab9de0df60d3e2ea60db88396082699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5c7e470df8ca955f01a29d5f65fad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82899d0ea6332e44cc2680f8d6487e0f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640dbcb9c784bab7d51f57bd7ed6422702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27487fe1cd92e7d03cb6df74eb6984703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3119a39af9745aeada788783c1a77704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11264b5c1f193c2ed285d55aa6a16b9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55524fa6ebfff48f33972165c248bcc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f0fd8d508095924d33b6c10da8252707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaff37ad95c18e86b6c5bb7ea73e5e6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec06085c106d01bd62b4c7521abb28709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115f0e60e5bac2a953d1ff8b23a34c8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78223197e87b6768f9bcae26e9f80fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb05514ff3e77afcb6ff8d80ac467d8712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f26fa635e69cb2fb885d46d2fbee5d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9150f39f8625fbbc75e53c438d6ad02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db92377da4d93d51dfb8a43ef0824c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f960e1545973684991e6263bb11d654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cd3427263e9434ca3d22866d13d735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42211e9d50c3ebe88c5e5235bbea36206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22a742b75d82f8dcb97504260c21107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21258d0d6f45a8551d148df6b3bf9c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad9732478a3fe1f0b63add09a1a4919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c2d7fd0fdcdf5ebda4bad445413ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73fddd3ea3d5937eb7592610b84c8411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4210218f44bbb72b23a72d67c812a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009962fa10a329a90367045cc39ad3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118b51ca04b8355c94f4fc2c634e24014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1971e9f7ca8488d58d405f084198d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51202cafbf27e345f9c1e9ca01cb6d7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42320a263995c9ed6e5f3a5debc15da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db61d4f592d716ab012e61c88b9f3b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d7ccbc39d59fd3327ded19bcce67119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0a3bbe191f937f6de8ae15c573a2f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23089eb9930ef106f4d76334990b8a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5dfb3a7f4b35f73438d65366bdd6f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee9fa9a3b6e432000e78c41f99a9e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e79903464e10cba481dc6c7fdb519124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c90bb6319eb8caba18980fca4aa2a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8e555499afdbd641706e6bf30744126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8c4f3d92e8b2f48b5afa26c00631b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0386c40e0a52608f5e0b444363be1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce85daf336815156fa7dab7b758a9529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636bbd290463cea8671334806eef00930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4836bf6e7cac389d2929fb4d717ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8098c327aab82e21dcf74d7468e6ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb657c28caaa0ebfc075a835593d92b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df7994bf5724dbea49e2021750f7e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea361f6ee9340ba0bac0d0fffebf0f4035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adf5978a0405a864bfe9781edeab2436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c3f072f3833148b80e3aeebc18ff737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76245f1e28c31869eb723cf01f51fa3438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6e7b2286fa95911760988bcc8547639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea417a437a39c77f56194189829fc640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23149bd1e4c6b4ccfffc13e2104d01f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41b864dd82cad2919737513ab2e58042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76889a628d16e3330aa6d48e5761b3df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ecd000bf98a8c45a8fb003eda227244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5bddff525587a30dcee47545a6e8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd830b36ef6073e519065ee64511a6e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438523727521fcb74bb622f1b70d02447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabb7e71484936f1aba4c630140f68048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072baac3192cffbb877fb7c8affa990749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592d22c06cbf6d19e30fbfb43557b6250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d2f5e562b3eb72e805f0366ea0b8d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25270ce4bb3a3ec344a8d46e591f96fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b85420102524423e5260bf06d89f5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86219d349d5266c13ee511a062e4898554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9841ea4871ea08fd9bf67e34ce2375855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28ae6fac957d0d06c553ebb7307aa656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4698945a9777d0f4557827879785fbb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbd515d4544ad805c331de9ba51d1f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33d0f45924402fc3b36a1cb5613c1159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551b2fac4ebb4189d0c3808f081a64560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caaefa472df6d5f5298128c33c2a5fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d5401d224d9cc9501d251905b806962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e55ef706481d145058638b6566bcb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882b671ebcb857c4c1ff63e0a27916464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112901fa52872b66aca3379d6c3dc0c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35d294d22f605b5d7c5772e3fcfe3e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0e6b5472b352cd6835091e529306467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864d5e86c10ad8f9f511dd25eeea5c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5fa1916ed663e002d124f609d0d7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d007e8797d75250d0d3963fb9460170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b880c2db14338610fbcad43d29cc3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e604aef0004a1ddac836870708088472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad37d981547ab98e30001260355a2173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe01a69abde6dc3798c739acf7409b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7baeb7db6a2142740409e2fd03820b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9773b6f33ba48ec35a29e1697c940076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e184e709db4c5058665febe62094477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040b421e7cf3a917b585bce079c4e0678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb400b6eb322f56a5e3259ff32e7fa9079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d768e1a0d2a9b6fc6ac48c9fa5420d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573932876cd7951839989689e9d7ebd081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c97bf61304634cf3dfe04f3e953c4c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db22d7ed438cc37fc7cdd73140d50eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed710b76eea2bb63ac22fe17b24635c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c574246a28abaa231b41ca3e065cb085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d95d02d6c19887129ea467b319a81486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6a835a44ca2d24ef8ae5f3f25c7af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d588b4c0d79f6e43a831a9f2efb89988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe1e5dc88f2a6bc915e6b71178aa7d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ad3a89bdddfe84bf3fa43d00e4db190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9eba81b1feaa49e5cba91aa282e11191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b8b34ba5429066eafd7ea6324dd8892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41952256a7677138d04282f322aaecc993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effb58b0cf20c10638223e269f7c70a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182898842d31f6b54a511d9eade4dc795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1487dcd527f6904841c114e70de3f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e118c1d5b5a79a3de8640e8d31c96b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1e2a28b1a8babaa9c8751f0b70b5098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a86f15e7c7fc084c5dae92cb7e7a7f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1de19286783b50d62b6a55d6b6d2f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37deb8b3458b312de27bb720e93088d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483d6b9602e9d3bad487c74e39caa0d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adbfbdc9ab69d966b6b5454200e094103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d4c7bac64e2cee1bdd54b1f26367a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238930411270a678c6e04af023b61e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb029744aa553c8fd78a45f268442cb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618de3d84934b64fca443cc3cb124aef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83999d2c4ca0ec68b356e35f4118da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f606969abb881224e316bb1e3bdc8ca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7156fac340887e19a1be759b2eeb5a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd98fa066fd726baff88a8458c2fdb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c993e4aac1d3003bfba256ab48964a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470ed9aa1476b12ca028d8f6bcb717e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a510bb3ad7869383fcea38f9c890f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6946f6b20d6b1ca464d4e8dd53dcc65115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5a9066b0eefcd46a6b3b41e4cc58b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cb31ba1ee6351ae3fb0b0ea1c550d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41304961b16322ca6fa95497f5c7f611118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7add576a44a6c11e62bd038803ed03f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396fc01f6315cfd58cc370c350070ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a115b909ae2d2ad01406cc315f8393e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b504a20416c6adbb3037678149415122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f9d4f29a383d5c15609f882a6d0a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a19be37ed1ceeb7cfb774e86c85eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b26df229bedea40560795736d5186125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15daacc37704aae29028fe2c21363f5b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451006ecad11453175acf4e785dde3e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a087e19a32d0f1d7b0731b9c0817bc8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2821e134729d1cd6d4544669c620e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd980929088d59e098c02649550fc1d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98271708480a361f235ecba2720ac0bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55490fb2c31e370d4d177ad5925292d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56858db4fab358599ba3b245c675ca8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dde19081d9f75eb569682f6ae4759134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f24eb9e98ca171f3b127daf4cb785c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1a1b3ee7f257163cf2767a89ed1bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f325f161b35f9ec80380491ee4701137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f345e92e9ec7e236a8cf8cd4da962c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27640766596c3b4e177c5073f39812b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4689f7f087b4bb3e8ee0c41fa27ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3000d11648d5a3ac0fe769d92914e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066aad29d3a7359e861e6991141ea330142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0540f3690f1ddbe5ac99cebe187399143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968925ec1914b8a8a6f898dbcf28429144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68c82ccdbdcacdf84023229964d2a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d682e75b59ce77b46297c8748724ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35a43720d2697532f3c563a2d52549147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92cc95af6d2d7c16148d760ff72980148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3533c286837dcf3a2c15590f9d854149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e798c17e63c828c7acd79502fbe043150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390846e3b731bbccf51002237503b84151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f15fc0e66710ea4f2ba5229e68efb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8696d28ea58b211ccbf8892b150c87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02829cde2fcc087f63101f3166862186154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4616066ea268c91a43b4a8fc8ecd29155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5167f6b428d92a95efcb69bad427d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7657a71ed0ee4660ebbf0aa28458f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea360299503f7f34b709ee1bd3321ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79663c4554008b54178eda0c904e11f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314844011cb82d6c4861d6a191a9ec4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493371ec1cab0b731a2e69d784dc94f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1945335b4999a623a8268b10d31c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe3abffb0b49517e48fbb01e2d6833163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc0ab96ef679e5d3b3bc3b6445d304164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f35b3c9debf215b449bafd409a0fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602a911cacff65d2b88bed6808bbc70166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a196959aaa0aecf01a201404dff65167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186ba9a425635e751fe35311e941bf4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adb6306b19a1f87d1c39cf347c8917169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bf0206d3e771ff5fbe54b78e52f76170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0379decc9250920cb6a49e5711018bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10fda09a4b79c42242fa19c6ca0df7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbadaf15169de32d7a8cfe74511739173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bc2bb27475202f06804cf0b6d91b3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb78486f093c762a778185ee4d70286175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9ea75d6f9c50d83c44498f09aff06176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2aaf99b3e7041ba799424e16169021177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28d3fabf997c74183ff7e7b86852c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3e9c984a6603220c46bb8779df76c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafde112e18d90e1e141d5f0734b132180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a264935034611d28794b94e6ff021ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13001730ca43ace7eb4b4b4a399f394c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2938a881c772efb30781fa6a6c5a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ba9bcc016d88babdab863ce7f60be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986c7f203ed2087d49a9e9670254cc2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8c5613f8a041f2905009a6481e201186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77df2be929fa3156ca8dd8f38e7924187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555aebfa0a843067b5fc7f9c4a45031188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91369f61de35f6f4edcd967634dece189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289958b635b3fe1a1b41b555aa43d9f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde152e4b8a8c8ab3d8d76ed3c4ce915191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2f47384d7192d232a016ae51617b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f857444e7b5a4183c59cfa02fed7cf8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa331ba18aaa0d7ac47589cda11744c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbee11919ce745a33fe891bac09d7b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e4049ec7962af26fca9a94fc76e58196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25e297802f175ca400b4eeeb1fad6f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6310e8d0e05093900ff539530378b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cede4ff989065e38f5641bd920aef0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90024029820b7abe20a49bd3dfb2edc2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef71153f5f8ba707ba3dbd5528bbb9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b361855ea68ff579d9c06d92f6762be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca279c6670d09d4b5e8d17b64f4bb340203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990f811a15ab281b849de111418aed1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86fc67b734fc73e1567a069af7d31e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2c482cfa6d9368f7d6e1f752ef438206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4fdc3fe072cf2d1dec7cc9e412a29207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49d07098570720291dc729c5a37e48208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a6347a8c0a84ce366f3c3fae5fffa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7180eabfceb216050d5be343c71bcc8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cf5c249a352489982e336516a022f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5246eaa938d859eedcfdd9dfd68fab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ab770d5ccc3ab2e2cf9c0438a8c64213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ae8aa79cab643e38da94152890aac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcb1d6a8ec6d38248b897bae545b73215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28ab7cb2410756f364fc8be30c4db2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac7082c63f3e7fc1b36e6e67b823da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41e69973fa90561bd07689ce6adbc5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e394a2a6c65c48429d10f2320ed64219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934e3e73322f505038ec32e3df4c37d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600e4ebd358cd327efd9dfd8254d614221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b481900d8b987bc2afa0d79a39dbf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e407deef3240f3a00cf7c125d574a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90470e8f63f8a1f254ff23921a1e3bbe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b1586b4adb589807730369ba84bc2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd46e288a8ab8fed662d395db2cd141226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b5b7f1697171a28335a708b9cfc4e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b98dcb3a908ac05ec881cee0cdf7b8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8a1571483f5410539f3c94cae2aaf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db518af2e087ff4d02c951fcc1da9e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad309dbdd27899d3b2b6b6b50145bc01231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40191a78930a3c7e7e6cf2e732ed85a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b48d29c35a29d8f631c7a687f2e05e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60076b16b0124a84a16e74fc86be98bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4d6d8cbb760f2790be24a5635a0cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2cae757813448f1a96eb3495b7a45236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53382d5181564a32e4ccdbebd0074c67237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216d319423ce9d23e31567d97df35a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3446a5938490845490ffda9cea3a445239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a8af2e04f85fb0306206f8b99af16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be3171cac65981bac9ea54e9c2e8f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33378441a706c460d972ba8106e9ee49242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f5372a5914b8f1d6c6ece0bb58784243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326af3fae86abaaf3ea55cce945e4128244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af7d5b9eaa77051156cefc8b4e47a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c81f2ce3ef2bb3163bea8c2025b019246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c602603ab2ade27beb525e78a44468247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a29ba2f465923144fc51ddaed2ee8e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4cc5cd38d1c5a8bdb6649057c66c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c10b148f84eb9e88338160da15a86250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a160567ea065461007cb8516e2913ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31129517da5eda680accb58066e8a967252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5d0b41d7e9247415ce6456023d1ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be981fe18ed7f11dbcbd0b58a5664c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12542ac37fe3de5623e335e3ff956620255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b20a7d2e02fa9525d6deb02e145771256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510cfc28af6a9d8ef29c65eb81fd5ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586f5f840dd18d21146fcf783747c8e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b437ba7059e7a81b35525583d07efd3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790081899df2652b54feabff97827c9b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500138ffd175f3d54d033d11350d7e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34ef53354e176cd45f5b65b30a6c9b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dada8650f1a368cc01c1fa9b6ea9d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1411ae41ca299856c6ed95bb0e06acb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e16d8f6826b70024326d53ac0c70e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c919173f5ebfa41f434fd6423e07f4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84985f0267e384b8a847ebc51d1e09267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb34640d1bfcfb66f97d6a266f1b39268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0f2bade29b1fe3d2c11dd06392587269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f387fc68d9a95dc98caac57f099e566270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99bb839f9a735c2cbcda57eacf9de1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cbb54aaec8bac9e1e80605628c56b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a65fef8ec68b12f9dc5e051f96f7b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf9589e9dd968d308c86389995cb6f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf236f8ae72eaafb27f678956f87e5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac9a0b403cca89c03d4b6e17c3b42f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588ca878ab6819372cc0036eea6ca32277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ddd65d92cec8d43911e2c4c298b1d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746e835f2f88f2f81462ca8d58da223279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336ff0e4403da025c9193b597415538280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa3e5cc15e96a4c9f32080dcfe285c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9e332628b6ec8636ca1a126be9012282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51c803578327663f1380e6f46adbae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f4be576f6ee1cb80b254ad031254d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449883e9074d575c3068d7618744ca7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe681e7c6e3f4ea1238041c6c6bcf9c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec332dc20a1ad670a1547b98f2cb9d40287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f909e57bb94a8ba9bdcc7a3b1c1a64e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff64a1ab7e5c1a891507c577a7423e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10dd76a93abff317df5c11e28d2e08290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08dac6521a7bf9bdad87e5351a19b9b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922437a303162df17c7aa8c84c3835d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed85a0bf3d0ecb7a07bbfdc9779bee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42781f68cc83672182aaaa02615e372b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a56ab02e034715bc001317b5533009295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e889c8dfb83bca36a4cd0beefc3cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6e4aaf20523da013e2ed9cd3392f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cdea9f047c08d826452dc7d509b31298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9041816e4b997b028658aec611fed72299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6d813cddedcbf1c9cf927e01a9360300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa57f19094f98370893a38562e8108301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ffb54c6a12d74ccb64efd308f1343302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23a88f91d108472d2420425af0d426303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa76c25d16d9ce5c4fca7dbed24d25304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa955361b14ce2b3a250395433675d6a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e09c73042152a619174bdd001d843c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318efb816e9e337797b28ab6353d93c0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478ddd31468b15a5d8ca5a54f84790a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba300bcd0342eaecf23fa296e831d319309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bdf431f1a0813dfe3ed54300e463a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5574b138d69bb073b6e3e779e5c23311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8558bd0009acdf629850ed19c7d2c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d22037f15acb898782f128db7e535313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf0dcf26d707c1456746cd701ce86e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b0f5d617192ab38d654f074dd6678315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5530812539a82cc543d916fd822efda316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdf8c5bb305df4168502ba73f5e8b0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa135de35cb786fa296dfae8bc7a97318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e26d623187826bf2ddd6855c8eacd8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ff6e02785b3a2c28bd54ccaa029e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafe6904fb49e5ac97da710b7a12f58321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffeb93ac811458239dd9822bf9a115322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece5e9d6dc3974d4b7d650fc88e2ae1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445af070b0770f868b47f606f423a35c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eab326514cfe2c72bec37c157c53ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8689178e82d5efdd234ad4d1717d55326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad4e0172a8b03f0a5eed815e14c145327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b85b1578549d35d99d5bf922b6b30328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0f8fc6de966b9b0f4616018d359b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6304405e82bca8e02ef4b4c69676eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fdabec6a17efcca87d7b74ad3e397331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035d33c250fff5a5ec773cf9148ae49332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02035275bc8ffaab72e723e1e3a10797333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec33924cf44de2dd1010fdd9fcc543e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b737346616f59445839a781fa37bad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd5193fb22ab1c050176d843b5a240336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cafc932773ed964f594ecd70a721fa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd6200feed4629a8d5480babcfa88a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec323cc74ad5963ae2dd137276180fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c182d4aea89652ecdb15fd04fc0270e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3a2ab377d3366ded808f99091605f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab1d54f25fb604ae00351916cdf788342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b3751cb55c42c8cace4dceb6a0481343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89224984a64ae65e53373fcccd650eb8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ab96854bfd941d2f218475b640c33345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824eb87e4f976231addcc48b91d79a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2eb4f3a3830451467cd9315e5ff3c5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a670b7758a9cb9b97f7b677bc1c3a9e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b215408e769a07fb927fea52b2956349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eacda288eafe4cd9152a47ecb60fd2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2268562f401b1fe456624cadad89c86351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22591d48c7f07bc742ee879ef1ff7ce2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d029763292fbe242284e593402d3e18353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc90fff664d5eb99075bf7ab0eb85af354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968ad4286cb3e44a7a7e003d7b759b0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a73d8312f7ef82b4b6c98eed4a142e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4edcc2204a88b3342eefc0ea28700a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c55e3dcf54f55d5d327c4d90507d04358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23228aa14bb195d4df3a6424f2e001359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2b13f3f70bde798fac06a73b717b8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178084c795ee8616abb583c56af5693361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913794f8d81eeb8e8a726328b3f891c8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf739b35442243793ab1bce62a986794363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c17277b5316131e87a0fc725a1e177364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea9b2f71a15c7d2f1bf2e50458570d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badabfc302736694a549f12102a97d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cd27874064100a9e71f13a1cce2c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9c8252e05a86fa6ef118342f6754f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b226878d4231d15eb8825a21bd542369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40427fe6ebcd542dec63a09617ee17370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138440f7bafcac5baba47ef9d080de5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc22b684e440fffb96efa054070d80d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de650e17cafd6d3e84c9f1b02456df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b1a6d26f90665c8e79f1db4fbbfb7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d62f83cc00b4af9f8fa9789434cc45375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97600ad2e3f4d2ff83c25862e9d0b39a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658d328444eb0e338209dc3bdde7172377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc8155566710c6436382285bf67e2e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8f11e8865f63ff858aba12aaa6e5f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6372fc289968e6c2884c75f56e9bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b14fe2e26c1e03372ed9a29700950381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c83856d116573acd3413c02d9d7368382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbaa12c3c6c0859adc31bf26c97f57383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99589b8e0536e27828e91533afc17ae8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986872a4bf130cacc405615b8003fc14385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ed0dcefb619820e22251d1b8712b2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c76fdf608f42009be10615f298b675387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b0ffd51411c068454a2357ce31807388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291189e607e822ba8ad10834519a0bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144f8c90fdb05ce4e8c67a611b591ac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212e5fb126f3ac4dd4e466d0558ad86391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18568adb910d8971fd7d20104c2017f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3f9bc2b9cd484f328386694fcc30a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3fcc013d50ca731068a8b7acd9b45394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590059c99bcd26e52b8af6c41857c36395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb42650d633e181eb0bd254c9ddd8d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758991f22f190a730d705a85316a895397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66693ceaa9301d2c73b3645e5c7e57f1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b873cf40558e5b6f5ff52c9fcfecaee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310ebcfe63f98b09cc35515f3a8a8e2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397be76f71405ef78b89d452aafa9ddf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9aeccbcbee09298e5a2eb1be714fc4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bd3027f03b31be5337c42f1ae971a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b98270a52b41d7645d09cd1472dd1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c51f95914d6c39a6675c25d0e5228405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab986510d5ffe5616941c72f796649a6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8cd350190a80e8b2cf2120672c105407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deedba74f7c03ea9bfe561258d5fac8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4328333653a3d61a05976d092f9e3bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cb8e343e1ddfb35c9065f959a228b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f30a32278909aa0e9b6e512cf733c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e8e86d29bf1f4e890415de5f8ca50412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e437ef4d075b2ebf0baf5a53da3e42e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588161892147f76469edbb68e9cd60b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc951742fd32a079d596ac1ccfbfcc9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb3c24d7e06238b337f158a9509081416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe55ffc4aec856e9b5b90dc1286f22d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517eaf98746b7ea39e64ed6a478fbf4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c839cb90c06802992d239de6527ce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd968be3f4a0c4d45039472655366f22420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672631d088436961f95fdd1732d950ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc20d324f4b103ebec72dde3a181e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1263b5736d3a0cc378b0a30ed4687f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e271eb78d4901a19feedcfef53ede4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e603d1b8fdd95a53911e49c0abe36425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7405642abc8629826be4e4b4cd895426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025893cd7562e8bf4d7c27efd4a9c7d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a8805c3b82e1fd12eda0886832d4d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ce68d05b3d7c60d2f18e808582416429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13943457b46ea7dbe3944e3843e2721e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bfdf744c2b754cd9798cf9a10b2e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b53f3899188d90152520e4c274c444432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e88754690ac00e13210bb379a84a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f4bb34529456221ec2a4d4439181b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc821d20f549b9f5716cdaaebaa67315435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0dce5f1571f4d979318dd330f0e43436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfb39b4d4384a8ecc67e51548c1a2d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9238411a6489d27c88078902d59864438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af9825ad70bf07a3e7c17cdc8b4be7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e00e9ac1c88f1af0199a05ed038c9d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f20fe412474ebcbbe60ad5164f76f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb0360ecc91360e7d1b6a6c4143f6b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af9e384a83cccccd98c6b1809bad88443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c24219c0b3bed8d7007397507d684d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3eab2e2bdb6a322db354b24fd936c4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42123bf721afec11fbaf48c1e464a486446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbac62564defecb7bddcc7ada3687e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf330bd7dde9250411dff0bd6d27f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019173c12c2e591f87b9460fc48e3e9e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e851588fa50478839a83ba9f86429450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b76a5d7780c47afcf10d679bc77599451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10a5e173d5c8dde04347d218e08283452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8defa7e564e4c000adfe3ba17136b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee369ae4d5989dce8c1a76f09868f598454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441163f96c7769be5eb0422a2461a3c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa9ed889b5e69f24aded6452cf0dea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929a5c9315372da8cb4a7d78ff61882457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee747e1816c9c50e82501b8abe8800458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177f92792283772d2002bec89bf169f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8f11bcf4880458b05b4c011a18468460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1dc319a10b6b2fb93d112c5eb0f90461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685d71c49bc53e6f7beef894af974b6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717174c316b8f49ccd5eb7ad58580e5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa720265f04ce1065aaa662d28bd8486464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90450da75078565263b567830b269c12465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2836cc33d83d704e870c8d71478519d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8286b15b5a54b460bbbdfd68dd6d0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ae1f125786b15df473cb9bf789d85468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7ffec7a109400dc9c3d0c3a1e5d92469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ded3e039bc9e47b5eb6fea55c63646470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e52bc68a8b1e1a07c9b6839b48a14471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f023a6d2ee618f28155ec89e006ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72adf9f9782126aa62e5ef0c82464f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde6b05934ddc0b80c4096251d0f215474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb8bd4553022f570561d853a11f77f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befc6ba1206b5db66792b461d242d62476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244fbf11d6976744a741bf515a90b63477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0890615267bb197ee920c141c6c793478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e6fec61e01856e35517686b2292b2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f9e71cd6a662a29c28e7d2c4e22bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8ea99469bbb7164c9199459e24f80481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3371c59a0923dc462f6db54ef8368482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dd4425225d7dcdbbf68cea4f3ff1f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d6b7b24df306f641317f2fc063868484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd23769a3f77b11006e0521771c844a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bd747e321d0b19d709a897772e6ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d63191a7fbbdec20b9fd2f3ae455d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753564078d3437200b308770761974f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d1ab7e70df16e6020ee3849e161b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22957e1a5250b7f0adc9c719201ffb6c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3faabc1d185e43998c38641f80f4a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e75b6c0640bc3dd048ad007690fd4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6cd5fab8342f93f59d41a3239971a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdbea4f9aac66372ae73114e985c4f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f72f6eca2c65d97d3ada70833ce86495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5450ef979626a6c0f8969eff4cf46496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8f07cba2515f5322de45735c75bc6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4bffe1fc932f0b5915c9386011865498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba45b70ebdd108ce34c220778ea3bf1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2d88ae343845e1ffa48feb5af5710500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bc19fe98d0f5b597f1b89759a4a44501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca8ea527b502d0b9339a7d72cfe318502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172935157ccc55475cd186ecb4d25ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7aac122a01f789118a2c6d3bd75f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ccd1170bede4531a3dd9fa25c37f9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4fe227a4d9b2643ce85438e7ef12e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720da969e0a268a7dddb041cc1600290507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d92dc50c49d1f129f13b85d4be018508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a6896fd46f327f5e03a2707d28b1d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936865f5fcf4e50d8b5874c18a76d35510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180484eb9fd786b4dbfc641fd919a32511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a68b2d6c53a70f40c4d42cd1c4299512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17f1250c0665466645f040cbc0479a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955c1697265147b017f538265371dbb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11a637f4a2ff096854be6d7a686410515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10a4f77f53b45e44bc6ebf9ff89c34516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a3c9bd09121cc52894ba65dc1f3ab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02aa086971c2e1a4fa9450521b3702b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ac4243ee5d5472f2c9f1100d3f592519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc1297dfa56b43b575814d4f2d7c3d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6968a487e58dc3ad6fd58e7436841521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b88dac9df47eed48d4357863cc2f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70d591394bb627e095977881618f02523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9040e0933b48b43da9ff0d78cd5b301524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bb861558b5a7ef08f9cb7b310cf96525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f7f119087ea4037ff1ac9c682aba5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadb91f8d6927099cb385c103d2d2f0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c636ce9777150408ef729236f83650528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3798b84bf6a79808db575a09e3e5b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c25f38c7ac1825eea975918aa77ff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01027c1f664bccd31fff6c39ff8ad58f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49621606eba7f88a1262f855bd002ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed3b3a1400aa2b5f29076ebddfee81533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a060364f43f5abeb1f4a1f0f23c1f3a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a595343dee0e09f25a53bcdc7b95e0d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979f4edc9beb932e91a090e59d3cf2b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8244e555d69cb07a11f4fe17565ecf0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cd2815442e8564c93ba1a7db2a991538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ded81a97addb29a3ad722a4d379c54539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388b1802fda7f32a70a3ea85798394b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e8f8cbeaccd40ad0c2c2b0cab691b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de64af8df6e571592dcdc85ef515a1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb28c78669097aac0d8ea149f91f04543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f52b7f6ddf378d151af2a30fdab6cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183452852845e933932cd065910cc9da545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a275bd5ce11c561601227020de30b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28afabb6978d78ddc2039671d761ad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb7c18e7d95c198e5472c246f46801548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcca06c515085ddca9adc9dd21e6b94549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957f3ad5244c79fb35413272a3d95f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec52fd440759bb2d23e9211d1d166a4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160157bd9d72471d583ce61122d9a6c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7399aba17a364656b9a5a8b443679c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472bad047b7d0a7750c24b74a414b3a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652502a70a376d967af497df8c12e7d5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83432d8519d8bfb7eb36a0cce3a4ae00556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89582da0d95b533d1a091e150ef8ea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcde23e97b0dd0a96b78569e83a31f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41df61e81dd18d4c227b5aec73d463b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4a56ce8524694ea899a159dde92a7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266b0210a8aeaeee2685789c5e9a615561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44033bc67f8dcce277e79ca196066ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80c2bdd7fff801062ed1dacee8508c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58fb6400767519a4d40f87ec5ad0fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9263e1874f4c4da5fcf8c2387f4a829565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563a107d10dc199979f0fa3ac4966ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa3304cb221b57f6347d0e3a302f42567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd04ea4ddf3fdd62f550197a5ada4b5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6592fecbfc529e83759e39f7ff84a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cea98a0b702e140ed0b5b0ff155c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ca8c84ca945b9b8690bd6ca2f3642571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11337978a0d2db3c5c5f66b590686574572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce384b75a8bb01a6a70ee8aee45ccf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45feb25f0e52c3c6192dc2c2040923b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f6a91fe5a735bb620f00b29d9fbd7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ca02ea41a9c7b983e6ef6ed974224576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13ff82d7fba8c1270af5cc0bbd5507577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d1e8646fd58f069d7e082802e7971578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c306f90fcf23eb7e66540a08807532579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62086958573213382e51ce25f7ad6e7b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc388878a09ec2b13cb6bdda48b90a8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8058c0bfc48e202d75f708577790a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2005097af5dfc5c4bf0c2436a4750c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62ac26811d4e34898dbd362728fb09584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1cf1e2cb6a021be5955a29879d64a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90bb36b7a5e878a7661adefaa53919586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68aaed2cbe6c16dd0892424a8be6a87587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccb95a80ae72bf78965fdffbf2bd75588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16460ae012d3ac32fb572aa00a40f6ea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf0e7ef2daf2b1ad50455b451403f7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79ff2750398e5037e91bffcf6c00ba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779c80536037f49f6df4da29e4ea407592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99538a47d837a80bb40d9542649dcb5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73a229f721b053dcf71bf8d9083231594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc2ff1b3d664ff3a2f566de3225396595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d31e68960ef9adb03d7dbba0334222596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24275de3b46f8e364f06ee03054a4e0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4c592cd6687128cd8389c9aff67ce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cabd8749edd2862055e4d4e723c386599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d213f9d01fb6d51d49f18aa1bf9e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448836c2e4df4502e20f5e88b3733699601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d944c1b8ff5f02856ab7675c575e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed68cd1fd78a14e8b46d87533d4a1a4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975e338cb0d95c5aab41c8b3625ae69604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f48ec2a1d1e646049a901a7ea26c2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68af08c2b81fd2c006afa0c185195e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e68784f745956f1389349025d02705607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08b46627775baab658bcb868c8d8f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05437bb7721066bbe3dbb072fea48362609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db9a2a73bf42f18920c962871e61d6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb2b22a7e785fb1129a7e2813e536a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e4a2bba2dc98dc291186a7a891817612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ca05d7e02c367e3e544bd8db4a0c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fca0908cd2356690054ca70aec124614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11256b09441fb7b3beb23f736f032a4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb08dc62b9d01b69c063671fbf74da616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d90e1fb4b9c166c94370c2db0f5037617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc54c26a3e97e3eaf53cdf79052e42618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d763a974153cf61b407c0248996b88d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d9bdee6d2ad7af3710ccd8e2908ac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7d35d0b6b950fdc37320dfd1630a0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169083cc54418bc20c14b69dd64c67e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196630c56155f7e21543bbc2de3295f8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b660e230bb2998c531077ec0db802a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d397af243070b8ef33e1012fd79506a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10318f34d0f9de9e08b2b24a2d300480626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c059918dc20138abe27c9008e95210d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fb54571169f0f16665222d0379315628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f222ac08b91499c99db1c87db447ca0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70acb401c9f10043318a96416e1343630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c22d8fd521b3b49177d767b5a5b432631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd4aac14f2d714f443f2b93e5f93e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecabeb3a7edf1552e097c3033d9604633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61401a23c9a3055e56a63a45b704f175634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3c17782de1b6a0d2fa3c17e1cc75d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f6fae26a95fe3025ae7ba4040ee1e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f1eb00023ca86078501195de95361637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ed76064d79437f7cfdf23e647c324638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830ee3efe88cb7529a86a87bde0daff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a352e129cf97ea2d2630e7827773867640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15deb3b7b70afc0e620203bea446e7c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc62f51d2a8d34987136426a2fbfeb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9636e6add52d20a9466a60bce8132643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878063b4f1cbb40e73787339bfa1b4e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341bfd9b3d3e9e18547845996dd814b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2ad72be80cc87306e3a6558601de5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1c02fb58706c7d7cd18d63bdb4e07647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd0d6937d63386bde7496da8269aba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820787f5183a4c1d55bce33a6318a35649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b888cae60b7e25a746f499cdde2e0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae2045919db3ca63f237a89b58b72e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4bba725ec2d3d18bc9e924bfb487d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b1e6be1a0b34d7c7ffce395dc57e0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046b8fcb996fc40a2bd2c1f4d80c4ce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b53974e64a2b6991c7acc320a45860655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52701c70b9c3fcc98f5eed0b69d93b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9cc9410ddee2224185d768acc537a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed821996ec8c24133453ea8910160432658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ffaed427169db3de438e1c1ecd362659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3614f75e7413713ae3438083479ca08660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea992827709400537c1f326de3c45c8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb025f6a366b7877c7cc6cac295697662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c178de20aeaf1b4484ecf46cfd130663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea969d41e9d06f69f4cce8a11f61b7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e581f3339df278479bf187eb85537665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772e026edafc058a2002bf6e232f453666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f395c02f4504c905dc54c8bbd68df15667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244d89598812666cd829f360e3a5f26668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb47becdcf30c626ef559f50df1ec59669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081820b287273ff9d75b85dd1298e45b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd629c7f2ae65ff6192e0d3d359fe13671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7059cb1e228879ae6115df361cfebeb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454f7bb79a6d10348e29a0d81b5f0fb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289b02a6a811bd7ce6b1da704a00341674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbca0dc6d3e14138c6f1ef5658e1fb6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1931135e0c5cbc82d65a51c42cca1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385b96f8881b9ecffffe6a3da3203bf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac2daf0324b69cd1edbc62988d7461678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>