--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa6c88d01f9b6a093c2b668c8e8ae91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ee09b647951672cb0a92c36e0a05c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da9bdce5a15d33a4d7c6e8d45c64ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddd6ac2893334b0d0b9260a25a96214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09160a2c9ef4c55760db2fafb88ce7c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81fab65bdee31611121304df523efa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd0b6ff4f2e1f9a7113699a14b23f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cf7d369786d4cedd5e9b04ba733e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a05a0edcfb766c3cc526e0d810eec69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f298167a328255efb6e53f1e64104010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3489bf8d9c450370a9608ced332f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367d5f814b06b5c7aa60cd89fe8606912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec960a3d7e1ed72c08c3a4a59c96daf913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6681d5823d1527fdfeeb611015fd3c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a88919585652555393d4385512bfe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc12cda3adf42c8e62f29332742c37016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b44dd53c33feb6ea9512519ae66cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c71757483a1eac3f34cd74cd0b3e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966f167961967561a9cdd495bc81d4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326a597e5aaf73e035465be03c9792520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d3554810c8c9788ed7d055012d54a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cecbebdb04abe8503aa75a26c8e2c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf1ea431cf5eacbcdb7cfd52db340a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8a8457bd694713c0b4087b83e263a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497d734e3866fbdf4de2f79c4ec5fc625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd729f3792f89c4e8a8ffec2cbc817926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25a188f94c454538845d657ce6076f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af078cc1418d2ea896ad7d8dd61365fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce8b71086a10245fd99f5d98063cfa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064cc59141ca47594824d33246441a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb29e5dd3665ae115c7a9c096a790731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7389d86cce5057322a59a64aa0cc632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1e0a7d8f53e55c29577a6f28d95c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1649d45926e82017bec562f9310f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484344c34c60ffe949e8fc640bfeb1d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a22c265cca3116f9ae3c8303ed3bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9de29afdee473bbbbee2c528e1d90037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f3b80942342345095b1f30c59eb7e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a4cf0388e5643eab673ea273be80039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1abac0d3b4e3c6e75b7570c9301ac840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09fae18034fbbd018c5731083aaa4d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e317ca77a468b11e1c764978f1dd242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8826c49c3db4b0fa69462580e20b2643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40293a95237308961be6431a0c70bf0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a63c56bd4a271e35192d4c779e11f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd77a881e8e64e423af3485eacec5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34613250f519f030d8a529a45430408947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5b347ad418cb1c9d283403157c4f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63009b841e960359177182ed177074f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d6ac2bbd8969fbc4da101b779d89850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c3e0485e60d0f149304da41b2af9351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0136a87c30fcf65d6fa5ee462cc6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13484dd3de7a55d71c98cf3e99c26053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423360470b0802fec8e88334ee6be6d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66212a173525c2616ede25a496af8855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958556bc4f6c5162bd0a22e2992aadb756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a01bb69aea2e6e2e922d40ec6c184157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501332d710345f8a491cdd8d3cc7c85358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f50e714996f30753b5c38c136e8ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80510b57176444b7d36e5b35d5cbeb2360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a41628e23ea465d4675d47666a0ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc406f6795a3b29091caacd625658062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a7236dc63a62c04ad386104a3bc6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53240f4f3f9dd0af874d95440de8225764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfb699532609e9de242780f342493b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eebe79a041f08f5be0d68a02cc869e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fc6ea0534381ff5c81221ecc922a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cf9223ef1284e9c91ffa218bcf04f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22158832a710380930b30496371ac869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a4cea0b92fe0e4ff0c6bdd10b4dd170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea365b95e31b78971c79a7f26b5f59a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9caa5e31e419f3901df54bd7cd0fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed54f95e5c99ffaf29d4f77614910b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463af402a80344ac9aa11598df711c3674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc3d4978593cf3cdde1588ac701fd275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffb0bbf3bc0234630713236f016db376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011353f6d43eddbe6a43fd462588b7e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95737da2ef027e4c6e6ee2245dd087478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291822675a884087e9665e4e4e229a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9681135cf8f203f8e3485264a7422680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a276b37d53cfb6c635aa9b4ce78ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b60375c297ef013007450dd6715cae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e10a802a4c197160034aade91a408783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9aee5cb16127f7dfe62482f5f06b2b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577c025edb695f67633471c79ee769a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc3a2157d01e26aaa5a5d3f230e9b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2726ac2a79cf095f450404d2e7f49987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88386b544a1324d8b93a5a3dd5e9e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5740fc9ea2eb4e7e236d82fec2e2efd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6132c904f3d037019b8c830a68cd31f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da632234e40cd5f0946152bf6c882591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d2401ab574a41c1a9fc674989404c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db838b1e3195ba78d13ad17f091f26393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3659d95d506d42885221bce0ea355494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba780f097a56b56d11581ce56d322395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5d4966e2e9ffb9d7e358b28dd20c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ae120ae9d009abb118d0cd7ef69f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0bfcf6788a664935502662ca394cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b049836e5c9c77a9f69add62f905b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f7cce02dcc14236db7c986b7f1842100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db11079c632c88b9e4763b56ef6682e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8e06bc9a76e2733f3babc954260b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd37198f6c424d03902ff80353e8da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b4bb07bc900a4fe13bff3ec0c4f17104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8dc905f4d5d9d8f1a6a527cccad65105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2d42903559e7d021504e9cbf15fe6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f58a5c46a1236e78bad91cff27c4f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4db3af14e8c38dd556ef72f1142e34108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47e4efcf9435296029f0b63084ecf4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e708865a94c7bbcff4f88f93eb33d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f3f52c4751a878a9957daaa36459f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f7e4017cf0970f8715e6c741244f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e6caa636466f4b32a0d1ea9069811113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a142da4c7a0b4f3dbaae2f3e058d91114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2817fbda7c91e2e8edd5635191f3770115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb65a29c0d31a12be7f5b842ed11efb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de5d6e468b3971e7c56b4b82de37aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccfd143b375cb9c7715d51c3a9e481118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c795be0c25e01070fc19231f59637119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f77f41c1d53ba2030a7ac7121c041120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4d439ac88775911c2e470a7506b59121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aaa231517ad50849788d529cf80ad2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673ad13b901ab4c738848e619ef83b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae94a6137adcd380790afb731f62ca8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffc5a5eae93c7b2b0e526338c9a56a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ec00c2ab8a768283c6ec1de111065126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807665bc2f8ab43b261b1a1ad1865625127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf9ab9fb4eca206f35e8fb497a6147128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6d35687c219d39109d7688148c024129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf350015a0a23faac9a8ce1a42fcf5a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdd9e714d5b4ecade6e1cc19efc125131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f1001e91e86ad55a6184b5aa0914e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4375cffae36f8067a3b09ee00b1e707133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff3a812d5624ec7573e3dbb04f83ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6944a41f487c1da628fd95faf3376135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416983941315e55fd6472f6c393dd1a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934b6f238dcfe45f29f3503be133e3b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0871b859414735c7a536df6fb1e9e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71be0c784b9bb47cd74167f8c96440139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63456437297b5036c2372acc48691af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189ef3631d8fbf435fe71fdd9600df0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56e92ee7ae49dae0894a7c098294cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5c42542e31be3a9903942c84631e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70262947cf35b29f505f883d734cc10144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16f6121851d894c49dcd96651c95b4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921445595ae0e4279b3e1b81b39ff10146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08adf2ec552144408210a54907c0f8f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784102bdff8feb161de79fa28ab6315e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90fabeeca7c917e78166d3df6ea386149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af546b2d5815c233d0d9c32057f513150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a376bee00abd700807649420b94ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b350ba2ddf4da5c2e4ef3dd61435476152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996507fd5841d5973861924fd041e8a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11fd41b6a7a22adc5aab5d8a60b18d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18011f0d7a137f148a90e99991bdc9a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5c40f6b12ddd5e65b91d6c1c0fcda156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd52e35fa50c1037c50d88502f90c3d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b010eab7da834ee74f282ec43aa9b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d38d5e75d75ad85ef2d876a1fc69fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3125fbf22f317f657d6d1aa07dbd0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df5ade4d37eda4121c9ec8fd3f59e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2da57c14a92e1467556511db4e184162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8728c160cc2fe182fdc8a17dd778a25163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7b96b9325c276616df0740ef25228164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5405376d4430004f639a299827393165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52914878b50bfc993a178845cc6c45a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfbd2765a7a83680c568a60b2fd706167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9fda88639198c00a3fd2ff754d09e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8778a3457d3dccbc39713596dbcb33169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a3aa75cd13d5966bcdc318eb514aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cc7943c56843e4fb4553f21c49e71171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeebb54bd052623e25b1b76322c5af5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9914a2162bac7af8fcb079602ca159e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fe20ce4abb21e7cd56fa51871dbf7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69af308ec87845fba51b430a9214d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26de4df67cda911fcb138d5c9c22e80176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00597b1a33ea2626483179a24a462a2a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccda1975b2396a43a28ece59bb1f77178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0ef419fdf9a1d86eeead521bf0739179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c584416c759e36081050a4c6d783f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4997c3dec83a4aaa5324e67319171181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275aac29812685a3ee22e6163f329a93182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b0b7e0fe4668888811d18cad53058183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b804feaaf4215faa6adb24cff69262184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c07b043328fcee119ac488fe097a2c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d239cde3efb9fd7aa9a255442bdf62186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f04a25d5de2c76bc907bd8fecbc2a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc379d17dd5f7a61a325c4dd804fa0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422adc6607c479fc8a17f6a339a8503c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fcac9caedc40074ce769500aa232c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6615202d62e2dfd39e15c90739c254191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f56ff6b8ed9544a060740d46873b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890a13947fea75c6db7246a7ffd59ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7530efaefc516039201725aafbbc86194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6a2da9ccfbae4fc8f0a86cf29361d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a74a16382b52bf439bf27969f5de8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892db9374fcd8ffaa4218d1101018b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b8d42d2c4ede834d91b92498f413f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175eca0f5d057299c01ef1349c9de8be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e3598508ffda7fb59d5a52029f4b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8cb07a2c4b7d14a4a35bbdfa4edc8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c74cbc4133031435fcb2fa8b30735202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0325faba326c55e9cc3d8cb105b628203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd500856efc33861b9520c2aa6bc3c0a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66560ee6b67eaded4836f6a45ca5dc52205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94e5c4a5040e2a29c37662e872ba1c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb0083650e69cfe2e969d909bc76b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c09da81480cd67220dd6ef22ef829208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3564c2fc2bba9c3a771fe63b59452ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d233e96336d7ffdb89a1fbeb364ae4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc58b9a9825ba243ba881dbcf046c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877100a1d56b386ef9824ee0641f228212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c7740799465c4f77bb35ec99b7fdd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52480a920e1a14ecdb4ff5176e3bdb77214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0cd9a593672fcf5de9e4ee6ace179215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c6e75d0effd63b481b557e198a147216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6aa8999be98d8f2796ce2be6636e0c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2731dba0551e9a64f2d076fbd7fa9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886eeb8fd3f2a85de13c7f536c7f81c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8a1c0865d496a7561b9b8d619a269220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadbcbb177cf112ae98eb83048b59eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956e929d3590c0cb50491c3cea0d25b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1d1daff7f302d7344e87464a2d629223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818652b04355ce28ecfbc541d6dd04f3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41151346a7b922510e1540f6e27b32fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e9e958a011f7a164dd6a3731d1d93226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cadf4bebc8e24fcbca2a4e1c5668c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e33a23c1543ce8b17d77c9c5a905d9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680caedf40c237e43bbdc09d8ab1f05229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fd9d671a6af81732b1aa4a1483a74230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67d35ae8afd3c9667a864ca4d19391231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d46c679e9aab72d36552dd952d1db3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d3108cb05b56faca7ac1d79562fce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178e2c6ab569550e065eea4d6a0c21a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd6c1818af0d66a352ea8527f3a70d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b84c23a98ab936cff7fa2bac74366236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d927f5ac1ecbcee5b2257d4400b5c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af08cad2ba66ae07548a68cd8f705a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b92cf9c85474236bfac75b1035d5f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8de7b1d47c420cd937367c5b84081e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e9a0a94271e9462ad44afed4920c7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d35f0ac5de06aae045187bcf67bd86242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dd228a64d11f57a5ddebd30b72d12243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfbf767e20a5f9e722255931c3a362244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a851ca676f8cd8fc1893c86d3da689245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b0ea7ab7394e96bac0f4320074d88246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae2d746ed3d39d3c003ee7410b9e15247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9afa9aee717f9e3ea71743ab426ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5876f1da9faf03f4cf29a59025f20249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8d79bd518ec7b389ae6a68c8ed687250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e64302c232aa82a1ec1435b336a587251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358d1656b85f0092dae0413340f4621252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7a3d3a8d9f8268739f7672d2a42c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfad5d4ba8ddcce91d2a86b482eab59254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be031e71fc7dc07210b2f1b460de92255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871433ed25561d28b257b1ed60058ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f298afa2caa93633f97142e8a5c4956257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b59fac361ba79717629067d13ed2be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258bdaa1f4c9f05cd48a57fcf4b4ae1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487f8898db5e497a26568084871e4fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512bc08ce2e308bdfd52f2d87631273261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f27805652025431181e1b4ff5485e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d647823aa59d41ecc1915f864faaa68263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbc176e2332812a859914b3cbec5cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c589f7134dbd1a19473c3bb49d70307265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e76b6b35cad090cf15de29ade5ed4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7636fc98d75f5ae9129842f317dadba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a980a31a73a41c5918dfab5a87334e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c577b2ecb9e0637381e2e17111216269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1d0f476502dd6a2de23db61894800270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc28f77d8ff1531739db446a1f7174271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c0ee4771c5a718def98b36f29dab3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316a7f0fbce0597c9fe0bd6795a49fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284e3a6e5a3940402f025cf86db24a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59f540669c8464eb98a28a4fb98574275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de97a6ee0df39dba8dd2dbd824b6dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19f6d7bd1e91716c9cb7a505cd0d0b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfdff8ef65ded3f66ff45d8fe7c8fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe86d68df793c414a77ef4031de4d5d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739ed21e6bd885194b17f5e4c50c01c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728844d06b1252995f374f755805c930281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924684830f2a35b4c375cbe229b456a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94df528856468c8eda7a5c9b620dd5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f24f0f8485334f78234ada5113942284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2638168c464a1229be9016600c78bce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4720973d589c36b166d49615fea925286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522267cae039a403fddd08a9d96a9520287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85471a9f746ae92c632ae9f987b3841288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb21b18d5d41194d05f7a854516d9a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156cebd405a6d51c506c4dada2b3b3c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ffd6e7ab65725174926298f09dbbc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe69d156c66481478ef255aa81a5d6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac020b169c727d7d4ca2af7f33859ae4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019c33b67e1a802f2714369a81a22e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25758ffb7246f1093721f2d1f97ff9b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c975477c63b3eb175dafc57ee97585296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b8e7b0cd69d15b1d2f518b94ef24d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a1bd8f5a97f027baa522af89ff444298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e59637fd9d2f0d4a00f959e597db47299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b545aa2ea13fcdf10fe1e549b4e986d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3e56a8063f6d0400b86b5fec0d768301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb923906b129f6e8720ed0e66da132f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36eecaad69eca20bde61a0e8a0a748303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c149aa76d137e22349c8f4e46bcf40304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c34f85767222cb7656d702d0a174fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bee5ee7b6f42fa78d75e525ed3439b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5affa62591ed9442a87d0647da7af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb422cdb45530d14e501f08130a66bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b718ae77ff2d3a2d19482761342ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e773653a367569c7f92c890a7223492310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf914ab14806f474af5c439b78779d5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615e9218814d9ef739d28fe4a2e4d4e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51f42da1e77f0a1c50f07eaee924c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4003fb63933f03b782df7b352bb7eb7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548e0b2270d3f4c8476f899b8a622c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c90ebb2e75555a683da713376337b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed518e296bd6d580c6d6b4adbce8db317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e0e5bf5fd0e22ef46e4ae249cef43318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014c36c3b5668bde3c57605140c8b56319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e74d365019f310a5cb293c9bbbea1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e22260cb9628909eab4374baa3d95b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b71175721ae670db49d61deb03c2a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6212d467708a4a80b2e5dfaddb354323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439d63ce7fcdcb518ec693b1995b386324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94a4d3ef4f265f3b1180e77c76654d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80113d6382dcd7c9e3fcead6713fb117326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7820e408a1b0b4df3d96621fcf472be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768e05a9ccf5daefd36a623c85c2ab2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c8b6b923fd44953c7fd4462bb57c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c405a343f10ea4df7bde96f1f8ee23e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8510332e1e3256f3098189317102b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d44535dc3b43184ef288003d9c5dd6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91652b2d38b56a588c314cdee896062333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdb3669c76092fd7fbbab882096f0e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880a90910529618185cb53ff41f0327335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184812a469ba0023f35efd28dd0dffae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93385ac5aaeb8a1b7aff0d32d4e47e4f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b94df9d10eaa206824d305b410e703338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88252ae44cc72b694a14ad747951c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36492ecde5911b3264cb64c237513f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdfd00e39e91aa7af7a0993dc4df55341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf107fd19710630560f6a43868b341342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505ed29ea4b1d4c05a7fb8f0fdd692f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad99da1376bb7e7c128dda1c57c2ec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23c9666e7f94d30b1b510cea310844345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0075f451189972a7ec816b37bdba9b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbac6e5b84dc9353a336eebf489963347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab00f85c07fb9e7dccfeff56a2d8c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc9ee5591c37060b0e20c66f001fb8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f661cec1c500d21066a0afaada637350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a0c71ed60b07ce762fc71828f99e7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e0b731823627061ee6bd74cff4771352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72460b09fc0acf3b8507b67e6b57cc17353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3550e321da5995ca7cd63d7b806e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc827a65cf3a153d9e5fec51bd969f5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66641e567242aab749dd067c635eba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d880575267f21ec38d6b72295f666d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f703640d6ab67cde48a0cff1038a92358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a72e99300ea1dcd959024ef6039fa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4da098e9584506942440fd440c6af3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a82ecfc4abdaa34b62e9754d90a6e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416ae50b693a730e74a4236708b2680362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3fd5eab9408e138e93b129be2c30c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff987a9b11fc25e711f3c9689e3381cf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbec7b3863c313a10880188588aa5c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf1964bca04a411fb19d2031ff81bd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e11cbdace32f3d51f86f391b7f0859367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc781b5b152f261046eda473213cc685368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f936ec6071eb40f8e798dcb3ca43cd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd96aeb116e3a2bd17ca1dfcd53d58370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef49195ac60e93380e76547f2a33d44371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d94094548eb9069a86ebe84a757b9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e3ecc3fe774f63d49ea10fc080982373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f61a52484081d220bd640b9c2c6347374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ffe9491671be22c7330471f3afb9c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a45d582281d2be6fb0a5ee536a0c0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d025252e6b4fcd8d4916c564c8259377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afc3897024d5b8596eb51e60a83ece378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd76f0d2f893e2ae74601f82b284eec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10f7b23ff5cf3f8c576862b7c217cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ef90c7d534bbe06b1d15c2466b777381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf666fbcd336dc0253c4c9f73ca0b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d59bbbff7a160562ed4d5c6ba8810383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432876fa47796b04f3851865fe2a540384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1ea0a854b619979321f3c120b96c4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b2eb4ccc2f9c4b195625f651ca89a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fc1128215f3a8943b1df38336d905387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079906ba8c91a7a0cdadfb51b259c1d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846e59e05e37fee2b6516491b6fc771389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb588c4ded7388a0a61fc1251cee371390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daed33b9b2153dcc88a4021e005f49a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aee38088a6075959e2825de2c9c628392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b5b26f04a9bd815f564a4d2c23198393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea2bddbdfb1c5c905c97c8b3925e7b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f747ae56e15af5c4fb3d375e35062395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd473e82447291b19fc53859249c6d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec922859417d18a91f9a8e1c40343cd8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d036f8264b28a419920f38acdc9609398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc4148f681293fcfe15d384296d909399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610999a3e065e8a2c95742cd9a52aad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177dcbd577ba1ca77129a54f6c7f48f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e01ecef8d59891a8bbb786288c345402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92f1d623be1bfdd48e7e21c93fb1a5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0717acf2f59dd72c8d1ffa6dc93f9e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad853264708f9f3fa09b118b6d0689a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab26c41c68c1af3d586dd5c159d9b8b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f23dbc384cc5c03035e923e006b717407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9fa069c223cd3bd222b9a949c1eb3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661a4ff16c24832b18d3fd345043a56409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e99df273a8996169647f556f5cc34410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213001f127c2bb419e81c36914fd646411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771984e3acacbcc9098375c4edab0f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db93d41030130e234fdb5027bb9610413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec4360e417f1f811d6e1b1d6eebd68414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5b73d4d41f50c8eee3f8874e21450415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18833660ada2afe3429991d4fc0d3e7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4675133153c121a300026b12aa3765417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdc99884d5c507d2435233ecb45c92418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61eafaf16196ad03913beea3a6285e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b3179d9e3b5256f87c366d8d05017420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c28e21a358928176726fdd8821557421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7519efd48e2ec8142b2b83f97e03f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38164e31597e77127d9ac57511ecd35a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76d72f27ee319f7055e439df57550e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908021e6de8b379dead16ba686d8038425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01e8277c7bd8d400d1107da05eae95426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7483d854760c428842f1d9f54625a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86730b6c7b19fe566d40e5d0ee6395c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac689ac68abebe7a3938fce604a75673429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65d04506b76747c23d9c2bf7bffa79430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ee46c6c19ab1ee33a2c426fd336e7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8af96aec2f14a7105feea8ff2c7fd3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdeab65ab242b4c2392c30ff142a13b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753371cd9cdbe8909b85a3325ec0cad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc88108d1c6eb08119417e20f660881435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ceb9108bbb95783757f7e0a7164c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877d4243ace0a8f7ed0842813325b13437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1104b17cb3940a825444bb770122fa9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89782d4e8a48ec26428e4256742dd7ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ae66ba938d6d8939d8329efc6765a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55369451f649d8f6a1a08e22bbbb416d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029df0895f07adc954b3d81781f4621f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55069341795b7d6d3c566c07b2e643e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919e17e0b665343da779885bb10a20b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82ac132f5a62e0696084d69ead8369445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39855b0b463a8320812611c194f9cb4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16d6d8ee60c5527a5a15bab12bde4d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1a932642c7d27ebc3b9cfe4844285448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944bb16ec39a549492286859d8a1718449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e0200d852716458f22d973d589001450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37878fd8b0f104edd78eb7b8a727e901451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a97aa1256e3b204e75050cbbb57b3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5e81deb14771b092f584582d51845453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2388d5eca12fcb2deac6458cc23e5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0ad09fd398552a635e98dc02aed4a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee3344d6ea6f42c16333a8a4bd6fd7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcb58e307903b3af08032f96e1bedd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff6c36ad9ebacd73c92fb8640088d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b9ab48dda3c913f6f562099ea01cd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009d4d7c29fa0c2bd5998bf44ee47f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37a88a00ec7a666d8f81d2bffd5196461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ceed74cf314e36c1d1c34eacb63f43462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d47604065fa2e0ba72890ef6c273a8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d59bf545b7db1ef8a5ae130b8a19e0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43dddaca1a8dbd01d469c0a501df12465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a358c38ae743e0ce8bd4bc20fe3a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2867aba2064a328a61e2c6df54f8c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c70def59164270cd419923eeba45b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8b1a086878846f7b053124c6f909f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce440c9ccf3b4037a9b8246a827e7ac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f5c8cea4329d969a04f4679b40f37471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7caea22e8fb68a83412b98f207d38472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ca3357eba28831828e2c7f334a9e7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660520330e1122db92a69fe418e8d04474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e57b3adef2912dbc87b4647788d441475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f662c0614d37a3c444d291ecbdff04476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b00e955f41e71ad9af8af0193a5f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069714dbff7aab62b64f568f5103863478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad330c8b08891ded2f4b5264723be6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ec6c5c8516f39af267da53341240c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e93c048960ff134f7505ee760e11c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221c28ded4149a7b8faa4a11950c3fc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a2fafab2f39e86106e7a22ce01528483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550479e63ffab16edd1150cf4d0ce55484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30289731f3a0c0455f5542393b2f8649485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa61872d2d5f8ef2b68049d9f68cbb9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b9d66118c0469da3b46251767a3ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22850334d52d0b54ce08b21b5bc3630f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce936974e5c14c46c4db93e3e8a0ece9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698172f7e3166e6b27eb03541b488613490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cfaa05687b2583c86c69b55320454491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc21db46c098278415b0098dc6c2ab2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d501a28971219bedf8fd6064a321ba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cb1c5436d943e93b78f191d73feb5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4bc596e65eea2ee628a1af9aee841495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8f43a6e7b43dd6702cb8bbb819bf2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe8ca56dfa88ed134cdcad9661a9bb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385776134a37cf91e03cda0c5ffa61d6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c192f1f8fda7fda72915ac35e5e2a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dc1aac74592b311afdabaa1ad4565500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7aae073ef3652608ff7cf06b1a63d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae80e67f2d285fbefac976c5eb5fec0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcfb7570c392fc7852e212a10d7ed3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c987b80ac3121ac6a3e706a817927504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3ddb3ccf0825bd7b920cda40dfab5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8b4e5b716b8a5103f59317d984f7e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff91f6879f88bee84829e1fd1cfda2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fe18ad43943d4316e419cbece764b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1ddc3fe25e63c00d4c4921edce5e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43278d40a8a982541cc92b3719f43c65510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1bbddce89c8af308f348341240938511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc07eccab45500586b88590f0ed716512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdf0e1b917bee77896b417524bef29513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d8bb8dea5133a40d5d009e2d21c5b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d3690a3be689853ccf028a6907eea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7547cae609924a36f9b1a21658f78d3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa8ec88f15b52b0f0584b606978b22517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998c81110d1b876ea5558a1e571df17518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93540094df1d0449c3eb4a83422f3f9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4bf7987dd2b4729f213a804c84313520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a9185cc0b794385a26f2c0e065998521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fecd81c065ffd76d57000257d2dc4f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d023a20ed1f4a53e895b55861f1361d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74ad69b6a815590f89246636b45930524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e798985a01fa1f7d193676e2d746d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a96f22721a0828f886e37b31e2216c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfd5ea42bae09d22deef6e2304b28e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf238de98a564b96b92e66f3adf655528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a3c0a5c70b5d1025ce8fcbca27099529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339860937c26ff809116cf30e7e80ce3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581bb92468b29d4a20585e032517aa1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5708fad62f8fbceb9cea5aaa4a59e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fe3a3c9a38825ea17adc4eb3c629e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42449d445dbaec418c1826c95a456735534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4a1452aa227e82a234cee7f7e89fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbff4989c04c0f8bd32ef2624df1cf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149273ab60ff8304894ba70bb7238fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa10cc6ddf0470b38e5c99a5749e6be538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9631878a9956eb4ef68fd668d9a2af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c4bde8f637ee28875850c1d8d9062540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fc0edcc635bdb8f496a44b5a0629d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dce3f8de3a5df446daaf9c752a5a3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8989fe7cdedb2919ee39a74c419f61c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c9f8287de7589030dacead55e5bfc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b71a472debbcccd2dbcef3d9313a46545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b39f927184c8e7ad50fb64a50e75ef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5ebf64f5b955d4218a5754fbb49a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63f083552eacf5b619f38f6f3e3742548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31f0563aaa758a1c8c6d174af7d5d6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5457647aa4dff71eb8860c7005248550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbbb3dc7c170ad9bb9170554cdb8ff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a308c285a251a6e0510d2d64f837a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d15b88bb186a5067bf1c9a1d1a4e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415b93c8431c0b5c5f8a25eacd5ef8b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af8eb7b00892e0d8a898292ca121a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538a778e584062b40ece73c1c051de9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2381d6e5f001e0cf9c0520240bddf8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4beaef8ec8add9ed930d89adfff45558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb22525e876bb4d43cdb9a42c67c63d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872695c658d59a2b24b3294a6f5c350560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac953f7c29c66c23e8e733d9e8a88e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0fafcf95113bfd4bdc27887f5dc41562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24310039350940fc9c5767ee7b7566f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b38308c3eca4207a9e6a9a23afe87564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde36b01370c4fdd74159ab41b3969fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744458b1bbf5f60569130ed5f8ed90e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e9d6ee3cc0e4dfa354b36ecb59fcd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c866c8d03ddcabae9945cb2ae2994568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193b91342de7ac01c9795ce7b65bd32569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b42c2e76ed17180c29d407ea41b4b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78b83ced197a5492f1c422a1326db1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727cba166921bfecf1540aaa4c91182572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723aade516c3ef971428b2029a71de6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff748c0576b68eafea7e382f9721f987574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54113c1eeb65b6ce1aa9778cc6d306ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391445ece9255fd39620427b34c22c04576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9469cd46b08f2f1d95c44368091eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aac9f2da523d8a30ecc5b89bb8d0cd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339bb57b265cd63728ced1c2eb4b1b5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f91ed9fa123ec33c1e4a4b217e3ad7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3aeb66da2cc6c9f279c82e18a47c4d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f290d2e8c85527e82d0ddf26703e282582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7870da361086aa5c9d31e02bbd0dc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55f5d37244ead0edeae2cbabf3b392584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7343135b1a9ed083915ac3b93089143585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e72f5aea60533a104c941690e84f18586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b661ac0a013c4dde64233990c0e239e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bb2ff3c77afaba34efd489e170b54588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48ad7c8dae0eb911238e70c04bacbc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436c56d83652a9a21ab282f39b37585590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ddccd4b5cb19d79e171e61e4d058b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a92978357a1169bcc85f23187e45b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae50b34580e5b9e012191464ff6c89593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bafc1b0488528789350437c8f8241594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfeca5a02940a59248fc13b222964d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aed35cb97f9b04b7f091dc60be0e99596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ac2197a3db3a26fc2e3d62dbdee40597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28221402e58205c88e6e5a9240ca372a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa5d7cb9049c007777d90e77eb351c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd2220123bae2d602325fb8bc3f9fb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1f2ed78b20699ed31cffc6dc72f2a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e295595c80674e4b60a80add0cb1ea5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfd399adbb4786c684ae6fa01c6410603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70f7a847de662a8951116bd7cc2ee0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e861ffead070a2392d40b1d41bd6b8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc2201140608b8af78dfc026171965606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09849dd4a2557b3535977f40d79a0c22607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8f71375c10748ba3be51bd89a857c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142c796b6bb1bc6474e5b4a9410d580609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033343bfb869189e3ef894e8de3d0715610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d5d4c53904f0a493d76eef1237d68611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376a3af6e093d72d8d6f9d4310d0f3b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62516ce14d95974d06f4eadae1000a6e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd83232082ebba95defcdfaf00774c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67778a07caaafc6a9861cb338f568b83615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f71d4ccc42b9206fd9acbca26d534616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e685dd40cb8088bdc7e7293ffc154617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28372e6bd4a593504e5d47ef00d77d49618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcc8fc71d1a9504aa6bfb60743a3fa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd278c5ba7086491f43126e5564a58620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dc70acc7b163746d363f3c5dd987d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf8d27f5d302305b06966b086ba018622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e2233136dcd255fc883aaaf030175623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282e2eab0a1b82f79088089d4dcc796624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b138e208a214b36d4e921aac25d517625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a856e1933e69651eeae6a35440a254626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee455b56cfa72af73ad15de2ab8a733627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a003d8a8f7d4d754e1045c0b083f8f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e37f70ebc0a8abc00b83b024ca821e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee03db14c42374654e6a735714b211e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfba8e8588c2a1056b0ef1bb167509631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46104999bdc14bdbfb58a49d22346fca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b2fc638aa9aa70287c6e74f54b4ae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8faf36378cdc638e4dd0d180bfad72634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b3d99dd55f0a896dfaa7ae1335139635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4977a9f9839e16e26ff5433084a99f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772da58d12005ccfb2b7582b2dbdf9c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807e7c4537bcec0200b53febf9e5336638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c34c66cf57d75bc946e8a1cb118c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c20e7cac016a12415b89f4753ebb5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc050bb787d3fab610825438920e39641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60181d181856496a50f8d8151d22b301642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01558876bfbea6a0857de9a716cfc0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a6eee8e2d4dec845224e5b86195a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cfb3da27f3242a7ee1b107bd87843645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be409c897998b14d0ae879f81b4f606646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde9cd2cfe094633eec29f7e971ece8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d2a5e3b0b99140ca3b5df11b845ec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaec3ef95c6332cee374b3b3c5b4e82649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1b3146ff4a3ece2b32a60c6b090fe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2cab2918ad21e4a14f5409d48c4b1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211365679058168cba8c63c5b9bc51d3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae57a3a83958d898a8e875c16d14f3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda4d3e08f86998b1feeae5ec0f8277654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e226ac71eb676cfbf3a0585384372655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee69454dfedea95ee089bb69f8f5e22656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b699a9f9e8f92163ebfd4e16ef642657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11190a1446853f2025d0f3f3d86ff4a6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c82db88bd4bce35b0e8d010a15c5e6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28372c545741354fd231c18955b8236660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e580775391883087bc157a6bb91cd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fccd0e24fe8786d348cf7ddc3c5ee8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cc7fd2e51d81b8481b6efffd6e381663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8244af40bd5cccd4253ba807747c1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ff29d166b8d4199412650761a6c55665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f8441e3348325fe39f30c9a3f5906666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21dc5a1fe1f3098ce2b2100a5756ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cadf60cc86a73bc17326ff2aadd4b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f770ffae9d5dffe84222e2a492125669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24da1e0722d4f9b83efde125aab9a07670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e71d44def833f7ce32cb4292cbad9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b168194107f5d13f71711e4953700672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70440a94cdec5526a639dca6bfe91da1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2c0d7c0bf2608a2277fd6df8d6b5c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0323ac750268982942488f3f7114a7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52a5cd094b6fb6c7a9f7a494adba93676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe9891e0c3ec5ce4282d48ac1d9893677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796b8517b1378ca6ea1ef7ff0ed089f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849aede9c3df790a0c1fa5619b18ae6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e15a724a42489229f103d9039a57e6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1bdf1efa4994e6e4e55167cdfcff8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cc79cddb2f7622958ff489c12edcd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b880007906da28ef5612c51ad1f6bd5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b69bea7a062a4f008d32712bedd4a9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170933b912eb452c1770f04470f6dcd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aeaa37ebcf2a7b80b9bfbdbc6d647e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348758e28ce1f07076b21808a220591687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a033f42448e40b1a6d9d5b3069a1c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf60f472af3ab4ff0d3ae7cc96c620689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b76c6b932a86736f2e8ca14fd14c03690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca1b5438162074290bbfdbc1531d8c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f879819f726823ed3505e3a4311a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b87dcfe502b6898cb56f01d9bd607693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efca643739c424bbcd5b69446b25ba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c19050a17236dd872be48d8062844695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63af0822dbf8473940a8b524e51385696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e70e3c0e5f02d0b986ce6417b92800697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c15e540567ac89eab04c0ddbf2547698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1eda5341cfea4a9af128a3c8f20d1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff7373e632784348a0e96ff461785a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bedd22d85122fa8efaea9d7926aaa5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fea0a11136ec2511e096ae1c63ace2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5598406c4c485d8bce21d9da2c2708703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcc3106fd9452481eac5265be344a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20737e58b350c605b53b24669d1805705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1851dc74b75ca1891007edf1c5ddc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98840e1d2cf52b9cfa9674d86c9ceea8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d25290beef679aca58f2ca25ab4c7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd04bdf1ac93e0f579c893eb282857709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df91c59590ed478e40e7a59f7824393710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f389b3c7203b957a70c04471ac10138711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa5318bdedcdec0813caa513028266712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcff3669182044670f594b693617c3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe46b8280bcce50c9100024e83b95d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bba5d1e7eef347e025cb09561d9033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e131bb2023d292b3968314be3e5ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fa98c90ae759febfc4fee9f8e674e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea16fcdf0b0b5f5f4869a5406eb7dc06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cb83e10ebe7acfe0c9fcb5fe52d1e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d643cfbe110e7c5f1dd7a7bc373538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76f3b632ed6eb203038e003776aa509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08667b48028ea293446c9e48b334117210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634834621b824d1884600abc72a70be011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f206aad17fff50046881369b55475e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c4e95d2e9c37d1a43242685429e2613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88179c8561e8c7068863e5585e9b2014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992ada0ca5bc01a7379d08e608a89d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6d418831f3bc1ab4d4aa03ca46ed616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831778112a55a7525a09c0c6a3e7f2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbcc01676fca973f1f12222cb5ed1618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6135c7081d320865ef2bf9274edca3f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc202b41be151544d77f4f1d7f1af220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed40e6a454c58d9cfd61d8d767984d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252075e8511536bfb61a9db1ea47e8922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fe984d9bc7ef8ab7c14bba080e36823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6978c5654da551f6b052917ec3f2c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9f2946a5e8383f89bf9ec423514c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c08204a1516eaa19bbd3d4813376326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebbd9955f0ac6b730d7de1020eb27c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52d14493f615c67bd7302d76dfb85d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88566f24580279a63f3bf84c668610a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f99793c0e8a92e7194ad823cb572d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41cae2bbc663c215788dde0330f59a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07574d66750a1e4bbb75b5898e2e917632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba4b3360a9c4a484f322d42965070033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220b8c64eb5f101cf3abdeffade565534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb5333d494539edb14fa271c444dee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebdeec8071e8077fdea750a6e4f92836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37ae846b02b1dcc8f568cff916945537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885649a808d5475ff904ed306b8def9338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c17a235a964af0a6e93ba9b70f86139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efcb66bf5460572660f108c634a9cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3423c0f2a9f0800c34d9bc28a9ff8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51938f1ae6305624dcdb07a7daa5e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18434c427404ea7f0ea0c99fc470922b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecb06f62445512c8546bde7e39625044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027fa4f567729f9bbe561346d67403145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84a4ad2d47771d363eab0cb8c3e51e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4209ce8509a51a606f6e04dc03cc447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debaa6c101a36754e4f10bf552ec10348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e414b09790753ad0073c088073310c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14a91a410d9f3c12f6ddcd2f10625850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bffa4b72fedd5adc22cd13175e46fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8de8c382d123cf7251b952df7f01752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e800c4959d58663629b3e9928b4d0aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c3282109648ea65c43ddc3bbb9f4554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858d38268cf2d7359f1fce36c3dd3f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a731677aa3af5d86ee9f7ff62a6d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af534b91a23b64cf85fff1db801eafa657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a091467223da0513489d38ade470b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede9d00c9ea8eab70e0d9c1eee8012e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15e464d9ad0d6d05fabef26fb3848a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c7487c14a4c3724b6531b3681b1b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffb0fc3d7d00b07159930ec9fb971862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78282295127abb277074f68354e359ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5503d6440097482740c5b74223e1764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048688cea751ce6cd46a9c738babb9b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315447a33fb5220630227995cd471fae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208b663836f5b03bce4ed06b6f1698167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476d54bd2977ffea3fc761eb141523768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdc2d8ba7a4776446df15e9176b49269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1570338ad799b29727e6f098ec28d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa06551589e3215f3aa27bb4940d2bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9e9617774670260ebf03c7ebcdc0d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fd94ef861a46032e15b2d5d93b98373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7126c8c1a562c10c96316ddaab2f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa400c6a78a91b2760bea35dcb7a253375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf212e481e10069b4c653c7b8bed9376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72ab869b79104ea50ed4a8a6f3374e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212daef064c45904c565a877179728a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb8c4aa3c09e8fb02beb895288e89c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81444a44fa4c25589a722e73dc4590f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637800bcc6501cea496e697e0d6d299581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cb5492f21de9bc416617a78143d6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbbd8a424a6ab2c2e781917d8fc01583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133819e3dcb86a48c110576964e3254f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06784713c5ea723a2e0371ed5990b8785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5dbb5d189ea0d05b13769ed4a311b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796512166aa6cfa20ce3fe298bcb905087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fdeea566b2e674668e04f47bee8bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f98bb65bd380f9cbc05e24f356d8789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68689280a8f0cd74d0e8fa9b0e9c262390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fae9172847f3d2b19506abf63c080e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f791a068036d6f19cb661664831812592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad83b4f8505aaa960109b1cf6169ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3290d167205a28d6737285be536d8594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb03ba361f4bb3780b42469b4f042d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f73cc1b34281dcf1e9791088ad1a6896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bee3c4db4b2cfbc7b987894d1613f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a87c074e863bec845f8be744141ea898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59659bff8ab1fce5bfbc94bc1b0a8aee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b2378373cb7686d15d5dacd21e3c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fffd60fa93330bc0f253b0c72ca6c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b414f0b8b32332947cb71cd451484102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f5069fe2d3b84bf94b45c4b31a0ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf02f0c39223294de0b3a2c4f1964e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e01a2f574c81e0e51497c45e392138105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea9e4aae301a5c9e827ea615258cd5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67ed37009f8a4c5f3b0cc0d0fc206c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2734b1c930c6ce539612db32ba3cd1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9825a401a5d0ec597367f7256230e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554d062597ea681d7ac579d242fc286110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4486162f6bcf0985bacadb5686a62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950ed98d39c9ec389701a474adfecb9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c0b3fa1f8eeb6d5f89be50f542930113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2928cbe2b6ec8d4cc95f44b4e8a022b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690dca94618856176d115b9d6ef7772115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2d089d9e3d13fbb38de31a5a413e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148e40202f3e2129be50d38b7641edf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee315c8d7f2da0469e4f013a35ec0bdd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe593d686769a52b00fdcd8038ff54119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52d767b841c609d9c307acfe368316120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9293c285ac8e8a90e046154a4738e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bf1d795a587aa2a60180f2f5342a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934756e234baef7bf585e8e8f81b52c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99073300644b2bb4182806efb1b75335124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31680e66266fde9adf450539c8d7376d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ac3f1e36dc2fd8826f04032b9e145126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460131943140abf9c276a959b11a9e0f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c9f4924a30219479f7a43f27126ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073523afc616dc1f3df72830194d8838129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48e33e91d6c510e36151bfe4c89104130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f84bebe0fd0b84d77230890ebb7cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32375e2004f14211d0cac2113560c192132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7182ca4fe4da0419ce6238b5d65090c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986329ce9e44e5e754c3a48a182eb1b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ac28e3377c8753e1af12bc3e97d0a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d1f98c33db5b4b34d3f18d50e750b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff53ccf3b26adeade39a319bb3b4c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf81d1d18c8ef2a7eb5fc30647425e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f707440f47a7016270c0f634e76c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40a0a0181cc254aa0ef69eab3c12fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e19684d1be11dadf04262b14ab8c7d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3da55fe7e6f8b62b8e18e09986dba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce304b6f21e994eb7e8a3b166acd04143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dca48390d57c4d816d734493781c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df53ce85e23ab2aa4c6b20d0d7c955f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afd9bed8920ed061148569549abd74146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72f712fb52a30ba354ecef9890db5f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa3861b7e8fdca779ccb61bd13ba2e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb52e7f32dc5fc6791147198dcfe14149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9947cb103d8be801a76212da4b2afea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996154bd2d80cbc856bcd02440987d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cc5873aecb56972a2e632a722b62f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc6e2c82809b37086d344a819a3878153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970d68d37487f5e393f6b3ea3b094bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f9452cea826c5306b8c008bf9ddaf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393416d3dd0da9a50c6a90e26dbffa8b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145fe89f764521c95dd6753c48ca6f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e286c9b91790babbae73c45accb0fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c0ba482985a9b944b92ba316ba25a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbeb541a1dd36a51b654e73fda6b4c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70348a469bb8d85576bcb77af56d7b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d5c045a332ede343b5167f5f98db7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7d9224ee8ad8323a09a918584665a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d751cad5134b7d3a936731a0fe40ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbe033ab8232ac160602d80fc8403a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112fc592323dd59f0265b3d72baa2a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eacb2be4f867eb936dcb3d69f44ec6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871f9dbd5c2cbf1315ded16aa332060168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c78e804be5dd52135d422d00d08c6e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1778181856396b33c43941611ac1105170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ff7a85eedb03d2d248b1e96ec944f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301268a311a42de0a4f8a320b3be5c5d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e117c1204f045e58bc77556e2db7f4c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df887a37543662c401958711e0f025f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194b147383e954785600704b92a306d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d050470843745f69a60d0536fdf10e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edf0c18b57d071e2ca362d240c0d36177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd423b4c55ef2b3f673bded815cc1de4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5d2c9eed9b3a75f2c67397d610687179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247806a3f54d9170f8d4f219bcf7f9fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d20f345daaf38da10dd57ddd9a2f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24e99f5f9d9388b306df551899d65d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76824f14f34e99e49bb3b91afcea3b87183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db81e2c49c7f8a4ee13a046be58f0b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a91b0775e3f970604926ebfbce032185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5dd40d9ecbe8c4c5cfe153b9f6cd2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4f9b9e9620c35a65d0d9c5382cbb3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa30b05e43b66294d78783ed6eb6506188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f01c56d6c0cdce3a660eda0066037e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dd6acaf3055235c2209fb05593fe2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d8deabffa0b6bb25775bdffb4ce79191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad362f5e844266649735835bae70b7e2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb02fc95f9e068e6239489485271907193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c30e3bd3e1bf3c8d85119224048111194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79892424aa3f8c62440c31b054c97a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d46ec6704660b7269f318c01e3d67196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e471765dea4a6581fdb3cc5ce7e876197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001dc1acb86d79accf8858339a4cfa1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f36ff4c183849f49e58f95171ad678199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e50567a633cc4def044d2b1f22fd16200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254439fb80a9fb07a8c326bfd7df0d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db36e2a66db3faf628ef9762e81398202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fbe7c72eef5d87e25ede755fbc9de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7ee2b54c47eb1ab725f6bc6945c4b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d86aaa3acac828b3f2696508224b0c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832d25dc20cad784ee0ab97e2ae8be4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58914438d441f8350f1641a7f9e27efc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68053c7a5b16ec89f237f14e250e4fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ac8f4a84f46ee0dfe0ebf765fcd59209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940ce72cd37b2c3b1bae230b7487536210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2a3919f301bc8742ba5239133b80d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e67a573f750dd8355e451ccdc6801c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047dc6c72c0fb83b5672a42409779b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50724b7281867eb8bcbb439f61df16e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660169eb3528511bfa92298b1972782d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c71f047f64295bc5157c2c3837ef1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad3907c48df41aed7c4fb28a9a7eac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500531ebbb7df1b6501476a19acfa426218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f3527513eb13da6314ebefcde4a48219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af675cfbcbdcf4ac91786f657bcc3c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e136496d970ea820f7f3faa343ee842221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5110a4e8868d850a9ca165ab3789a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181182357b59705e20ea9cf53bcca58223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fadcdc73e06b8d7f478a99be02b9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6069628f7ffda999c338031988ca7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079be8f69fbb221a344174acbeee673226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70601b25eec6c3dfe3757441dac40930227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c96cd81d475855ba13bea8b018618228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08022318fbeb60149d0aff50b9794e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d96d5fdecaaa337e7cce97cac4c8d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e890a0890eeab1aecf4bee996a0ed14231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0072e464fdf8e6dad959e9ab79248c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5609ad6f6eed8b1f38d230fffb9be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bfdc1d5caba8a9d10e0ff2abd379a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030307a0b7edb90799e3fbb8ec56f1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cb6343d21d76d2a356ab0c0238251236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c76799a9bffd9488bbe5335618498237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f32b2455dfa82c262e13cb95973d6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d16432871a61e27d1fd6dc4835768a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e40a970821a384ce978614c0c209d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d40dcec50db2dacce48270ccf9dd0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8521d64ec1b156a4990f952ca56780242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a43a35e95f0995df3218b17ace542243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6055409f9764b28f664a421fa885e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698ac1dc7f68fa3fc6220ed062968dd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8d1101ffe974391ab28499247414b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7eed6d639dbed62828437598a56d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566324be3ad95ac76aa70f11c5f9f96248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba46703ada4ccc66bba7f770cac2457249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04783f812b367afb7f253ce3313de2cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1322e782e2f7bd23803254be37bb298251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc48318c4222af24b8243aff88995f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a5aab5206a8501ee0dc779cb58a37253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912874a71fa65d8e1efe7e9cc75d654254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ef28867b79d5d4884a2f056707cfe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184e94731307a752efe749387c25520256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f58db83570d39b3746c04fd12d597c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b47be46794ec4b43c16c06968e986258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a5053474ed4e0f0018630e73e901f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a84054d984c2d6a0962a196c7d00d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0160aa006c9ebaf0651cb0bce69542f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5d445b081f57f4f462298a28080a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d845b91883418ef24afa8d1b4b496d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62597c5ebd7c318a4c548c21b0ddcce2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd5efc80e3db9f3e793951bcb686e3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a93515a6f021ab992e3c820096e625266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5828f11d87071a1f5313aed194466e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd39a4e63a91f36a12ca4d44fb7ae8e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b51638410a7691b8adbefc69f2aae1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f09b7bff53cc5131c8b32dbd5279a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b251321fdcc98b7327f9b12045290cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7800d6441ee57b6aca7c80103ad668272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fe8067731e4b820d03700ee85c702273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b141435127cbfc8a643990effd03b09274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4712ead38e3157ad7a38201d71353275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef721c711566afcb5c9f5513e49ecf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e334e51ad51fc1f8c53d7e1ac88ca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a23eb4af04c6a665c52e12465fa12278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9cd6f094c951aced1481192dcb30b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc9bc6c7821903304f12fbfa314e06280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacd693d796eb5a210891a07bf925ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88640d36c594e68b5c071057e33597ad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3919cd73b4dc95a42123bf62c14b3b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120b8e5d1bf5290c561218ed52814bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1dc61b07fdec34fddd7928ce6548d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415e515b12a451b014722acbbf44e04286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295fcaeb3eca0932e4353ba8a7c4e90287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56081a43bc33e3782e86114119e3b6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8694712c6df04bab5aefd5842c150e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edca4e374915d5e6fa1814e5f68f049290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130d7868afc1367d014ff9b14e3d54b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963dffe5ee88f8498d69e1f9949d1313292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5dcb4f688278c8426cda80ffb7180293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadf221755b1e85fb378190d2ea2f6a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980873daa1f18197849302572241cb3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf5d1ce44046e665c04a91b815c241296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e1bfe67e8d12637b7011e619e8dca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c55f598640a93c8d556ae16ff6389298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fe321a8e1783601b772d933b0e7b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296de483ca5b6539e8503098b4bb29f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cb6f3973a16b32730b7179f873bb7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab983334487844d1d5108be955f06d1d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365970c935f26877064a2ada1983ad3e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f39349f25cde09385ec5845314cfe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff717d664adc105c9f73778e25208e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a70adf7f003fb60208a3a55885ae3a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eeddaf69ea9576c7b30585a4e25274307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77163c0661e11fcd55ec135f92f8570308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947f63b3b8f5b071714d0518ce662ab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509420499adfb2e9ce8b0a7f3dc96ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff33ebaf2d63a3702bf2a60af6786d5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a652f53eea3dedfcdbcbcf304d60eec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eec70446fa44647d5f07236c0dc652313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9473157a87238ad6109ac8f1cdd724314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52ff9ab1b7febf4e7be7f52028c27b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ab08064a705e5fab58b28bd6e097c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190268348c55491fbf662f5f9876099317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a0cc701a594aeb865b7ae495b0328318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdd4eb9c0173e020ee27ab3d7f7da5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41b6652cfd433be245d51c902aad9f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d08e1b8bc90f40d4885a5ef680684321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef329fc304ccdec2de2b3bf86aef729322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f502e11f26abcde9207abfe24b1d3e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b94cf9bf96ec5d6bfaf958886a04cb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77588f5e6ec2cc413500d08dd7764790325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7724f1f0ab0f9c3c49b49d66e2c4b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925359c4937b809ffe58b4085af7d1f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9db4d4ed9bb4591780bde5c3259aec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b3dd445fc8c3c6b677463ccd6a957329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189004d804302baca36069cfaef9605330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fabee1581757b5a1dbb2744b0e9545331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ca3a8183c1846de43196a8821a5eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98bf13095f04272293a9bcfdaa2ee0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684734e107e16469de939e63151c834b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa432c8f3d7d1717763563507b32cc7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23ff36acc14b8ed44f20d03bbee392336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdaf734a82832da028fdd25f6b80a3b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b81b4c9ce8b19306c58f38c8f8bf3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef59d831c360460c622aec8f126ccd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f515959e2fcb018059280a886f02b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bb2e06d0b7ce37fd25f6df581a66f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b6df6ea38ef262838c9236d750a74342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993ee503be1a6274a9bb61b814a6537343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5ff95d10a31540e6d0b242e96ffd0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9b1a96d89ad944a0104227acd6aa9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c4ba2ecf1be00e9be181532ba6329346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3b1a3c0a085a380c28d3b904db800347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cd2dbe986d2e844a3da5461311a9e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b8912099530c28dd02287ad86139a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535b1fd078cbbf3ad52c8d4b1c21976350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed399cf58916ac93279346a3722ab0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19530c7696e77554db37d663bfb48ba9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a849671e6b1a7247f649316abb593353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999f42e20a0939ec3eeb6cd84442550354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d154b95eda8e82b6ca0426723f57f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7f98d2179e8081650dee6d5aeb034356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e059ca9f4f841eb4b88573d80d96fee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e45bc40b5bf88258226692468aaf54358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4d2cb032955543b519c7dcc28a6c3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950ccc0119c139eb54bb069d6c7d885360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0415c09a9deae49fc472f0f34905db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87713387ab173121e950501ae21b5f7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d489f4be597c715dd425fae515ec19363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614e3dd980e5ea55c3ffeacef229a21364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4227e7b5ffae8e658acab6f93aea9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54383e6ca01da0acec7e8a1fe866749d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d805b832c2330305e43812c32f812ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970598fd11d03e05ea13cc64328e280f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f40d955bcfe937cc871d68154279c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17780c6c7c5af47d81eeb3fc78affa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9b50948c3ebef100cac8b50e92833371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204c5950ac3a75fc7eb33eb5274bc54372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45980125c5935a428b7c069b308b129373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b54adf36d78d40cf23a4a6c981b151374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7356daaeef77f866e5c1cfbafcf24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32328c697ef61edb3d52ac9ce5ece223376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af58e32a01b217852f259bc698027ab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c58cffefc0ceea9389ae04f299d56378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034c54a0076a12aefbc84d33338b439379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b42ede75eb90ac21636b35a01649a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe6dfb1252a04d6feae999ba909ec8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d68242301c0f6483f9f76415ca835382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce869ca0718705cbdaa922d6e5180985383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba03812ff2bfbbe4cfa33335906cfbc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f532b3fca6803763bc75bb6481733e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba484c1e54023d057419b938b9ac1f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467827ccfd6d2c5c057dc6ff2e55c24387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0acfebe15e7e6ec969926e683aae4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6549afab0aae39c04372c2199802b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52ba521fddfe1892c47e924b83ae23390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f297dc40410c1719cbceb9028fe8a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27d7066486235c889d40b93dd64955392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d8d2a6a24f9f3a9a7b02667ed5efc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6c381c37d3354cc16def1bdcfcecf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d153e40fa596651419a345ba5d279da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e4e39400700c4f6190272eb2d0e18396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc1b81c5c837ff7f353efbc78b22ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e4701a6009418fa0eea6ec68bf250398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a1ffa897031cd97ca3b01ed27c2ee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb0bd9b0f238a66e63f0cd1d518030400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06803a03059ec29425d05ba6e8fd879401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac81c936a592ed993d156570612845402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557da46fad53923c2b400b174d65243403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3d8f80d42efcbe9ada200b020e39b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a26fce7833c9660e6b57980472949c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bb1784c2bfffe077817582dbe6251406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67952fecab9b8e81aa3fa27c36a0474407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf0c3ed5b33c41afc2b926324304cb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b1196d146516ef4b2579234fd33a2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e32776def96a6e88151f9fef2ec66410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4db695a2a26e674ba5c66765c65aaf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096ce4c588fc9507c2dcb192cb2f6ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4abc722ad9f549098157aeb5c2d39413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba67d78022705d73bf1eccbaeb0b2f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7824ed335997f6f15a8773c7a4eee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ea876de2f9df984004f3a4f4289fe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c4d87e9725d843d39cdbf09584bb0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2814b670da04ff362b4440b981ac18418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99a218fc31a216d89fec02c8338f7d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7f75fba90f5a8afd2bd70b8b2e9c8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28ea832880e3e2d871ad23dc575a43421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b1f062e95d3b3901f455176dd0bd5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51ed7e79208ae69003182fb3beb9c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cd8044c2811e383f16a2fee106e8b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56914844e5140ab77fdd57bb5b3bc4d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdb86317b3634911d69cfaa715fd43426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1179aba4d116bbb0ba5b669b3995b9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc6d9a949354464c071a6af506df06428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd8b9a12ec6ed2470c98408f0244b6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8af6dc54dac779fb0cdce706dc145430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdc4dc0d28200018da706231b07445431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df956214a112ce166bb60b275d8c19b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d049296dd3908e4fea437738566220433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f4f5bfcc028cdfcdf8fb3a2066a31434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917181768c85bbbcf075b79790b04050435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bdc7c42f14e3ccde6e74cdbb65ae1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a858c6c6611c12b0e6128daccdfc9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244b7429ed693318656cf391007994b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998faeacbcc0a43c4b471a07bf7d204f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c32f7020f3819c5a00ea3d55fb4ebb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9321a94c83d7c1bc4653435d06b49c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e420af5b046644810e085a0d4b1d8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c86054bc96d1f504df9c0b4cf0318443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5768fa726f1bca5356b0a4ee9e6422f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b1c7c952f4358ec0e443f0dce5201445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b249b15ffb060907f3a96f8f8298a96446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71654397e308dcd2d03a389bb47b74c2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3bf14972fae014c4dfc55f62cbf5e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8d9a7c0d69466101dc6546be2b40c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cf6596e81784823af41c5f2188a41450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d66ad13316490a3096379cf65aec6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a970263767dcec0009e49e363277439452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2367888f00d8c653e17316cd556a77a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7e39fb0766d464bac745378cfef7d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e22bd5f514ee99c3efea06806ca5b7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08858528f5480544b7545e0901e85eae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203d7ff8dc6d946dd1f4eeaf9c4c026457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03ca55f9c6f689589e0ebbdaf10e53458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0692bbfd5a0ca57b248861657b8eced459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435014d7c88badf5883c060073ceaac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665373ee76863af395823f5d04eca96e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605375199063749c27adcc94e3896d96462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d6f1ac9dde866884750dc3748deae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc99861e0462dbbc1555e2b124a76aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c7f84adcd494a9e1481a728275b80465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3f458719367a44b897ca9cbfe2db1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdebe113cd548b5dd7886ea509db3f1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8146edb8df9296d31d7f39268b0d5c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5432136f4d13d61391bb804684f3f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6e11587099854fa2dee086db5ffb3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0613eaac42375b629c0840793086230471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ec59ec4d0b00b0b47ad27645f1e43472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa815c340ae4731fea026b50b8da42e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94add35e567eaf7fe2312376a6961fdc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500c990adeac9053feb889aa8e92b5c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519fda963239c1ee4945c7a261d6c23476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2129d51cadb68e0cfe0415d50aaea8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efc02e05be78658fe73bd798979868478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0da7a85bd9e9dab0064b484f40709c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ed03be5a03ffc9b163d6b109c1a80480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d0733f3ee260b70506605b29817d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae272c4f68d9550bd87dc53f1e67a42482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8d4daf57d4643aad41513c3fd4003483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e4b31ca0f50f4b1a53a7fc469e592484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897f4ab5366609c86e75f939cd011b6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade884345b61307f622e08127b0bb4d6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35b9d7d57fdb05e7ef9b726f03e8bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7c1ca6f44b07c55d2c9909e3e6258488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c48b4fd9ac2f9652614b26c7f5f45489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3301df41181f0a82e1daacfdc5b4ec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ad8cdace92f4924040ad9922c0562491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cb372972733a26f1b0e7b5a017720492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0de4d48e7509dc347c2bb49643136493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bf9dbb33801a1f0f355289a9905a9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e04ea1963a918f2bc062bc5812981e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613858bd6708dbb3e2e59194a6c030bc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef8a055b85c8080798507ee65ff89b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a61a86fd6dd3fba21739e38f27b11e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7be71b86f6d39eabeb58a39539169499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e463e212d290321a39d7bccf314a7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cd1cb672a10435e263adc3ea3b24d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2609740eefb6bcae76b1c8a820889a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba355af5e433ce7003a5a7c4232664503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e15b13192a81842f08752634c901a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe187f816e9a0360388196552885820505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae93b663e09e91398aac63736df9b40506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58819948e40a42a5e1812695f5910be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab45a8910a965a055458e31bdb3c2ad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888da19fda1771e9c6bfcb2e027ac62f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588483f2b44413ae8ecaa58efc72c841510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25137d5146e8cdec9d0d7ee2ca802247511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37752b2cb0ebc09e2f9d5e6f94a5f3ce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33e78ec446d82ee85a24457c535a5c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa048a54c3f03723c10a4f5fab6b3bd2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007539235b7d05772e5e72ee51ac1b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5bc5d62c363f563d6d778bfb42c66516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88866ccca308644cdb0ec52fb32a804517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92b66ee5d92bb18c1bed4cb692292d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a4e307a4db482fc319763ee921135519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4defbfb4ca455adb04a76c95f83e03520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2e99bbd0c228fa06f6089736af728521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c23e363178d7ed06b8bb9c72d796b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df3d2afdcb68a37543f0a28caf98d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bca2c97f2111b2f6a2a0e033e96f5b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42f0344db0eebcaaebbb6d3009dac6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed826930884fd77400aa1e7ac206e332526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c9b996671a6c21ed6e6b9266c6a86527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0f7a1db9d4099dc8f4c9e75478728528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ee4c7014a3686e639175272a8e311529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1df46ac6ab20337f3c586c684862e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d48316fb88f991240360bbb627772e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341db6e535299324b0ecc6fa4f50fb52532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1885fe782adcaee0a694feb535934f5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d1290cca033eca37bbb305d0d2553534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e745803aad194fe839f45330b80b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1057c1b2bd473a8a20af3616ad800536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0563ef9ee47f95a62a369f5c71d301537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d08a12e5a7101010da1568d76ef4a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd8b8916f7e2c6287415054da68dd6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda2cc4de4254f8e03e5a798b640804540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd060a83dbc5592c8cd575daae432c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405688ff805f5d3c0d5c2347bdabcd11542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a9807e56901ec88413b52f0b15e60543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7f4574bf013947ad2b9a455be1cf8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06902b5dc288f24d70a3ffa23035df91545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f22cd817a2e6da3f1c254e9c71f97c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd2c9d16b0773dacf88ce0169bc054547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebcb7ec3ae931d1c90ae4830fa3b74548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e8a1a11638e0e8f71f037ce68041d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f58f985019b0341f54378ed4597f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be09d9d04bca3aaf9fa03fd169cd482551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4993ab052e8e805cd193766e4d9b71b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283edf7bca08414299bcccfe0b7bcf6e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd580007579a5833ed632ec1776b79b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525001cb2fccab00f3c086bb1a9e515555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd911497424db9498b53d2ed0116ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f5f92a428a413c2a01fabc2837db0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947080a8fb9372615c0d30f0ff3fbc1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299dc265f9618675d570ca73612856d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b74d2a97da5dbfa7cf2f99291b8667560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81064c639d6549e4d57122f201f60f31561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35ece6b4e4d7ffebcb40846f042303562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5229775743684a0719ae430bf3678563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edccd05e54b7c712855643dc8709fe7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7da5f2da1d53682eeea0b4d597d8a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a1e86b6d3dcb0a13e13dafc072e66566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f2fb1d0764384cd812b2fddbd9b47567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c59cc319cd2a734db2fa832a8dac4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e71116a76ae014799e6d47da741ed8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0e07af784077f586984ec1892e51c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eccbdf304b7be2d3ec77c52e2a6e05571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c079d4ab603428569b6573df32813572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f84fa7fee5b514494a9cb78b2587a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deeb1cb9a94d0deaeade05c3c9a7787574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2750da052476b5b7089738bc341941575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dae4737b4800453c67ce51c7734b8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807aee29f6de93cac1e8f23734e4c962577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae0ba29396d4bced491dcccb9e9abd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501b6f01fcc46932913627fbfdf4d3a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9043eaf56e3ce640f4e99d9db752a9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec327691d5dbe6fad5791d6bde3dfb99581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef7fd133847129a9127989f09b25bc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d4220c3cd04f571a50ae5fab9fd06583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752efb39d22d7c8ace0017cba224d6cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5282e00d3966e477eb9d9ce93231cf2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeafa30a61b9741358561982db8aac8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7917dcd6324b495970a5e7250dc3d9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0fcf2119d460878d75578e5d85d6f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958490fdcb2faebceba868c7b6944a1f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b594e8dc8c784c1d6defa6fcb369e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d215e0935b1042cf66cfd697e52f7e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1ba67ee950ff60199e6b6475a639b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63924fc9daf8207784ecb7e6d0b20257593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af70386f60d604dca060b33024fe57594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d500fd25404f01dab6efa23bb1f3df595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb98dc79a34663255e7e68c5c3d8419596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d4ba3c2df8aed2cc3cc6b3b0f4849597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f87d86f1db8f8d0153a6564a2ee9d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2eed68b4e0eb023a48067850f47312599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27e5aa0f490d978ab8d22b64d75493600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b16dc2cb51dbcb01a4aaec263a18a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417d959e8f7904d54fbd3eeaf242ecd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c57a5a422af58316b1f3157bf0c9ca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a04fea01bea0a79ee21b1883d22453604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb7abb6050cd986dc7b267ba315fd5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba1111fe6142c7ba80b7005ea03414606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6d2add1d6709c13b3d158a5063b14607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89610b42fe150eb12fc53721b97497a1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8c47bab85734ff1c918e9180c6361609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6591b83d748b20f6fc27abaec2c44610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92f870af6b173bc46ad1fa39191886611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7426218a84ba24fec77990d7ebd4d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02b4078f90544bb8a0a6edb3e2bd2b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4b530e86dcf19b8bb3585f0c886c2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa068a66dd4971f5016a092eaf3932615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7530631abd1537eb0564ff6eda687f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f31958b3424afeb3ad1b0f60a6272617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d6f0d60b4ceefafb91ecf1ecb52d7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055f51e2400509fbed21bfde6ff310c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43f1709b127f5691466535007d5455620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9809696a44fe4078d21c31a01dee2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d5519fc9b7aeeb4f14279c6f39898622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda783c51c6c0bb536c44585965794d2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade94ee59d1e8d0633604ae21c5b094b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba96a70022f02d8a8096923ccb063bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e370fe1e1e5cb60a6512d9036043b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2604096b557e37d3efa6b44c305c4c6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e7b58d0330af2bf1fcd5a96de0c39628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8febcc45ac7ee5243b88015ca85e10629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025206ff30c3319dbdec39d9a0c7b80630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279a130fc8a4eee6395e30da818baee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ed1b0ca42e33385929cc14384fb88632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a202293508a9db67c771f81d1260d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3b7a4694e1774edbe7abac665cec1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c80a1080a715057b9f87de25e4ad5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd38a74da187d6bc4964aef2bf71604636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bbe9b54f381783b0b7c959eb69886637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bc867b73226a4f879f7d756aae45e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037b627cec978949ff37939cb3ae804639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb06e8bf36eb72bc2a3b08fdcdc65a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483d6d7e43c8cb789ac29b50cf5a8ea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d55a25d734504be670dc4d519a2b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6029a6a0a243baa36efbcd17603fd45643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480b39fde889ee06e3eb288df05a0b5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cea69195063998965915f3f0f5bf2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2dbd73a61b82f6796b66d48b08e1a3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a89a938c11668f2dbfcb453e042cf2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2456f96ddf86c25a7c9db9655c5a3e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ba2c5c3aaf75c0f9095fedf8d397c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af97c6c9f54c8009dcc41037b73ad7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cfde5da2189f97258f3a8a333b0ed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b1807c47cf5e9a7aabe6fa366ca1b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c537ebd3cfb673bc9b0e848692880653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244580f31fd1d76833e1baab5004cba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994c6dc247dbb7be2961bb808c5f44a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bbd8feeb96cf9dfab04e922a14d23656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904e4bda2f55c881dd73c69ce61f400657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98e8655385f98693b47335f29487d4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd66cdc48698c0bd09840fb1d402f37659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77065e2a5fba46370675b5d4e8a8c62660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a97de9eb31f96b00a7e6251388678661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3142042d2abf588a7b7f5ac917bf170662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b09289a605f5c58f9383e2eb8cd77e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d5831b52e434b031ba0bd99794c1c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251fd29467860fd476304cde17852ef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381639957e06188cf32b3111eda6e18666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590dfae0921395467dd1c5beb0ce463667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c509a52143d2776809ded8c78a5f1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8606664b47b20f46300abeb85eb99a1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efef022660870003ea448013e751b1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba496f8d7267ef9190a16b63b49deae0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b193dd6a19453bb33be77226b72233672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2b2e1a73ac6b723d15f74f5acdd00673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14344699099fdb75bc13fe401eb0da4c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1cf877e47146a4c3b6f7461c40111675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4daa12562055bd209b71e5ac13483676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c240088aac993660eba0152676985d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfff6930ed7874bf6c6c865d214b6e4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500ee1802f7c29f54c08a74096c0850679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d68f57fb4a923b297c88dc23299bf680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>