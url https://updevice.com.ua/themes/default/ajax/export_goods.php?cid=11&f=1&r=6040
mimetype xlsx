--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5fc6c52d1ab2b4b806c200ceab3a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9ae4e15f6219e81380a18f9614b8b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67037f39577d5f06e11b4eff30aeaf803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893eb2395ef29377e73f1b5462be4b714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788db46c1237c6188a23d8459cb472c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38fcc12d27e34c7bc94b88c020848d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a625c479404a370c3ed7cb897dc67b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28164dbf613cb6874813aa5681de55ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d84bef216a376c433fd9a515a68519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05651645efb6480a99c9b7e014e7c3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde89f8cf185ece03c97ddfdcd9f505111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc469480cb4d0abb2f7216ce62ba73b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3fb402f2a3a0d785036a38902310f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50514150d24c4ad3063c47e6dc45a2914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d20197e8081be0b6587aaa6a8442115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c542adc7308fc6810a40fde1f834fb216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4e85413e81f7b3abffaf10aa3532517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c12f3e4217a4bfcdb6b53c93736a8f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db862a45127c76e5d8e1a7490a169e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcbee9994c6e23d43963eb21245dda20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e14425d1b7a7407dded020a58f47221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9562eb20242e971739e7e8605a9a6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24481e1c59eb3b0ec0090baeae36b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401628956ba5134039ad3eed2e76cb1724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14904335b23baf3dc88d8aca4e461025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c65466523d24419b8b0c049018ca126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8584f81fc883da9316b876c9ffa5ab327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547d342ff723702fd5850a9c698205f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de90c1c491b2c3d86570e7eb7d68ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06b5d44e2287ec574f0ac5fafb79af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576866797b8753f913ecf3db84203b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a989255a034e8b591aea0a1221ce032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e822c0d71ed2d8de570f974f9d5ec333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6b5f507914d4e74dc63d9a149aff534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77508a6391e4abb075864bf2f7810a0535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7267bc313a9245e210348ccda26e6b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fdf876bb89468a39273f58dae8f0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb7a016e33ed3db925b5d6a3835cd838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bbaf5357f418ccdd61c319fbc3db539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c972508d02a55954ca29c562b61846d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297b223c722ef796f567a7ffe28c19541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b9b4fb1ee2897e806549912787c8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff77c8ddc130f8a9cc9ee379b5313343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d27b7e21f4db73c467f592f004183b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016292a466a3b391e565d67a1fd3111645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba752480e15a552005993c75820871c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d93dd265bc6d9f707a8d4161524eee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62e6559d44acfb5196e16c9f09172748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8732082a246d89f41543be44e5a43449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547ac09300d7a147c92dbe0765de21b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece324dd64f41bbad6212a41b5b597151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbfa162ad5148aeaec136d9516007c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65133c7ecbcc3c1f3320387ff715b82c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dd199b02bfdfe3fb48bc45fd0859b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701e17e9b342c9ace6bc430b936699455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80930e7a34af380f140558e30cad5e2d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f046684b2070c8d0590be3275299a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5216a6a6b95780c21e697e264754e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a06c7e3a0e47a6ce8251eab4e7398c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb16b0139d5f8621272d615de6bdf6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ede667a8a09cc2ac9e94758b18b94861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3bdf41acf0ddf83c24f533b6b1f8f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3fc68925803193a3c7b3a7d8c9f2a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b99ac4a624b31e4c9442cdf5facc664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236ba753382a2a425c4153604837ec365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863e5de7da8ed711674004c2231bf7566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441446ccd92284b3ca6d0ad980ce26167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aecb1d9ebc9eeab29ce48cf576cb2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ab650130287789e3c13f19d203e8d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf0ae7b637c521496954e572751e9570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d8673cddb75bd782d6dbbacaac29c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1572bb672d9d9c63098047864308d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d78bdd379151bf48b1970be596ab773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047a43079902cf30d2139c16d0cc4c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db01c0aaa6f1524379c9b1f7daab6f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4db3ee6e7f196754fb8dc90f61dd776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f040b79b3ce9f12b2e68d81e31127777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739832bb6940c92b39644303a70d26d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a868098cb519fd984752974e65d1f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312045a2fe9a46fc91ff7004534bd6a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3984aa635152bf586ee514c642b203681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7204d8b2addcd1ef364733368ffc8382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc72d5b5ef171e77047ff1b28e9f8b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e8cdbf5c261fcf8fdda746768a3d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b545de464e6243cfa8fbe69d044dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781c03040f25d77b2ac966dc4f19f7686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60ca7da20b6b5e4ee53ae4ac67dc2087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33415bd88e7ec9b335fa4378f84cf3b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6857f1c94b62307798f5645d0b4e489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f3e1f41ae29de177d5d001eb5993690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d0fc1d8e2b97beccc2c178e62364c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec82032cb77609200936eb108d66f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d9dc0a285ecb76a1e4b1dfd34d78593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11d66353fdcfb085e70704a43b10fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69d3ef5c3ed0bf70a8f5220e08e4af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf9dd6cf2f8c665e195c8ddf6a312c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c01ada0d81677fe60f5a4a0511b6f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cc83147524b44f1feaa7830c4741998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fe6a51fa7a1afb41e89f433951c4d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f042ec29887120307bb1538f1e68f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425657ea64ec6b229aefedc98875cd9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cb187046cee96b18e6a645ab341c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf20a3a8f45b47d82b32ad86958258103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09714739fad461bd85c9b350e749cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a805a387a8d053e9c877df00b76953105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b514ae0d91381d05e0666f7694e1f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a56f64612250e5ab2c00e75cfc786107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c44aaad8e7ea1b14bab4fb8c9db7a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d7fd98a085034e575a9c37097829a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd0d43fd8f6384977419666b744a09110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a49b95e16b4c47721e7c436d012a9f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761604ab27cfb9e803ed83ffc30f19e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90feb5a236274c28a9e089beb0aae615113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c462e644f6c9121b500cd65fbd726114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45789dc8f46e791d86316e1c51507b08115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56434e4acc13dd16b0759b70f47234b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55bdbf0726f28a0099db5aac2d263a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450f5239e9014ce61aa9f2bff6ca512118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c743de59aa0f005b5baf5a372a315e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710115e5d858bed33d7f796690570961120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9eee68b26af3b468f891c0477f856121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d97053dcca1dd0b219e8a16058bd8e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e98e5772ce35480336b972a438017123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7c0aa9462b04d855e8ba73fc84d15124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b80099dd8e0dfcc8f81a8a7d09eaf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f036affbdc6987dd8944e3d0194b857126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47059711ab81c599e95cffeba998c3f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72653fa0ec48a8faa17fa064c769bbf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a796eff6be27bbd043b04cc915ce6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce590172ccbd1f2d7ceec2382f24f823130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04488d630cf39484bb320c6721109b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9ce8d8ce0c7d6aaf7af170cf4f2d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7262729566bc921ec7ed26047bc4e22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c440936b54e97e7382d2412dcb0fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458325c9177e198ef029e7659710103135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c551a481f99f75dc55f989bd712854136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cefc0fa87fc953577e82a007d019c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd001a82123f2f05925006e1268e9b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aba63cf06814f2b38782c527353e51139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621be9cde5d0e7a4965abd16c5973894140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e66e20748f89a9d235d496eec50c4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941f000e97015e9e14bc6e5088202e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e2756c267a77ffa514d3ca4324b44143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07479b8858b2b425d16bf4744ebda8d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb3f6015606a65dc5df404030521ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893568fa08be6aadb046dbaeded6adc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ae56fb313fada168a721631b93194147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64011c342b91b61495254f90ba8de4fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a4b43bd7f491c72d8e17574848c6b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cca3c3d5f23715f79b2908b4719b82150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15de27b53f32928a8f2d55867b3d98151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcd13313011a974b1da01e4dac8da3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8da5cbe3e90a6641f7f23405a5e6ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbb3c61d53e467d18d486b0e7c126a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d4028fb84c6efffa34a9c098f4b23155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67e27e5782b66ce1f95cd15609d4f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb8b1fd44ef6cc09d58af74aaf55f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2874a9e284c5e5da3e83af0221a74c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688833a26e5b904deb0c63003932d4a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393221d660524e8490312f4c62ef532160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d58ded694e97c7b2f93c8f27a77a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb340618e772ff5c76d46f95edaa6379162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc7102fbb150aa275dc518acb596e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaade02e69eccaabb5798a5bc5feb63b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf27bc073224eb73c38dc4ac610a147165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a280264d8b93d8af7fa3505e0f8aec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9814c8ff688f315c84cbe69d4b503167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ec294b3ddc771e7c5ec6bb9bede78168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f28c017e23629f9fdd8dc78b5d6b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1beb4b0989f8a1d4a6cc93a3c9d9e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986d2eb95312bc7d301a6312ab857f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc670e566b6bf406023a8c654bc701172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda0dfcb72a0bcec23f7840ec18655d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1ed815a96d18c6b4441f072d3e2ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3e787ec6d1dea6102f62371c68b33175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9155b95afa5d2646f41af7c2c3f70176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56895bb84f2f1b8f000e60071ef5aff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2111af933216020121f4d47516bde178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430b02896f75bdb1070f615990c5186179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bb6e63165e07e412581fa4a214c64180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef327a5d30c3c5dbb4678b2c716378181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3433192f5fde040064e510da35ebad6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8aee81752b54cc22b44a652fe3ee10183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6fa135c2d8dcd10d373c6e9c1f711184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadf045f7218ec12430322c05b04c7a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bb46a727922effb7207b596cf37d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95698281a483454a81b0d0eab61a5c9e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715c989908a0fb7e194fa3892f1356c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8e94fb4aa239ae225b567510d8495189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d5b269178d0a7c9447680295ba9f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a5370768f21a56b38e6e3b7a5c6a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccfa4112c3e6a9b501d00fe12f46cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9845075e3fc43dc83c19b31569f07193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb5fb1637ee926486f2359bf4a4806194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd245d9d989284b8381eaf77e60cdbfd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf60787e09b340c3b8e30768346ba03196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f08e426f85ca9731e12edbd71994b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2911f1de9466cf66c4f8eebb2a85ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ac83992ec86cea432e1d768bbd455199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cb60555fb1b3dfcabeeac15d10aca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9beb0cc235d1b925c13617596ad36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd432ebc95f4b71282b83b6d99044b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2851194f72ad06db6ac93a46d7334203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01572a27a969cd27a6c8645458e165d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd330b6bd12943ca99f34b87f7b7679205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9f4a235f0fb15b2c340cf97114232206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774e276ae7ab8cf54765bb40c041129207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cddb1764fc918609b04b1c6d9b9e8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e10f91fe2f426da19f13732a18468209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ecbf54eb989c0605f4d89ff9aca25210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67fb41bc58276faccc13706f1c434e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20420e8db21ec467c2666ce79bde97e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d15ba76a3eb7de4c6e8c69c531836213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40232c06206eeca2f9bb6474d6a70ce8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1c518c54089a497f38882af1ca42e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554c605ff2bbefd4b0b84f813049c5b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2e0deb6ea0530dd1830966e01b7d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed545e18c92a720e0ae887deef8f780218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafb7e6a242a3e23941d458759fd13b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6546014d59f36fe380e607e6868d711220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5e6b3b996f50e910fc3e46f9b44a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7a7fe1fcfa8776b789a7910042f45222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6539d6112d35b9846fa15cad3bb78223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f43c0ef6a13e1ab549d9e2b190ae9d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c3874072dd4de8ec3ec3f9cc933e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3573d57d8ab862ec1d6acafcc8a1aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335afb20b1ec06931b4b6aaf8df8e5a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e89fdde6b46968853c5a1170f7655228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511b5c026450df0a878f1761360335c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15cad5d0551f88608da349dd0e5611230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee90be06f1c7b24247d10493eda8ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd723c358427ac1ff6561232f67b8eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b97618c5a42d831b54cc1c33a1334d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff4a0accce05e215597c9ac5c43d07234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048997e75e3f56515b6ae06cc60c8811235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44efa24f7c9070dd3c5b51d11d077fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b837f7cbecdb147a9f2809c76d686a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0f168ba36b87cf6c7385cd8aeff40238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab6808ea08624df7ab495fa7a01c58239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498a26709905ae716ab3e9b8ca9b9cc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534098eeb44d4451c6391e61780a1464241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe786cc5d411757d987027a23e708c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ded78c83618333efb850b2601c0e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246861ec39cb200cba644fa07a36e0c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fd84a1b7d05fe24bc4bb1f4fd18e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fba04d30396e93eb06d85c8896bbe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcad8a138b640501cd9d6218211983247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d76e582ee5fc2462dd599988c586b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb03cfbdd1f9349be70cd93c3857d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860fd5d68ef0553d808a2df4707da32250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed294ec439813dc12b7c58744566194251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a83576f06633b47aa77cbd4cdde32252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84812600f4025b2a8959619b20146fe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f31f325d6789404dd6b4b0746ea90254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbdbcaee1c09300d094fb7515ab9d9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de1a7892b0f5705fd455b0bf47f0ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424c6c886074f9f3826f8229a0e50cb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9a4c00ba23aa817c67fe28ea8abff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5cf22c5d638ecaab3601b8d2a299f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76c14222163b9f85c89a4766b85253260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3584c15233fc9f1666247093848a5f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807c97028bfc8da40af2c1be681bbc5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5b067e49e6cddb2f45c3b02ffe3bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515517b5b5fb33e297ed90cf57855a39264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab9123b9c9473c0072cb042ae4a7dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb59768f5064bb5a325873d7a3acff6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e74f082a8ba1be5b97d8107649f6e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001648afba523549112a3b08fc9a6e51268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e19e69f77fcbe0036469e6a11e83bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27baca19236bb79ae4b30a828f233e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f3e945c59b054eaa9d85430fb707d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09022af0a0c8df67277f728bff34a93272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5baa70cd9aedd242fe8fc77c5c76ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c856ee0ebc64f32949ebcc2d86378274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2665044083c5febc90f39a821130e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b04530ce0cbbf0f5431197b2ff394276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced43754580875fae2ce2cc409064c3a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1a8e94021edd4cae44a9baa7786ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba57051c13c32c21a788277f5ff5d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fde277987903e7b2d032b91a445e0e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf4be4029760f78ea35f4003001e35281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54dbaf1e75f029430e01d97a41b74a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfc86f340b9dba23e350b0304e9709283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7cc3d4b1328e44dcc040953ce4777284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecac5f84980289fca0573bc8c15cca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417000557c2d6edffdef09b0264b7d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3dd5d155bffa995847d00c98d9b3c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14b3b34f6681300316cc85747eff35288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc95953b70c6f059f2064bdb37009a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9630eb9096ec293a7ff1850770afad0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cda54ede1e5ad601c9da52af61eb6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b963266da3b0ce44a8a0e947b0cd1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498be68dd8b4499ef44f6367eed4b5f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bf31157d9025c99d9ee0be9d3eb2b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bb76323330bbdbfc1aa1653ff2be5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6a6f480405274838768be52130cb1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89d1e1bbf6d6907a743d9e123533b6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e1fe192a9f2bbeacc0a602f33f093298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbe5b6f7e40e81a546f0404b754414299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec96c0211d23fab3c57073c473656b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36435223351202174fca4914c6906581301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc681539c877567edb27fbdc283d2488302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28260f67326ecd34def0fca57d911aa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca233fe44b60b6ea52561b342dc877304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5488c44f5b32989220f3ce2b1c886305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498d6328f95295ed9a9f2d5b92c0c89306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c2ffdf77c8f081f8172acec685ad6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fcecb2324dd6dd3db2772690a4857308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbb314c397dfb872b999e1a4d6f1d5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48312369ee1e4cf0b30ae95c8b4dc2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675933df9d7a949717ea2d9c76b8540c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82727c142a045dbab330ede7ea374424312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdbec38ba68e9cf348351f33f42b65313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b5d1f03fcb249a0273a6cf9a53716314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d3e5f75fa0ae217464d4d95022a60315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe320175baccb4cb76b9fb972488012316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d9bea5912bb6bef2894dc76fbb85b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f666a1658b2336a4aa86c251ff31555318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e5fbc65caebbcb0314a03e369f0ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d90296642d17f89adc4f004c9d7890320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed22ecefaad35d987a61dc01673d408321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e187cb1787bbd6352a53dec8c87eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e71f494ff1995a10a12c45d9e7172f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23490a22b12f1391e6a4b6f17e23ecc1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401d6553e07e3bd174622dce56cf945325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be532ee99885a6b65aa2aca4330c6d7a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba7c6b232c57fc2e45a0575f3ddd0b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4cc5e6b675d42326ec066c4007e1e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8caa6a7d80a5d425f2d1489b34070329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e754428eb6285bd1c926fdb7400e2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323111685736099e826d11c9682b25c8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564cb382506d5ec96f587d0cfdda69c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e265bc93ce1b81c6a03d433873257333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c697fe3b6e9b3c731a55a8a5971ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a6dda84eb0ea9ed601074f171ab06335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ca9e8e7d223ef067e3b112019fa6f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd372f4651a240675258ec338a55b4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252fd3c95f07f94dfe5499f1bb064a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caae307847e88775abc64e50c90cbb2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11438af0a929b0651b9578c2ffb020340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36f7d6fb7e8db1a00f6fe7433cec0b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2013c6d73a0654e98e322d13c7f9743342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacfe9e4acc5277b4179c3662a98604343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa662cb05f1b2440d3eaf8fb7dd8a63a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eea9b5b3e9fd12567619df9dd40441345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c2e9be06aaadd199154335ba6e525346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347c3059c9cbbdbdb86207ee3ad0c84347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c5f1c1ec75e01b933d376e8f92c84348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b73afe3f74069edc83730c97d1172349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943a89a91a95131046b33a711f98afd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2564f7188fb6854a9ae9d18bd7d43351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f5817f5f3fde3fd8acbdc04084dda352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568f3c811292710225d423342170a45353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1113833999d09e886ffccbe6b35c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c8d974d5c89e14de5aa7ade7f1f19355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33901dbca2e3654df90bf9d5793a587d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184205f65d1375f7c81da5dd9ef5a4b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a10d3c8468c2d057339a2cdfebf7a3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9180f08787f3cf62f9dea136bbae534359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48444e0cd0b833a0b702d1817026012d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e666dcd4de94cb8515946377cfc5ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad743acdf3551dead93d262dfc0c82da362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2f525982f570b4c1096b9bbf514d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6730197f6fe68ffb2d9c42d7686d9a2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f94260c031155f703588ba9fde3e58365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae601a26df2080fe13a04c4a334f3c83366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4310051c812affa0d456cbb8a6246367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fec156804d099215d5035bccf7778368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65eed02dbf288c21983375ce61ebb89369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58647408d9fd402b04ef35fe4eaea96d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffc1dad3a5ee7d9079fa5cbcec781e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601829701e87d60eb3d94b8ac787966372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03244fde8c3bfb39fdce6c6b02f267c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504240d14b4dd7c042eae249f3a2263374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97eea16e3251796e57361c9d78afa2e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5079ca370c9044c68c27629a99bf16376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6f7b4b60325ba8c3d2357dde2ee18377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6f763a8fc47e949bcecfeaa2541e8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757c95804204f53ecb14cad027e06e7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6ff217cec62d4c1ed8fbcc573eb37380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694d2d1fc83374842639822357eafc1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d052e151564b5c1d2090072a1783a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83bec539fea6d5fdc45c78130adafc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a29a23af861d43b8193f8504c8428384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33473243fe4d22ab02a280aa47515ac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2991e30b1e414f445da2cb51cab9c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86208accac1ed9d6349e3bab444020e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ccb31c5c3d469e33c9aa588b8eead388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fe97afeebf9ab2068c9733b01f1a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d90d23b978aa62136e82b5fe4d226390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca63d1790e22be1deae02c73cfbf60391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f035071802f4805fe2fc158e005cc87392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75197f6f17099229538f37eea85d65a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96898b20aa6f30418973ad8913472021394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659c4dc55f53e0222fd43be026e2314395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16c329f84b5ed1b09a3f022c6c8433396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d8fcce2a5949b3488ed0373f17187397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28383eeb66a497e1e156fe535906a36c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d15c6343227f3db71815ff37ff3afe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637460adc126de1b5c4a9ca9bb72b993400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16f72a667ccfa3296cba822941afca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd80bf42b1bd70840d7a53af61c963a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554de4189839ef0a5071e6f4a8c0cd88403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065138fd99c041290c355ffcbf2653e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef03bf68f09ad5ff2f5a1b02d99462405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d9d141e2fd3ba95bc02530e002187406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae1da420673b49f363843f93ca6246407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e0ac70ab0354cdef55d37268960f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644b6a46af2a14e6167c0fd8e14b5e1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cac19aed7d5e00778dffb09ec032c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304dce4f2683d0795728f3fe0c1611f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7a252e06a858fa030e60365f473a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b37f5814c8c3f34066367fc28eb2c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ad0dde81ae8137754e97c1ca13001414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8686549dfca600de146f90fb96f659415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cab6178da9ca88f5924bba66880101416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca1e0257d0a3e35eb646b9c67f287e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1b6e93b9e5bf3533131d8ede05cb1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893018c8fb49cc02fd9deb4d4c556613419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e04fe1e5d10ff3961aac195ce5eda420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580078fd34db1f8d28784464be99a4ea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713eb9ca02df0bab92e9020ee7e4b45422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8669a462c69bff50acee49b716940e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4bc553b4f1d8698b3d10f298f4621424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574b4ba15de8d030c5e929f5778e8cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc0711d07cb3d946b0c6f205e69d63426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc6347170c7279a575867e7d33a2e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2d12d8c0fef501ed8065e58fa1969428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f2dcca4ed7d0c63dafffa3ff72c4b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00eb85c9d392831d55deebcb6772d00430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7ceaa6a7a5cc1821dfb3b6c097f63431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e02ffc11f85c6250429025e63fd074432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e702d0fcd28c6838bae5fd222106b74433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1a655853cd7fd3f1f2f999af9f910434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51755c3606fe37995d269f5c4e3eca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9ca903b5548c0fa6916b587194e81436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc46ec87d7feb1b34081e788e75c0fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574ea3aff449eb50648f4c486ca0854438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6d4f01fce97ee2125588ad62d3935439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6e2f7e36e1bbbfb252953cd9fc294440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39b98a3412d2f07bf1dafbbaebb7d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db7bd969b47feb4caf0791bbe5b0a4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca73fdd5e604634dc7a6adca28d62e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31105073b2f982af6c765cafe82b5427444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5861a61c2259b4da1836e465a160c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a6e01ec8f576ecf7421bff54bbee8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe14c742654142c1c721ccf0f970eb9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fadf06d51a08ffcf49dd2f464d89ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae526c864f0ab66e9529f02dfd91f8c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93f667db0a54df7d390fadd9820e68450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ea1d3fabca762e985b6184f589114451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4816239eec3eda13e7d848f9862e618452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37fd89194639d06dc8f664dda73f94453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd879f1ed8a356c7bb941b96024e5e7f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164b77ccf142d2d3bb7ba2c2f0fc589455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0488f43bd45ef0fd1f9fef9bccccbe2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c282128968cc85867070428013441457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03d7c3e2581406b171678a7546a30a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29053830a8edf8a87b07b338fdbb647459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad70096c480bff8f898e6672e6a1af1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f4ae8a86256760be5d38fd575cba8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a44ac6071c7db55172c357070e11b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6572067059b3d65d3cf20e879de80b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6b2f1a78da2c48f9835b4ab64e796464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0817aa861978048fa33799e50f68cc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0baad25d7e96dbea7065d8ae80970466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd5e645e6c84d41d6b84eb2fb237e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bbff9486f268ac31c06b9d53dff8b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03488edfe6f01888bc26801fb29ca600469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05494c337c6b05ad7931d375f5456d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13338f86e79ae6e4321c3a182ba15e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bcc5a37bc5e8252b7781200109006472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce382d08f3c0455725effc77eec0db1c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee2aa4da72fd8b5443c3744390263d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81100a42f900b958e9e27b3c0853952b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364e9d816f82a503acd75083171f4be476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc6a6342175296707cafa0d7e79fed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd34115ec06910c9f8920fb52228d5c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59353e3981435edce5f5d60224638d32479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e91f6cd4d68b7776f552bb1a5b0bb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc37e5db92ab62f6cd0d21c3576734481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b6516644d2884a749e2ec7d3415b3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77551a54e47448b41eec0cfd58d72b20483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d382fddc8c793769584e7f456a615de484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd76467a1df5af9c08585fcfa686b8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993f4f03684460ec9ec7d6a157b48c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a6081c457c1e6d6bddfb2e3dc7e18487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16561bdda434f9af69eace99a5a9d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f99667de415663f1e2471f0a22c264489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d2b62e1fe5d5e94791c92426f2c95490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6e308248e0f95af5f2b91d815c707491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a0b766c891378fb789f6b00aa5473492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a77a274d22fb266eff22905cd598c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddbd95ae1fb502e554c3fa8c88c6c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c831586c95ea76510d3b0cbef0c89495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fe3c9287e5be04b29cf69ebba8db1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407262aef046042149808b5f9958764497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8412210edcfad013cbc4bf99d360e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3d0df65cdf9987c2676e334d4d32f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25d8548c5b274ca65e0f955996f54d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404260a5473c1bb5b87b8f30b13a959501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda03b925b100511758c5ab547c9bb85502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990861636178d9cedc483c80d3a4e40503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e02256059072ae3e97b62105603f3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff90c538fb2f780490799b7e658e71505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e897f8f48da213f95a49d0125e91d97506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbe80e8b3923e99c0894d44c0de25d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b123f91a3d8674b7fb4af6320110b96508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f42919071a5554739fe9901d3ccdf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657c56c5b4cde0c0a870bb362fb652b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12278c957adb4c98cf2635c20e101a6d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c9820bc4d253c01515bd97434cdf6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc586e4956ea69ab60ef8ae2674a4194513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696ee65dee3c2d8b4b5492402d64b7d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12728eb3c678483ffd4e5a54039d682c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29501e7a3cbd83dce199d65a344620bc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8656f753a3d00a8b10c45b392c761e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ea922a98c850230c063874f6cde97518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9f75293ae34f99b9589d6c6e58f1f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c82476cab9ef0cd5b73a888827f39520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fbaba1aee12a56a73e69ccb162911521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7a486f28c2ce042642a5de2034b4b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474f493e5fc51cb3101420290672b53523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ae5a8f2cbf1f87446817c0f663486524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f96e53633fb3b8bd7c5bac226fb30525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ce81487dfc8e86db5e5e29179d2f4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ecc4fcf83aa972e7126f30d1aef90527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf160636e62dded2e58d7914e4f73e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f2fb1e3d862648c72f1c02255c7c5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf31c7380aeffad30d0a96651859864530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e48e55b62f229071c58947d88670a8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd8929ebb0fd673cec443aa8cd3e23532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171daac7d4426ccf9b867f26b83d625533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a54de5c902c06d5e5b71e851ee1f72534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ba182c030481391d33c3dd4cd1148535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8441201f68e3347afe5733adc51be536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d435a95a2a00c2a4c4ea330294ba4f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b9899fa713247826e8b2c75e0c258538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72cd77cd0f1b919f52705d09b0fdc5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7b6917fa6f5e194992338195ad992540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cc22d3fb38f398afe4bb1f2dfa3ac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ad63adec902b415f36c2151ffac3e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1d0d8df06760e41ee53e0eb633f3a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecbf246c35161cc6e36f4e50f380bd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a66236e879a01bf7b730664514bf18545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56588ab3d5164257feba130aeb7068c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c71f504f3c234b4199c8939b32000547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf574b6be17f50287d1693d727d3bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482bec4a18bfd34e7235959998e046a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9cf18a9129f2131fddb4eb8c6fdca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf61bbfc5d6ce3df7a59ed9277be4e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df175301738a5e94c8fa4ab58bbb6a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d43d8567e0539cb580070164a08c93553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3634e7f83818f14230bda971d4a289554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c66edcb1b8cc526d64d01e5746a127555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef651ad2fd724257f912b27e739c80b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fff14093e7de1bf605f3aaf55370e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54194ea93bc170f7d37b11f943049d4e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca34d74c3c5f992c2c66c1d9a1cc845559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca9895bac79c7dd2ee9affe4299eb1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae18ebc14e31988d03552359035f86561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763aea2394ede822174834ef217c462c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da00507f9e11eaa0f301bad3c56bda4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c76a429aa1b6b8fcdaba341698efb5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda926e53256fd205d4f0b8f39c6d2d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e8981b5b196dd89c82cf4136bdb17566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d71fa77d9f9623db6384fa17378d2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203dcb33fe31a73d7209bfd88407c0f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d078cca9684ae45b1f4e40ae2e82161569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44833e9fbf896f80342d8ac54f716720570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0d02625c9e00e815921a5171e3c9d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fce817adaeea3825221b3ab0418a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40127594003f05f877ad2cd46158d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6fcff1515617f9529f33dc0a9162a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcdea5a5cf98f7dbdc789f84885ed5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e3ddef08c213a8ea03282a3012d44576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175adfc627a38ef5da6d8875bcd12add577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507f7f0e957512f469d5110b9f574a3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c48278d371ea9cb321ffa526ebf664579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2535131d73849c6f0a756f18a781047580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679a0a63e5a6af97fe13ef220ba01d5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2804812b49a219ee4e2fa572081d376582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0751a0da4d01cfc654c1a5b0967f00583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad737f571a54188ca6a5b74d3ea61b31584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e452b4ea1165f0d8a164424072369585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b16f73e3feef1610028db25ff5fa4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb99950afe721bdb3b6b06411f66dec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7a9b305f2cba5fc9b49235100b826588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e602ecbceab449c5a71c5aa91c17b76589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e3b94f43ee10fc2142b1931bc173a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66139f475aede13370747ebd5f70ae8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cf226235365ce1842209716858aca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978175a1442aa0800775ec912a21cf79593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794f85c7991c77a7cf89f0f3cd2eb72594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0161a31860246f993dec89e8af9d71f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec270d054fbed09078b64aba4df4ebf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33243790748564d1d6eaf55361411a24597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd650eb582ff89efed49662712d2a866598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cad458808a25c6b3d2ce7d9a3abeb7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8df351370d3f56052130cffc07e66b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac35f3f3035652e1f8907b5482c0cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb505466efd8a3de5cdb429d6c96b97f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef0705f68a544fb1996fe74786bd89603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85ffd180696ee698711df919f96aa5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa19561e8a0887ce3c385e93402814b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834510573cbe5c9c9c8846a85f4f1bb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c4a14712215ee8de6f6a920ba48b1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e21b02f4c2dc326239a194876f74a9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139deb60fa4704567017b648b74e960609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1cef528087e32b4eba6fbb2cbdfce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a092da85b535245c30f3a5d3a06a0f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b329e3edb31cd525cdcaac4adecd859612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cd62d4977411358131fd6ea6681b4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c11d2125c5126274ce3fda0f4558e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279481cedd86a72d7f0f2a299007543615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308ea5d377038b08e5ddbe17388d422616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc2cd07f41e268f0d43d8665aefca5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5568b0685619e385f5a54ce499939618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782f01f8424302bd7f2247fe0825212619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd550a951b4eb08fb598c44614ac72e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad8c79fd238fdad2ec1cc7d3b4a8e6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a8a4e6dfec6132510bcab3a65035d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d810b74ded07dce8e5afe042795a6bb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f1204a4d3a3afa8efdc966a673158624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9714f1a4e68d3af5f156bde5a3bc1b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1339270b66fa23a9c7280ee0e0f8d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592030cbfb8684df6d472f1365f3e7fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe464cbd1e236bbbe979f484254b13628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c459f7dcb412cb3d536478980ff5c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8b366714bd14a1fa878d277424098630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2283ad91c10dff849d73e647239487631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5abdded5f7732a786ce29ef38d2a86632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a297193247ab25e23b24436bcad905633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddff63ba5b00105ef77938aaa15725634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867c395806bc81510efdc03fce0d374635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bf054bce427dadf5fb665b3de3f29636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554a6165a80d30a63b79b6863749885637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa4735b18cc6239e5645f0c6dddcab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc570bca6b1aa33d5ac54df3216eb6c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3f9431677570aed791aa693bbee16640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513c2d19ea3df82f3d09961480fa5d3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0c547bd8a10d9d109dc58078ed2c7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80df3a82d481b845005471db83af74d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d925301c3d43c1f3a7afe499500279644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb8b583c1e250fe1e17fe493e1f7c4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69287bb66481422841aa9441de0a9913646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707e96febe3b9d0074cc3e7d5d904ab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae64a98bad33e9fb38578e92c8cde3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c3c16e5c98140b0b03a3192eadb1e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23bcbec0d9f66b4994aa3153c579c0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66578580f564bdb5a370f927c3875938651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cab0cebf488634623b1d938b873c2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b4de40b95e1771d1d79b11782a427653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c00b83f00b955fa21c838f39e33eaf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179f2ab5d3f85776766be6f7cc6d953655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb03efbe6c18f712489e6aa9da5452a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29dda99f05869cd221da8d135a4c17657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507c809a109c4c305036000dbb68c5a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962c3e805ee633e3cb48fdb6b12268f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a62574f81a81b3d467e9c42a9cbb3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f48c828c4cba2a1cac8a869d72c113661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17616df976836d4639bf41554444a157662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c33fa64e0700869dc90ed7b98310c6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86ff3f04591ec8f847210a440814d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e06d79b501f5a16ac39098cfdf7ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2993bf8bd015b10634b01c07a5fb8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b761e999ee206f2d76d32f2b2dd09a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71888fb4b6abe1e4a2d2a1c357f94394668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8765790f861df5f64bc95836d5a2e00669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da4c415277ca44ab3693d3ec01216e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c550fff19e3a5d0a7e58a124bd50b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af31e86e47bb0755a4fa1efdf6cea8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efd1536b3c3b7916a0ca4cfb21cc00673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab55440f4d918555e340c68d713acb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585242b820e2ea34789428f62a5783bf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c4ea988dbc51bfcccd9bd0e431a5c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235e02fd1f9f695aa126377cc7f7037677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab8cd67527ff878f9baf004046a551678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf11c1ed54565ace6eb92aaf51d0df679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f42ec56e291afb573254311170f327680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec5c886d40aa8bee2f7cda12408677681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcd2ee25dc69d76eed7d7454b68bee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05112cd7d5330a9014fe054d8f1c7264683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289062dfef36728601efc582b996cc96684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78c5bfc93b8d215e7ccd8d0f4cd236685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac921896f3e3d7ca8de97d1ba4b71c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be9493b2de62b922d0fd5bbcb24e86687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c5dba60d020c096afd08fbf4ac8ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40bd5fd13c3bf88d4cfafa560c22de689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c55a140b37e1d23fd4052fd9500859690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b898a197a9e602620c2cc19f84f8971691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a39833ff2e548bd720258adcaffb3a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486ed5f086066539f996546f0bb4d52693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b39e1fd4479c05df9f80924c57929694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e192116027c1282281f7d3d5a4355695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b403bcf9547a49c44de2abdeb8a42696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461524a30a52a2a4dda38e98946c405b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eed751787ebfe17f1f6316fd7568f4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d693f1076453ba07d236b83ad901903699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be1599330ad80880769f1f2f19ef5b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bab22e8d23bb646a38c4d97ab102eb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc8d3baaa3875069822c32ceda2d33702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b10622814a285714407b4f83e84ea3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a319e80134401ab1e9c703ab0eabc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c273d33270c289f559525053dd319705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b7aafb6ac45add33ebcb789f73a0e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74647cb0985b7620d3b47ad6d16b6f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4281f70892a0a91c76cbde3414011708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0266a904a3460965286955b8309778709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5baf9c733708949f77e2740312a73e6710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280b92b5c9c36e20e38ea75591a88381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0571cc0433c236a38ce7447765f27c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd16a98e913e059a869257fb26530f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c59d676444c7d3891b34b16bd495c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb3aa5ad824d465f2d0b4af685779b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65349e66e362b70775da0438cc51fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4876c156b16f01c7450cd4cccebde0b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ff8cb915c3c78d6e18d6380af41898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44554cc6986ac0c59c93f0946f6f3d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5af99158259b04929272558f61a1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d5968e925afa886e8d089391fee1811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac491dad44c3ce8eae2e0e6a105dfa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bcee5c0ce0cec0c8a9411ac98646513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044dd83f339e96beec06bcb869d8e0e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba13e2c1fcbbbe1890fad5db763fab515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae3c0f7e089d56d492a706ad9d477716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148666b2a65d3449f80a6d3b6659e8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77aa11c9a5bf6b2a3587612bcc1b8cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185052c3e326172b54984ce97ac862219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964fc400060d0cd4d42fc8b7df591f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c5a18e7335c73e364410fd2b6d15421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873d428cd90b567beb5dbd69469c84a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b01ac92b89ab722b1dad74aaa584cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52cec8a93857e7b34c2860d65d707f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2a9db6fba6d2344300b27a94fa5bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96c71c6695238d351ef8dff2fa316526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5e8c0de20f56f2efb31e1de72236f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c63cd461f79826257722a6b2f8349428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544246e8a24fb2f55eff976d9cdd2dcf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb67799231555eda76cf75cc7b977b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20dd074171833a9c3e4985c2f57fed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85acac7042bf12fe2d2042f986f40e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00c7bc3de4416377f24a86602012fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a7f7cb6a00614f9731309c25feb5134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf10ef3ee2e9b3de97724e86c5ad1af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ebf4ef513615e6bc276d3dcfa496e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b38a16eb34ed793ed173783fada9f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85dba9564c32bb6e8beedf3c80253538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826b80bb686d3a1475c77395fe3eb8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746a55c50c172a6057b37248327773e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbefb7a5817b5ffad8796688f0e6c3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e15d03e07b1de604635d83412e1a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcb0a79da9aac5aa649235bf2043f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf81677cf65e41c0128573cb4269f6444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c9e20a6072884f2019736e1639b5645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e78e2e0e32e16167de9931c4b5503e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24634f253790774f4ca7e155e461645647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a712372e8690a7eb69306b7db661548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ad8659e07e44830fddad41c1f26a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6c8f18d82742249e421d61b4ef83e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56477e92e99f35780010fc519352f56f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8829610fb64b4ef84c8d0fe8bb2680a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f571cfd67db407c2548bd2ce56f828353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e68bbaba9e2161469455235824a8b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb7f368bb4cebb49c1c95d37f3601f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a926575748e706d1fd1646b5621b9f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668ceeeab24666683345af9ba40cd0557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768db860481058410382bf37212dd2558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a3b158963440b70a41bccaf47992b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192c83808074c465f2704703b049bc460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2bf85fe98b1314d91be86db011d9d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120d99938fe51bc7ba42b62b16a7de262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e85d7bfb3ea6ff56bb77c4e9ca339963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ce01f496af23da425862c06564c7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7075e8459461c1459933f5ab906520265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc87031895d7658c0ab534a9773575166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb6caaefc0201a6bab88fc9e69dee267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d500868d6d6acd615b0dc49baeef2e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac993890fa5ea8f0b2cd7612254009269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438216408a6cae320d957d4486a8df2d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40539cc78cf49fd3026eedf0ee239c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a799c9844b047facb596c6f3a549d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67419c6ed053ee68af71da4c3975a13473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068f7a0e18ffa523037ef7f6360a99474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2e312fe15421b14081d202b759ef875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032df38d16c7c42c1f4a562b4fafa6276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae46941689caaf0f17daaa2284d67a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f992f3f30143f8b5d0fd7f2deb27d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce0a904011d35c4966d2e8f2fb4f8179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8434d01e9618337e539186f99e43780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49390f614c4e426847d3093131e921b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a647ca4bea81bcf6545992b46d9d9e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936e837d450fe331b9ca3e5f3bcdea083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8491fcf28b4495c06f166a2a327b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26775ba828fbe21c81d4b3565743a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c81e6912d056e72954fd8c1ce00e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45761f525e42dfd3f7d4aec6285d59f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc11a632966b893559ecd8c71e48fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fdfa46c46942f729874c77aec50d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986153f5df01d4a190da763377a407e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47be82faef0c0863c39ec6dbf09ed9491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf8c7b9b23f3c193902dd47c04213a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249376018c0be5824743861e22bc10b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087ec9dd772920ac92f77ad0f93f39e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e0f2dbafb82cd3452f2af4f8dc07995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd8db23d476d9a44612252951b2d4396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81879a29f86c5f03f915f2d71a51efbe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e1b8d5aaa77bd80183c92a5c87bf898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6306c440c02472b87b218a410216d0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3502fa65ce26c64b26645283bdd8e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5049b86485955d2759ac5eb1faefb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683dd2b31ba06fb7a8414718e3f35c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f12f0cecf8fa2dfc4fb0456eadd35103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72596b40088944a46b6c075dab908065104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c89164c9cd3fe55b2376b9d270650b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d4b40724d638b5235bfa8a3d3e10c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c8be367570ebf2388bb080a86372f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b782dad2888287619c3dc6209a0398108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea3464b3397343c573b861102ada5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc55ddc9ee32f9ea389bab47fa3aad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20442f1318c2925cf3e8a1733fe2827b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40d455432883e9b82a7b9ea8b24842112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce4a136ce357b7760986df07d8c099113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ef1e361ad4581bf5e53d355b8ad25114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892193bd8d069529f6ab9154279f7b2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c527f21de4253d6efcc07965b31254116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec100df70df8b6be93f4ccfbea1d005b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064116828eec3dbaa787028a9abbc755118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa676a21fd54015ed02d90cbc0686d13119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b21aeccdbbe25e912f5992f886977e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859162c1df5db18cc816652847eb3764121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d621e387ff5c2d88c2b476044574b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635409cf645a3945e418e7caccc7fae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350835b18e0f33a27908ec56da13d6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba50b446f1de4faa2d3507c3f93b180125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca2a18807a363cc47f2b90db7d8801126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171f83ef9459ddbc31faa2616946eab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9902e50a83d1c70930c6cee608388128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936a244cdf5e3c099793d84fae4e156129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e3ed354b66d403382bf9c271791f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543009a69537655245b904c45b13f4a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30b16fbf5229d8dfe906904081360f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54347213c828566db4efc61f1b2794e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634f9b9d2b110335002653c236a29fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acc56e71fe75e58084379a1aedd83c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bab24d8f9bb4c378dbc47969af5ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d1f18a4e914de06ae282dac6556a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d149ae84e169e816c5d0ecd04df90138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512a11e18bb89334b9123a654da3e81139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb40466bd2d333daeefd17cab653be1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78281a1d196bd8482a7bce42156fc1f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685c1ba7849aa147602703afc7fed0e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b179f8509f2a743d333f642a9e48a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c56549f426d0d02f3e11f80a5ca14144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0573948848e8b0826dc594d6d4610145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861a08ee2ba1165f51c7323e94838cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f949e139a04d9af5f64c04854162f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86375028ede6f2ded1e70eb33c7dcf39148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beded098ac60bcd3489e0ecbd2923773149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5381081454ea02e047d1991ce56dab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168283e3f6df82b71596c7f73f0e49c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cffdc1350b3b6a3e4e898df652e1c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a8c2b39dd1006c456e1a4e3df11e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58dbe5c640cf5e54e7e6f69fba32a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d441f404689c88b92d524f14dfb9a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54eda32df59c7e557949caeea433a37156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d061433a448b742a5c3fa9d548459157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0a0f1e3bfbfd9612bf6dd3daf77b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda849db70f63a076716ae6176e8896d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64f0db764a890556beeaf0dbb2443a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f512d49296df2c13e728e0305d79c80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb1d6a67379c0b608bb6e87d513bc9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79a21b34a51ffb45a3490946a334c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4bc8f5377b853b77552f74bd67a31164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730ffff419963dc0e68e9df7579b811165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d198a0b8328a002a3fc94aa6083a5a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c3cb12d546752495a0e8d4518abc2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbd55749a12a7c8f59ae5638ec1061168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b293f60820fbc4afdd8e68c9d564fad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c965419a36f2b5c60e2f2fc7cbd144170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96d2194511c0fa8d8b307cac95defd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f1435cf0536d55673f4906f5f0cfe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e9e7ffb887e266b5a98024026d30b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6dc0f457620c79724a788c1e7ff6d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e07774d005100c15881be5688bd94175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91a034b716d7bc37d3218c7b9ddcdf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda33f187b04f1b8a55e91e75a5ba91177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fb10ad7652670d4e506d76f256959178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf982bb080a8f96de734629d7ab6b4c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371debdd780ff8ac2e85d0610867266e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c66afa908fc239777c4f4347d2921181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a5bc30fac799d2af38c50f6058e64182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989868a99d7a8eeac3accd41a1df027183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c66d561c47132c2d2f2e9507a5ec6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942c04a909ee081deb7ae4dd7bfa764185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd09121da8add6b24aa36760a73125186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3e3721028d383c655051c592ce479187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe53a6e7b489ff5f72078f4f9c294c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048939bdd2d3b54c2cc5fa7e2206f22189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513b4b633ceb328929ea85a1387378a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7c3ce216400449d7bb52bdb5208f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1288288ee6b99c97a67faf21b4e05192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cfd64d60422a105c3d70b0910aaa1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dbc2e0a242fb585bcbf1bb0a7d887194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d0d04fa5945c8bd3743dc7f6f8c35195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a73196dd6ff48b4fa233f9cc7b6052196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf61699e3f850896f93dcaf7faff38b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371794d523112182da02c4d45f935f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1fb35c5349f8e07fec1b0cbba6c07199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cde831ffc5e40ee38dd13cbdb91c89200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddcf5b29a944097059b9f0900ad8d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37872b83befa4dde19a4d1856d5506202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b76f32e2d8904fce11534e09a9050203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845ac974f7f0054f501a9925abf733b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43d0634ef81b96999898b8d8f16dd1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc26184cef09d8c61b99307d2e2fe8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938a62bb54bc90a1a82d7242c1c3d49207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2015fcbbda6623d29bcb8f7923a7c0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bd7b2324c22e21daa08b5da5749bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c5ae6b9f9a5b22da05d766b9141aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b74a6b5089695d406f2d2e2da4a47f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995022d07eccce20c86d69a76769fd93212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca48dd65e613e1b09f08a026f744c1b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a594b11b9f5a92b401cfc2cfe7e6026214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3f90d947fe7da266303f4dfc3609b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b56fa5e5c7bff46c83ecc9f83edf3a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d72e26b5b61fe328e869e46659124217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23f7b3f63180f9fe79daa8f762fead218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcb013890ddaeefb2059a9b6300413219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7d3410457f3584697b673884252b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c6930de28034a068b493a7e9f2945221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f56cf2e08d862ff8435f9985a4348222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdda87d05bf84e4d4642a78abd489d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191f50133b4ee4c1650d18f4b74f25f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b95924a5ca4c0eb4939f89b2e6b43225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4aae8bf0c65a89a721120737f2995226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f14fa1e86a4ed27a97bf4a9e92512227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6348459c6bdea5c8822bb82089644228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ef91b62807bd1bd930b622311ac33229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728172bfb8253d286442be6dbaf38e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d647fbdf9aa4256374dc53d6d593e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41503e368d0c2315ea22747ebb834cc8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e8b386f7436a589003bfa2232c55a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824c5ff9e5f1e83f4e07238efbd2e28234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2270b7fb297209b3f2af49c42029e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371ae7095f5c26e90216f1743b146ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9dd3b49349559d76be55beec5869f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0145904c666499e14c021247b88c5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2acc778e368a8b7dd22af84e93eb8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ec95c34156223a02de8bffd535880240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27541aa588b95a81e021f586b80c7fd4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1414a7215d11db40b6cc4d2ecb5b87242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddbf403d7763ed3c97f0b57222861a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69604d1a23411a2a9f9d3c599513e67d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493eb1a90596916b1683537b45517a5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f1a1c622ac2dc3c3664df252ad77f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049dd053dd0f7de484097cdcf0eb7ba4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711004bed4660ec22f8aa21869c576f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02299f751d68b881ed8fdf6d9374b3b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ee9bfbf94e29e0313aef9d3d2237d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa44317671ef43885923590271204f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fbb57251ae53808d38158e1beed28252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ac5373a6320d2464352c5ff88ca92253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92229940e20c50562c57510f20579c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd614832134487db06d2d596b3629a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370fac689372b77e4ebf7c9f2eb4b38256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc57a198987e4ebb5c34cb93510cefe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4cc6f15af804a11df4eac1389286f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954a1acbf72285cabba6943d3af97ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bd6b797a43573de5ed65da95b14a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a0d49ee1ec9f6c4ea911a3c8d8da7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff31ce7a93c1a604fb6eb275b00811262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5abcdb0692f996391cf55f542cd35263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7906064017ccb131d7173f62bdbcf1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f149f4920904c3fd518db667f28fb51265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99f0cf4b44a74b8a9cf2f433910c15266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cfafdc12eef127410b60e5589c830267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711877d629c4f3d8af907a9f4eff7ef6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31f2eb3728d3c02e7ccf87ddd20ee5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a914b835a2c57c66f911fd7e36def270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50fb0a9b4775565a0eefde9b5153d1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700718d85eb7f4f615e7bcda7883faf2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec5b52513c8ccfe8d9fb452c18a424273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa472f8d43fa1fa8dfc422b201e6cfa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de24c0fae1706bc4d1d59097c2cdcae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f427e448fa683ac167aca34c5b7f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3834fd06f8be829945545ec4b182b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f5ad3f79b5f92d2318b38196024d0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cfb6c94e3dbcba5599c085d47ebc4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7996de0c4a62eb8fffbd5d0336463280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b29d200a35470ae1332ba3907d432f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af5825292ff60e119a6f0bfe960c24282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddaf7473cc0823a8c8b7cb62b4c61a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c7c5727fc5e739673e0dea8339ad7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df4c1cc5673b3f0d33aea7c43fb608285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f69ff87704c1a6978c27a16e03ae1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52527f9a9629a5f2e001cdc471c4d1bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66ebb69bd9be64f87734c9769fa96d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d271fde8606ffa4510680c442355ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cd96722ce492208d92a8ebcc79158290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288679aa8337c1e18c465e21fe5d1fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c2348519aad729bb2ebff9dad5e0d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64582f607ed3e565786ff7d124607950293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbdc70ec96173171e313bfa3e3fdde294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bf2c062c7549d230a605bfe5ad35c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af6c55458d4526ea901ba2c49d6c7e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb76010d246e3b334e712f97a0f2ba8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597904868abd52796ef3472b97569344298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27761a2031e51201cbcf787867562156299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49f573210c90742fcd60d07bf7e399300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316973cfc1b43aa08abaf0d50bf61e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67f383cb57581ae1a24421045c4ab6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646019c22feff800c0c1cf8d456b955303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3ffbd26c9721af87efed5adccf6a7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca1303b8dd601512a78be7f7d6c43a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814055e625b3094af80e1f30642e473f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d94534ed7735fb2c005a8ca46d829307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73019435a779d260f1e659b2668494b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6229e8401765452b43f3fabd229f81309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e873ca30197eee34d45a945a7de7fda310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ea51c9f51bab4771803c460cbff3f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ef73c0b0a5df3276a343cfe118150312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430836b487f301b9591293c39079088313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26032153521995b999f01ecd68cb2129314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79148d1c20366493fe6777d8a9a4b918315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc246e5e318ba2154db8485002dcb2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22b46122afc87e22a86d49b251df63317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3916a5e65bf32f7e8aa8456835779c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f687076a36d16c298240a3d242c5406319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1f086867b9706d015adf46fa56045320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ffbd61c3d8bcec3d0d1e7c62941e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4eaf73ba138a241ab08eee206a37f4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbd0041fb79f9ea252a9aba3630553323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f0d55457d5bab7d4713754a821a3d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb357d60dea704d6113dc43af9ada4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1b9bb6d6ce5fd52850185bf277968326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aeb61eed90a0fd4374c7e73251602b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba18e50a397af5462c1bb08b8297102328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8b37e6c3baaa7b266c162da9142cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080617ce8aaa504cfe1b9813e888db49330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d18293f4fe2e00e467867300689008331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d42e677f9f9b6e7853c03e7df7efa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ab4397c1096bbcaf99985c9d45616333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56dd7ebb1cd6eb1bc20ad2eb584d69334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb211b5e88b6f8a536623c8a1ad51033335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780400c87798c0bb61a3987dd4a7c61336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545885b915b5fdb4027d44ef7ba41097337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ca664bc981b3193468a004dad8935338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8dc5854d628b8cd157097bbd7d2b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931a7fd5506088368ed7e73add5320d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3b85b3d2c9f97c79cde60277e47f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f7ab37d322697594f09a550ebc501342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe7f51496f820394eca8ecf3d759e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a755618f9610c3ad91f2945ff6c5e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46302a2f6b88bca495f94ffff353dc21345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29ecebbed24d7197657a072ff49cef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ac7476996b57efeeb2d353c6545c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3de745e893cdd0d1f12d9161c6d223348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91b9e0523ec387501b66fbe001075e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ceb440899d82e00b1ce450db817021350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd99675639cfaab9a0fb3c190a8da07351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d05f08a4702efd5700c182b87d3ed0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dd240a5298dd9c9f4eb4e956d13bd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ec030f85b78ee5cc2a27e6be32a63354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa472441bfe6180a253e5be7b972de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76a9e8d58f6e9194133bae765c1c28356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e06e426ec1372c7ac0840cbe26d5f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f236dd2a752f4297e0c59b88722c4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46deff10cb0cf0219e53b24554d0f24359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e40e626a5d7ce61abf5703fd260da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed06bf14899734634646426f8ddfd1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79f9ff5ffc12012fbdbf74b4f50bea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bcc5e894ac0a0c8488725d1a526e6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b70e97c0a9e5003009065cd672bf3e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e84a3911a6a3ba83ebe153f1180c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60dfefb487bd5fe8c938412d06da62c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e969df230a713bfe9269e808a7cf16367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b4d9fe2c7032db881477574fc5c69368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acca5a0e1d8745a098448d14d177fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cdfd7d47bef57f3b6c89e102f7ad0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421020b021a4c63f90c6c08160f6548371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a91b9b1354a73ea0f75a29b3d8eef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8271f559cf8c7e2f1ed1fd9f879742373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a93cef2b3716d95ab361b6a1aa0bc6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ce413752b5e14e80f9d2b15b5e3b0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaee4f48793efcaa27060b209173294376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6479040ca72241643b249801ade2f44377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc01007133c8b8461336b19d2ca10f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384b4b0b54768cdfe7ee574bcec88e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dbd6b41699771f84cb5a888d9e6a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5c97755a46c76fdd9bbc2e1927734381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc56a909d54726d608723831f1fc4d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b0638cac67c3533a5d14950224192383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38968d6262b74d45e3740fec4e325285384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596a5e2983bf81526914dc714a25e4d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c9911d5ac0465724813f47db4e6f8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1992e8888e39d2acc6dc68e5e474f1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200504fb67a77de831470966bd739d72388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00416d618816a8b9e8d74ae9fbcdcc4e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10c0bc193914d880231eb98c83ef5e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b163f524776e687c8d48c4c7b94d29f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3098aeaac359ad032dcd145450161e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6123ac57a4f907a1be2a9938f593d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a150158f22417510e3e6aa57f23cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a89244063525d428408e52e48f93b1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67870bd8899c9222454e720a1764482e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc5a8428d85fd5062fe163fc201a46397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3693f85fd9d58795ca47cfc644fc3c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf46e2afe66295de12917fe6cc7370399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846976f5d95e4400191bb8cfd2b8048400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9b2f707ef9326296fe6b7b792b763401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee980e811680007f386c571c897193402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf660c43c6be1969b02cd8cf4cfe8225403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e41b4e6c1faa579541b37228016aa8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6c4d7df3f7fb57b78044524527002405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6fed13994aed42bdfd0336912cabd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30009f825457fa4535587178bd13a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df1a7393679abe9b630626292dfc56408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e844b37ed1bd8c5d9cd6ada847466e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3b32226d32a656403b1296b53e79a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe5570bc8a42fec88ae4a36aa4a06d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4655445a8d4cc866c5607527e395221412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34fb306f0ca9b85b941e85b13cb489413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ef75a8e6636c47daf1bd444d09292414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636024f26998da9e4fd20e5442ccf68415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b5a555c4f30ac8bc6db121d2e8734416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257587c9ec1c00ba64ca3fc0d17f216417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9eee1c7be1748d1f21d145fec26098418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402586cf47e0e8fd889d7a3377dc14a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f25608816c21d1dcdf0c68f460876420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1dfc06d8b1280a78f3cd34847bf9e2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3611597e304c10446592de57455a2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21937e7db7a43432ae0485baba7f4ffe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c353e26bbaaaf911a197f6ea3fc89f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33395cdf7710672c8647ff39c2a2dfc5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0a653a954ed11073af3b1f32ae343426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2828e0d90a63314e3f1f10c9fd0ac4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4026129e37b197dd09316182cc54d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b95a21674ce0ed416e347cd47fe608429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69b246ed86a96ed825ccdb48050c48430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321abf416c2d4bfb2444cb801129fae2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55233975105ebd78b1df694fa836693432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f246074cb8f91a8ac7f16cdcdf5754433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a671b92a9f2a02bd0b1740ecde0de11434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd2c5d3e870153f82fdeb1f2683e95435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55deff8badf7f0d12da73975b4fec18436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ed43f9318f8cd0489a2480415c3f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451110938f4ec0e555ed0b8390eb5882438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c897710e8a6d648dc977efa24545aa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624d7ff0753d21748e9f5761e5fde04440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f944f3a05e98f122aa935550c403be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75ce26cfa5a4df2528ffb1818fd791442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e6205492eff4b60e4548c7fbc8c04443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540a383e84e7b2d94a5fcdeb397b6f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef33580041bc8234eaff7df55bb863445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70096187f98c958b182875841fd492e7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d6efc1dd1dd788448836b4c62ce9d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c6dd4a89fd063c339b4877cc8c4cb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5237b38a0e6127dbf9746de18920e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4f7112817bb815a42fb2b0500deb5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd1f502f3608bc48d98c9138dd8adb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea970c43c2bb7563732d07932a7e5f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4718468fd2c42d94e8dda8aa10eed2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b0907f91ab9fe4320036c7006eb0d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c65a1e1f41486a6fcd9e589fb4ee16455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5378bf0c9a613be7ac506fdecc3c52456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225849af617a98402dff6c20e9d3496c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab0fd0d9f8e1116224d98a651dc81b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e4fa0abc72bc2d4c1764bcde7390a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c17052d62d6e8b9d787f9602ba1af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f24ca1f42a3cc6f2c292c91dfdf70461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22b05488a6efbbedf6cc26ef8d579a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bbe06f6b0693f619b7bb3793d2398463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aaeee6bc3341f4ddf2eca4b7904538464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40b3a74471d8f514d1e132496204bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd62681d7c37cff395e4c759707a705466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a61297a976675712516172320860a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9099e198f6df6d06d50edc831693c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b349bd76d5e3d59274077ce0fb694b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8599ca68ff8e0b56832700307506c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46d6e6a8d3f9d8645e58d10a838c8a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a7e3459f3f5e471c5161c03cc9668472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b46e81dd9955e2e5af9c2b2b311ad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf167c82be347f9290514461ac84130474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fe8c34f8fa010a2bdcd50aa349928475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e476715eb155d63f5f187e13232f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857f780ed5f5d9df71bcc7c91c85eca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507dee9831dc47dcb9bc41a418cc7515478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee098eb48988be9d37b98a170da77ed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4553103de7981a0bf7f0ff06436633480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef30b7187a876b9b009ee49b05378f6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d17307fb7daeb7d5fb4756183429e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23b13d6a0bd016cf006fa96d51b455483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3742518170a65121c9590f4f5207a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fa958f7f0bd5193e4e6e9bb12fc81485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdb7762be49299f3e56a5e2371a815486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1cd48d098d6678a5656a1b5660933487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c593575f945bfeb8beaf3791b941b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bb60a814b1b299327fc5f1db9be2b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0c63b139418e6f9167d49bc31dfa9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c341312ee592b40712f28419924b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be9f1f18737984793e27e158691835492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81978180bfaae72ad9fbb4092231109b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea768091c929867963dcbf74e6260c49494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bf9cdfe89d876b069db11eb2aeb4e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be2e8f65145b41da5d7205c301593c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98f586363409e64925b5294e1c47fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e81b9ae3c06e28314587fed3ad3bc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7d2e30285a2a13e8789e48f3a4f04499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad0291dcdfffb4ea04f2965022ec36500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c820cc7849a4f12a8d2e14ea6358a5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f002ece7d05c70ba00a02712c745e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252ea84837763d368ba91869fb2b6e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f83cefe7488ab91f7e38595f1dd2c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3c17b9ba666679081fe65e645c4da505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e8233b6419a8d5dd3098aa1c59fb5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8a44119e623a900d3d439280980d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a4d5bfe1b31631f267eb6a8620732508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cea1c969590f02aaef83a57d10cc3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797cb89854c27bfd156469dea0b6359510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79feb82dc77d9fc6f62e40b609c36912511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e8cf3bbefc6481d50afdb474ede6d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1445c8b0ab051bebc2d4ed5d9883945513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4de0a0ce6ec27462a3ec804c8644ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e8ce1e7fee7a18f50754096cadefc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ed04a5f90a4366849b221f5962c74516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12efaa1d8268252d3c08f5ec748c900517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62faf1f54d43ace31349008841969d1c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86aecbbfd50d390135cbffaf69bae4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bdff2a646b25976f1dcc1d66c9f0d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c83fc300d5acf3a07cc0a231d48050521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8307c36711b8f2c8a433767eaca49f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95667b8c7c90502864e27c0f5c83d576523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f08eebc50f1536c4294f40dba4b1c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432310c4f90ab3e395f0e0f89cd28675525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91a021a9eac74fa3712f416a44e695526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838c9ba3436cad44ae0c0e20ffcdbe9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76680df4b6585f3bfbf62e5af0bd68528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fce491160a1c9b01371a47b5a24c59529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4077cae090063dcf9f4cae4bef60a4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044557710e29cc265dddcb9449fea90531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79097a4d4375b6df423cf81edca5a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c21898ba0cc7be52b31ac0390675d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5bc5dcabe295304a11f54a04062dc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd99ec2d92fc459649bfde72d69ba2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4b04850aa67cba4384047c8e9de8c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05294d275ac14a04ff3ac2a0fc8beb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370c9bba282aa65b59b8d1a733cc927538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e40565759f567cea69da20695cc58539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57556daa5f313f225770a37d2e2a967c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68dd5a705638532a8de8da561b34f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582d7e7b58bad3937db49fa355c2d60542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12925589ff38168681a125320b0420d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d21839b0e44e3f472f7afa854d78a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fdc6e8e0d4fbce4021cb45eeaee35545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3ee3e5b65d8d66bd40e6257156ca9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d789276c5953838697cdfa1ef55d60547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea0cc72ca899e3d53f11bb11d09a11548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976af2c201816c5d92e1085b93eda6e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90e44ee1c0af1a892adc00ec8fcbc8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74092051db37fee035ded2ea593e2316551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ed7231973497f9d4406f73fb6675a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5ab92e460c6376ec0d27569c8c398553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f07441243e9648d5fc7d2370f395e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6e42451e4216f25fb1f51b948b716555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7840c29e2bc8de5cf7ea697c62a20a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061be3e758ce5af456caea2f7fd14668557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d85596147546debf56dd03b961312d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23291a8fd36b7c3bb472ede0834e32f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8bba3b1e784931264a89224841af0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311e0b730c02ccce745990ade93425d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ff7e721e2cc87a92a63172d7d499b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc256fe2610a62be72148d5709390af1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50797a2d4655bc431d81a7af2d2f8d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc954bec887ef53a93f93f5c431699a2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5de168a44fe9244bb25a8e97ef2d31566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260556b337b7dee751aaffff769568a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80036a0e1ea10a1044a81b08bc501b42568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afc88801087c4f30847a72577a03cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abdba4fcd6d77047adff88e4d5662c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f4b54f6514d69ffc29ccb246a6bfc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15b24f826887264d442203aa1f633b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53323541ac6441da8cadca8523f5a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5706c181b8aa4f6f49720471abab27574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0936386ccc22c3fc86ae0c976be3d16575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fb19b3c3d78f29fc8b9e85ec87d6a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2d35ebae2aa86f919556d623a19c6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323d4f8c358945df0c95cbd4fffa06c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824b3876fc65e96eb7b8c7581c8c5dd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ccdce907c0bce170e9f2b1dc9d9af580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bbd2115eb0029aa6607d5b64c9fa0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9aa457c459600bd754bb3f27452bad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8a7962dea00a9f7b477bd9cb657aa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23009cd249972d1ff0ff4a3f2fa39a58584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afe740ae37242ee060ba68a4910499585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2dcc0262b448ae762aa13a34f648c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ad8b4df85e30d02e53c620b524c7a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a262647c1181699cd98b3dd7c7837588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873095674008272acddd77af2b56ea0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbfdf6a2dc0ac7857701a4353bc246590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcca5620569058a2d870f1e333d18d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa3f5b38147e8082b3a8e0f00b3cd3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd0ce09c59ff9984ef12c8e120d99e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec0a0116d3c4915bbb9ff1b7e13267594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89eca1a3c6d8bf9b3e3eabc8825ffd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb52cdff02c248bae132a9c0211180f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c0fe1987c2ae6b09e39051264dae3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557b593ec5d1550006271d80cb00fce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91cebc5893fcbefd998c9a3b46e27b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f9189dceafd17a75eeae979314abe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93593c85f23cb1cce9122bd83042f2b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c91950a9c0c644b07c13c022edcdf5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edaee13ce5173e3af3a804ca0499a0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64183f2caa8c4068cceed153015ea9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf96f120b0f54ccdee60ed93bc8059605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904f7cc9b82ccca0cdfd3587d376e9f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71120b15613e22bc9cf1958384953732607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24497d402d17aeed3a9338aa7b114777608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd72a9ca6b81f5ebbbc9408a19814df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb53eae407272461f94a3f126dcb664610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12779570a5be55bac57d526be9160ab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e426f5610669daa21141a3fe9d10e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f20fc5f3adbbfdc48683df09f19e36613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc49e506568c004d8437d246995370614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe605b4cd8f9fc4fa51b7f6d9a399104615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c396a2bdb55e5dfbebbb8b9d6c470e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4bba2dfc16280435429bb6967966e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222bd10e673121971079a036a622a6b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edc4f1a46145abeb333bad2ec95dc5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdafe3769a97a8c43a94eb3bc5a22eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222223d04ec52e3b3a2977da86ef0ba6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44034073227388c7cd44b793b10eb059622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fee74dd5324ed1f172799b3c088eb0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525327c3001f6d3ba68113f7734cb375624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042e0286f32a3f2c34bca2e31be45be625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66a363a53bf59fabae141c4d7cd0ad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde7b61f34bd6ef076da927e283fbb6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db25f825d76fb68ed0fa944df8c303628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cdae5ebe1875684b0147ef0992279629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f678c7a59c4d1c265b7e7a29435dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b8dcfbe6cf7873fd28ab8774a1bf9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea668387cbe63574d860eb44c6f076b3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e949acd6fd0af7721caaac5bd8d160633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62989019814d06b0b2c62a094c497e51634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4066b672476b2105fef35b66019fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc07762ab1e79208817b5c00987140636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dbba9f3a86909efa711b7f5cda255637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584776fe6f5018d117b21c9e510e974638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3ee611f2420eae283a66546eda109639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486a61032f38bf265237185673b7c9b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f93ca14b81b3291134ff9658629ec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05faf32c279a7a95fc0ef974bc036546642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce799cdf127fd9bcbd729223c3e8fe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716267313c0d39758aadabe8ee0313ec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c5e4d20997202248d7e240d9d0509645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51c507198ca80cfe2dffcb043ebca9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311414ea7324b07b06d4a6852cc2b6d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78309e0b093c43215843029e72ec73d3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199035b81891a54a2c73c03a722943cf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d20416eaf29be0284d0e035226a67d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbbb41136c7a7c7bc0d59d916a5ca9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ab4541d133930526fd9fe14993e9e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61871e03245b545a9971f65cd906e252653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edd7f73c1c189b1d0565be35f2ebfa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814e0336bb8ef28b5394fd2998c0351655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2408bdf32c3f118e85f57137ad53117656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fef4b82efc10d82379d1609f505494657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc3460bcb0f9662de6fd9eb5c2eb21658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa558508cc595aa8dcceef652108012659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e63e3ed56ca118e8be2ddaf2516832660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7b4e96fbd096a58e088765956f93f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662f2c4f329ca055486e6d3cb9cd7a5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58277449328f0c3e83e583537ae41e31663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12e4e440f2cd0f89c82353dd60898c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a253493604e1e6bab19ffb6a3636b36665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2657b0164f7516be8ff5854660820e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28545f9c5c4d127835c730c0bb72971f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fda0d571f86481fc1aabbf17ef2455668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e39d6b56a804f3b3ba22cdc2b0e93669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6965a477a8feb553f0a77383bdc6cc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779633cde3ca1e3e44a495d51b7ac0a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721d15c00ffe57ff5ff14bf5f5326e4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8b91351cbeeca1c20e8ec6ae82fec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f110e037d0d5183d4cf66c03b2fe1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d88b41fb4276622a3800c08f5ec794675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f485b37e8b6c5ae4b56c552ae5b6f2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fd5ffd6e93b9fbc6d3fb5ad027f43677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce713c24081115c3a16986cad5b30a4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15167804466ef51348c8fdf0302df7b6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a23b921667dfb50c078436676dde1a680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>