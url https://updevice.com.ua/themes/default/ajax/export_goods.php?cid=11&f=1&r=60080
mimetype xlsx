--- v0 (2026-08-19)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bceaee325b678233ad0d5a2cbd2231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60360cd15110641d5e95fa8f949f23e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d5f4af6e7a2c14511cab4f7a32d783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06de3e9e045387880204e31756a9a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afdd2067008231fc0532fe298f63d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adb492d6c65d8dd8c24467e19f8ede6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ea2912e8278370bddea30af54769b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b487745e5dad16e269b645beb967248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36276fe83dad627bf1d637f380dc9fd39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90054ba615d6aec000278c4b6d532d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b06e872216451676f153f1978d0bfe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d4123c33bf95b28111a6502ebbe0412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12cd72930ecb8d8620de0eefb94fcc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39dd3fd41f090f0092f4bc66ce9601914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c08b045f78afa38ff94acb14b7b4915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90967da3b06147e6d890712988935c9d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a391a010a4606aa10191d5e81784217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220bd558aee2be886c55c4731833db218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0306b15ff9b63731d5ba11ffb9d9c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e7b21eb24e0ee8307bca230f9b2be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d283d2dc1905a12cc29f1e47f889721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4426632845c2f7c687b56e8cf3038e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9ffc7e8328ea799990bd15989591023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da8f4e2854969bc8cefa7391c79f3524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7208393b9b0ba2d26ba99834b007425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a52f5d3e37af72b7f8d557762178e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97545365c992a6cd4ae549ff7aef51827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968f469f974f67294d08a006b33f07c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c441948503cd70e0f730be58dfe1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16c6b8346d06086860ea02231e611930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3badcaa9db577b21e3b1a35c171fd2231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d38c7bc7a51ebeb5aa04fc1a2abcdd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba38237b024c7982ce71020a8e854b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f837fea205c69daf26bea180dd397334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111605a05e957865ead03e52f193b88f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d841c2ce4b46fc6c3f320e8153107536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbd85a0ceba569a5533c28fbdbf8a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef41b472cc347ac59de5362faeacd738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b124499dd5af328ee7b10972ac652539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6068236871e4fdeb908f6b9e448bf040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd59b509835e66932b12df84896875541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c7828222126d414259599157bf28042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa9b6f17319f660b0ee0b7dea42cba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6dd1a88d063ee7fd5a19d34350d5f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74144c43a37666c0fabe3f0fa5111c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9731ed65d862f0c641a263d6b0e4f4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bb63fbe2ddfdd87e5a883ce2a9c5647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4854eabe1908c9ffc6191075f9d559048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a569fa8ae9daa9c48e8e263c0a84dd149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fa231ae594caaf6f302ec775b682c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3e1adadf1966804f799d5585f24a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81468d9094996f0fe6ce8051d613c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b315b577b277356d4166ac28c374753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6247a6c2a1c1ecf2d74e74e7feec054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39851ff24b339adfcb5c28eabad0131255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73c08869f0d4a43330a2332cf7d85a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d11933593f016e81bf5e5bbd3592cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff7cc798107c024b8bfa8f9d123e5658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88ee0b90bddf4cdeca7db7956adf7859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24ae6f5a41fe9a5ad583025805fc1160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06d26a3b80ff62e23a25cd59e50b9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855988deacdd2243366e9b272ecd50662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ddc6356c9493e2cf21c09ccf520bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806819c80fb93fa80619c0abe7703d8064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f479d529625f278134d9fe6d81a274f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a9353c892f6b950ca57e557ee3dc266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fec3304ea79c3f267a8784cead4c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc245ebedafc1666310be504f0e20368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a5797d89b208b14179ebe11756cee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efcb44bde5d58188a8d4b7105a5d7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ddf650a50629d46bbb4b21ac54de471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51293f28f436c3f08b3ff2c7e8b4b76672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffcb89dce93fb46e0ad529cba25cda73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaeda413b55a81e05fa29b0e7dcfbc974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151125bc14c95285dbccee9d198f97f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43574b0af7303ac06071adb95d48f55776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ccb6f07d3b0f04f47cde3cee1de9b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7a3a4de3337a13fd1fd4dfa7f3b5a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d46bf3c910ea53048e2c8b10f26cf879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab6d1624528b6dca5412259e97129880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3a22a0a97714d8e1cfd8e1333acc881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdae41ab7e12ff3411e3627c4b250182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe3da36a1a538c99a0cd83ff32f58583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddd3f565cc083ca0fe876af25084d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9ca88bec14a3419cfcb4e19f965cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c2e774281b2127f9386a8dee6f87e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32136d3d3ad5dcab398f556c4dd2c01287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491661d7bdfc5a3af07e7c374e028aa988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16b1606a311872b84b6446dd2bbb6e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436099a0e257c7093476a1fd414032b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f091d783aea730a5adf5a998ed2cf791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b916afaedfb085b782a36fc8346a2c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8188deab02635116278699473a26fc993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7100280fa2431a7d93b9bc5bb54c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85400b42319d64281da482c6a5c302d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bb1e1b3ecc8edc64a0a443db7f09696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bd1c98f02fce26f1ec23512ddb90797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436da4a2b9842bb35fb659bc0b1a153598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11829f11fb5cafbdabc243b634e15b6d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e4d25e10a4307c69acec35e2b1dd2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e25f1e3e5deed4b49eda81d06a332101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e08b80ab62da172d438b6f7be5803102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae013cf2ee71fdaac5cf51d4f22de1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5650d14bc1f65bbd8bffc1b8d7ed6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7f1947a0e4c536f2cc39d77b1ebf8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b5ca99654a6bd4ddffb14e08e083b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb395a3febd7999834f797d93b7e7e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098618876d1af0698ac7ee3cbb8fc9e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc3fab6e7bf86634ac36e799db28dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89311f33e6dc3fee580721c07bced6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62f61a690d056a14bf2d1687bc9036111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108bd46ec7be5efa396e4216a75df1f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18108c6f29dd11fd0fa22d665669c5b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187c77365756f0d41fdb820320ebee8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec02ec10d80222848e304a9fd22751115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034a19fe728e5369799ca98237229ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbd9b2018e309f3f1738dc96be66fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54e2f2ebe58751ba6609843d1fd151118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c0f101212196157754320f8033a01119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5704d6ee8d0e28d8a11fdc2480ad34120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b60738acb4397d855cc2a526603e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb187ecc47635ce94a0ead577bfafa8f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626a376f82d0ae96915a0a036876cf3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9800b2c60331273ee405ee2d2e26d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b417eb1d49fc854dd7f05a2b2cd53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d383102f162747f3025d27f54975d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d5bbc138beecbddf7c4e88a5b25fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5294a9979c82c83efffc9a1a9f4d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e217b1962229dac00765587ed61dc89129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ad6e698b9049e358317ae777fb6d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d06c84dc6ae552a0c43cf9f8466b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608f6452f3797f557277960668f644e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a499b722d83fc6a87a6a979230a5234133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d488227fe9505df951086afd4679280134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2f7ae1218d8dc9a336287d649c4e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f692fa369a73c0fdcbcdeb092db7bd7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516fd16c91b1e7ca81188d7fc50f4f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f94a168e5b5bb7ddbe0ae1c289c5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442bcf977825f3bfb69a9ceab4ce548139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b91da33f12b7d4f6ac828c0097c931140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f6c1d9c089692a34c8ec63d549534141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158c39d470ec8698260399f45b2ea9e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358165b37729723058be375e0d1c82d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90d96be11255f7a9ce511e5bf7081a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105ef1d9d4146ed23cd04856b15e8a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995426bcafd54a0a109314beb2ae366146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d547f4fc4453a113e3c9f233efaf8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851a5fd14d2e2754ec475af93f1302e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d6a52d0cfe15fe8adfc6015bc1307149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817470d4ecbbffeb50a4be4182f0f4c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262811690b75b7740f50016c9b3ab16151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9434b0016375901b3a033eb71d37a17152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf343d843bf222bb4ff131521cf695153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3056ca04f4e7af5b389c7a4c6710cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfbb1abdc56ff0335a86eb0decad93155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a71a261d5c01e8194f892d00835ae9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128eb36e3248a121138e8cc3394b4b5f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f2ee41fc96f3c3f0367b1f2109ff9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411dcdcac03ab9cdf3d196d2be8640a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19e3fb3f3cb7d06339000e482b5bb5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f35ef4fa27e7a8740308f8ec156597161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9212958c02c6c9c27ebff4c218deb4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080379d068ceffb55844d54a3b989dfe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc5a3b1589a7a0fdf8f35346835a37164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fe5f9e6b81c146f29c7ae0baebf94165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fffe0aff73ff5c3c4f7e3cd83b6f00166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff504db17743762624b75ccdf05b0d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ad2f07b73564cc8cf4df09e6c618a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136820e59dd23f68b0505951841fbde4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724be93380155aa0f4be9b8fa9e4a517170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9afcf5a50f2ee40f2d0c97d515653171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cde49636d2661bca8a5f8f6c51cde7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1b7454cc704006fa0c01f182ef107173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d82621506b14b2a93bd90c83e5708174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4d388abe71dbf012b5a6ade9aba32175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf0adba060b7b02e46755154f1c02f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921749d4d2f2f1dba64d562fac41ad66177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386de78c3d75119d77c88acda3009c0a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e11e2ff73e640582dc9d6ce0fd6974179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132c552036bd4ae83263e669f473d3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadb64a0cc02c6d06f2cf69bbab9a9b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5645a0a953b1e42539b1b29e261616a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66ac62a69413e44337e2f319597912183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cff3ee6f855acd11f4d7be8881c5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699551ff7e9ccde6a0aa0893e28acf03185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a2622592efd50fcc84a417fa138e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cd31f6c023aec449d9ca8e21b949e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cb25abd4247c5442a84b65e8646cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04132064f84b9b345842d9ec21a9a2c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b1804b186fe15c4cf07f72637eb9c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb3adf34534351cff590900e43483e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993e7c99e1901f55f1aa47e1ca26a49192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05a1a14ebd09ebcd87606aff56802e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c27d115567b4b7b855a806b9bf977194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2522e3cbf7efeaeef50e58d464552195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66c97911f20689769c6aa5611db141196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d2a5a62dbc46c09c4fce985c13484197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a50fb159ba6a52b76b3b9dfb707e20198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfe9ed0d9c7dd6efc9ab8f2a03e632199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f6ff18b15fa854a58e35774c93545200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d727572a3d2bf8132d976c1c0f181201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac628fe687b748ea613eef9096abe8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e1d8b4b428e33accbe2ab000d26c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7bbc40c0df2a8a5963e53ea997bea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5902470e3497c744cc446b56122a02205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75f8f5262a17c73d3e4b95dc6f1314206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3568911541740e3e9cd34c9ce557a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cddc58f0e74896fb47b60783fcc6f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2fbf3239856a3de8ee177be607844209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91681b592cb02de0923543592ac8d3a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4242133e642c532d4ca54efec657eb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cb9bd71549941240918f8cfcd40a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c916d50f60be48e3739b80ba091764213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea676934975d2585b020aa0d114bd9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4dd0619084389fcfbb1264c4aa937215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4de2ff89ef1734a2a284703ab60c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b225f54a5cbf0e1060504d227d313a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f04bb042feae00bbd970b351f39c3c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481e74eef96bb90a046bcdd01d332ca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25c82dcbf515eacf43ef8dd6f541d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3195510c7e900fe6821a24f92ffa828221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10006a385eb1b0d7f9df4853c490be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346703e0619c00482503d5a70f6b65f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b21a3599505d20e2bed09725ccc1a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc17f4e4f9021362d73d2e036b01c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f6ff2f9952ec370b815c3d58c13d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979e757764aac4222dc26c85bb62e26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8311c275569a7fe845e3ffcede48176228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e07314c0352fc1e35b1e9665fe44b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50056a9aa2551485b77c72c1f3d2894230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1e7992a7dfb34942cdcfc2efbbf3f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cc80bdb977d37f3778b8da0595e06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f9b2de3f03f179d74aa5edb5337ff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab0f70d9e94f703b15123d1350a742234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09698ab70ecc4e1bfc326c93f135b14d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d85eaec02a6ef52dbc83b96f4d0d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d66370db5e46c93a14ec9e66429bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7dce93a56b080acff4cf4d55f1405238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5e051493a1e182d20b48baabd8251239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469a253f3e2b89bc650c7c46fb56209240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f4e682aebc593be2925e9cc13de6e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c14bb72d17e8b0d38e3a8380be7b0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00be07cbb1c055f239d7480d7a0dbd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d75c7b25abe8489ef3760178dc142244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfcb355e05a57a76acec856674a846245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f82c4f6203f3f5422191cdc382ada1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1e24e91e5592458ef56350259fe65247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714343a48e11fa4e0d6c81dbf3e928e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f6e7770a1eae5c826f0e697bebda9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8dc3ea6bd7db75b528726e9bc4cdb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87acd9ca1fbdcb6e767c5c74a4ca50251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62074ba7246e4ce78f173f3572ae8ba0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b8d4636221de0f8532db6438ba003253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fad98cee41c647805ae3e7bbd2174254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889bbb22fd2f8cfbef31cccebafd80c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5090aefd3c9fdf17931f5ae782af6a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24b924c87ab3dcdb997d8a88333dc6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb382e0c4d61f9cf9abb93a81e8fb2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813a645c9cf409ad63068d4986723c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1630c8a2847848c16585032e9e6dd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b82b2bc68d6906c2278c48a7105546261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80464e6877673c9af4ee6483867e5425262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57383c8552a170268ad6a021b0ea0fc2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a699eb0390d3505eba4edd004170aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ae075ba67b384d9b425538984a863265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8949619284f288285975d1c106a50266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26dc1c249640d8ed063728d96805bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7adc1f92746022c7f71d82d92d466f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d82fda9079bc501b0fef714faaa95269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89575f3d10b144606b50373ff4b9e49f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5301690e4d94ca4530a414ad7b16f6d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d3330c45679efb6faffd81b25dcbf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d669b1719ee65647ceb49c9b6369e6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5524594c01ef7966ec9e90039331e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa046263717b3eab1753ab51442d5f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ce4a1c53de4000574cca645091872276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31ed4912e8ee10fbadcbf8e1706d93277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d2552241a79113d13fa81598a2cce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc3a69256a80375893fae454b2696e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaeaf6d14f6e7702bd487f27fcfdf46280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07f903b87b7046c823c81c9dccd3e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0f138eb983d8ee8cb550c56f3856c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492e42a404b0d552fbe8f161eb92077283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369838e270c5a62bf7075f9866525cd3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6985e0799606b5afa4149c66661832285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409328b1200ffd866cd86f6b8be5691286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f85fcbc66fe9a0078d789bced4965287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0938ed919a2784ec1eaffbe88aba5ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3b0338cda3f121fff6416c6bc300d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ef640086c8486838def45ce04efbb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f6cc03b67cd1a79b3d1e44c2aed9e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0945244b0c9bf3405d32f2eb2d374b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe852c0ed4f0a2bbb7790fa20488ac9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd37ec1017aecc9be79a76a8c02b59294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da692e85bb7813ea59acf631ef5f7b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f910a2050d33283436d288b7bfb35c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698ee2b9b649bfabedce8e135b94e32297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1cb9cbe42559bbf6133ec871768f3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ef91992129eae342a5fb0d69f8a9d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190f3c83eb4ab331790951a860d982e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9498ae4f217cd689cbb9bb078177c3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96b85a9c945deeadce7199c29d0029302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da391f43e0b65de5a695b17d933c75f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae380b662a4f9472c0a0629ad6c4c234304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0ff1c261efc8e60bf186fff6e6e01305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd128fc577cb235f547b8f6c7f62abf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac40503ff12c7ac05f4efc3b18129be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad9503749de5c21427da25d3f8d9b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4c190bd79ddfb87e2d9cf4c5a92db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285c93812c7271cfe0e0009dd2ebc6e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe32f420b6b2c04750ece1b1470eb36311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e13651c66b556a0e9a218a8acd69e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647ce80e25eb9bb393b8863e12e0f62313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd15e2e43b8414705bae50cc0b82b48314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396a1816e5379fdcd264ec94b8c5e51315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d580902158211d2734fd65a2d15332316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac368a58b5820bc97bc04c73fd6393af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbab83d39b34b15fca9278765df7c55318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5c56841aabd849044791ba90fbf7e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a4feb6192a4fcc773a88aa9f94823320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c6561f49955637c38a2764ba8d3bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5528171d31a7703adf11f5086815fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c9869b904b306708c8f6f84a6fee9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7ab826febd338c9c2685390362376324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca097a6e3aacb996fbf137ee57f9ce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd18520a61bc49c4085f7f6876dada326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5c4680e49df7afc579b984ec316c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42068bf43243989bf6c55132bc851540328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f172580f1da09f744f4d59d9cfc1c2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfbbc307ad66547a96f8f37df10bcf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294f2c9a5cef5708fae022b24ab85cf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c14cdb807352b34704cf5e88623ce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4256bc11936782d0c815b22db025e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a1d8bde6d264d390131d35b872bed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a97847a1cc2c7387384049582b7086335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd183fbd62cb3493ec4df2ae0c17ea4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1134384285e240af223e5aa2012cc6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dfbc624843c131452721666ba49cc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbf93bd8f720371ee976ad30255695339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d94f1f306246a1116749ce361a1564340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d23723d9aa1800e71852b70882c03341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b41184bac7ab5a158dce4422ad670e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e879f5fc68435ede3f1bfe15f428c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac20acd7ae578b4be513344deaa56a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746ccd40184803c83907341f9343645345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863877d8dee05dbd6a7d4556a593600346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdac9695891c23d18a9b503ab5a2858347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a782ce7a29a1e4e07f8565894d13b22348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b97f5fb7e998c364b422cddc6a9068349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881bb424a439baa90d04146f5d1db75350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbb437fb2a618215e85abd9dc04631351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef201b40169c7b5d689047490f70e1b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3f66fbf9aba59c6040c7e6a98102c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cdd44ca0837c1a56d25416f3ed09d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3b0a0f53ddfdfb64da808e106009c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b590063c421c9e7897066588dd9f48356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372b55d643df65c909fc6fe8612f4a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197aae0593e77786a817cc04fdd16263358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c74bd9e792694554ca952bc49ec48a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668e713772b0a6456732ad49ce61ed3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed67788900daf2bb1e02f28077f4d50361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c8515fec37f61cf8473ccef62f341362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64c632a9582994acb3101095d8411b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d4ae94447703f229f8d698694b299364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77066fdef572372c0d5641e5e099a5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3af46f84bbe0dff510d478b0ace59366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33a608d68b09577db5c7e16b269237367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1aa87dc9a8ae6938fd1e268ee4ad3e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33902c7b04b653c1928c24778d8054af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a00ca9e46f6c213bfb9eeba200e443370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf161151289ea5de75bf6c296dd7bb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbeb588c721c27c80f54000c3219fe3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870921f928b2125ea704589207c3ad99373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556c7dca808c2c6c4792edd17fa7710374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e744a9c06d9e495fd596a2ab0b8f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526b9640f19801e4f155f657e7caffc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead843ab44b5f67a126a5477eef40213377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f49736d37c5de45aeb392087acc767378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667276b29b92b95b75cd7874cbd5aa25379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56eacd6774aeced929cec79134f6f6b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c2af92b190fe1f1004d564d39735e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df87f6a6e874a9044220eaa78f4336382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43575774d00edba6051f829e926bfb3f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bac0549cc48a814543c2a448eea64384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3a23b94f7821d3755b736233d05a4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d442f60f6b0324f9f839a862da061386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81004af5bb4e994e563662c027c1a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae770662dfda18ca1099db370f147ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab413f9998e3fb4f0ef5a1732b8e248a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e2eef1afa2d9fb72308b294d30be3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89575684c858af989ec41a68cb16a6df391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82a34950a691eba09c0b0c303cb2c7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e07b3375ea06de8523b74408d4a41393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5662254d072e22ba3a7aca9d6f70c31394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa36788d7f172a923211c5455bc30f3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021920d1f335397a10c01c73f929d506396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa233d7c11f188a596983be59588960d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99675af5f90225aaa294bf049d11ebb0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3821639ca58860b9aa5568bc2c62b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32efea10d550f126825bece1504b60400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba9549cd2ab0af467b894b5d506372401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b1f1dc67d2910c434b194074ed650402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9229c453108cd66a70edede20ada1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae514e21fcaf4b0afce3ededa668be8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8865a8f1d03d8f3be81acfd2b8a21405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd8d6d11b8ef5f83d247c9c8329ea0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea80cbea5440449c2178b8af6e63acc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904c96980811100a0eb3649c760731b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee24f5f7f699bb77c0bd9e99b5d5205409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b484d69ab7fac2be36f3ceeff970fee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d75dd5a5c4376ea350e58ca427188411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c38a5f7d9b80adfd9ea1a4f20a5378412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99599f4e0f243d74a1a5da6b8d1fc2f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a8601221e0d049478d77ba612ecd4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707d03249e0b032b247866f6fe92ed6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2d7c21039d754331cdefca82242e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597998c6808477640692d11bbcf9a91b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c777cc08f1dde20a4ccc4a337a27a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840f2fc824084cf4d4b28d735b32d19419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e70334e64d6ab7acd4afc4c485df72420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c045070184371f1a82e2b16730bd77421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f54730e831f523e958850354872ed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742163e6bd40206f0ccb85d912f8c3cc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230df8a188bae5ef7879abf53aae03b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd611431161f0f6747064bde3b6372425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734d8f795c03a298c6bef5649477bca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9092b2295a384cdd94a78fd0b72c0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ae07dca37b9ee626586d0d5fd2d2c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc6a1d37f23537d4a733cea0e34062429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3266c1064d36832e34258e439382e82430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4daed3f94b79fbc5450b8114a8a39af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270b61104129c8be749c0af1036c09e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b425eb0844a6a46954462633788fc9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee484c5b3fcc49761040ad44dc213f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c279edab0ea28ebd7afeba2e9f1adda435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1c549db6cd7f6899b0e1931fa0bfa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4bed80fc7123bb982253686723112437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9f0cd2f1da6df27a1307a78bfd322438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a30f1e18e436cd168fb490b029017d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ccdcfe3c630da5621484be8ed6cc7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c8b2cc05b9262ff8ea921716694d0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906875ba3b3fa7f2e82078d4cb8d6c0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7764475dd5bf48b9c301b025b7883443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe73ff263c06d510cd22c8260bdd81a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d63118dd5fe96435a9a713cd0bf0cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488700634c912b9031fb992883f31d3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d6491372e3f302aaac4d3bdcb10a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50cbc8d629b1de50cda90644e05e23448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364434f4a70ea4111740b8f9980aa400449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ef6927064c24fc19dabfa80109cb8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae427efccb846ca85e9db82b982197a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afa5b3da5b4ce372d6f12426f058ec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da0ac6b9205ed55194b6f7fe058dc8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6415e2ed56df3a079ccff6a24e339454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf3eed512c36431cc109547efe46cd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85943246fcbcf0169694a4d55e0a3c5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e41e665dce11d7c7b1335953de1eac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572a86eaac9366d8b9d9564dd3a8534458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bc17646502fab7474152e968f200d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88c6feda748f1dcaff77bc5232096d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412e5500a15b31152453dbd58b12a1d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1919d465745aadf4e0fa7c2cb964e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804698657a3a6ae627734b8c11d5364463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1305f25da3d2d3d54b7dcf7644dbb9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bc9380c6d9b335bdc8a4b0a3c88fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3392352e86cea9b8e68f24b408b3a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d071653f4770a68e0e61dd127039a5a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba11e027e96d50f380444bb67a92d6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65594fd556f7e8d638817daf069a859469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedab06bef2fe014aed870ce9364cb82470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85298598792d8377af3e2268a01b0b64471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c5c8564b529b66792c3319eaefb51472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d37912495a5f08b5a4a109e271719d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c994d84256045e61162a56b3a53940474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82225f1c8538ea9b9dc7e4f49a9eaf2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889c110171968109a328a917bdde26b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efde9c839319a95869c18a6f8efa2a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251e0cf467386674a45b98d166d5412478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65cc126c6e57a52420ed5390f48367479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835299c5b4ddcfa77724e99a17eac25e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2c0e06ddec8788c6141efc533452d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b670c92861d01a9f25d740f584abc9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec2c5ef09e56e5f7ce74166e7b10d0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82a46c95538d3f08dbb1bbc2596ab3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f47cc3a8fc3aeb488db04140f08d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35737d466af665ac656aa6f2fa64f83486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e796310b72b714a6608803468a8ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d20029f0f3438d4531cc0672ae92c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60b41349a36f5470fdb654b821c195489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475579af41ed0fc358babbf5828476c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4c316caab4ee314bc088b50a342e8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be232d7d24d612c2e5659520f5e7247492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bccf1debd2702a7143ac4560db9fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65965ce97c71f3cfd118ab65b0613a70494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c1e9c2f4cea7b27e42e66d0348eb4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50af106b0ccc9d38f9849464065b4ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba656c33681d33cfd2f57536c8dc1bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36b51a049501324951bea5c3089130498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edeeb5d0b3511ba4706052b27c6854499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3250d4e19d7428ccfb561df71a59838500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb560491d8d43988af6ef849019557501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb686a52933d185a8bb2ca83091637fe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2783e80e564786db829ae852583fd8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378d3012d3e7392817392c169cc8af4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf35a3aeece3fabb7a757e298ad3a1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd890a34531675b2f7bf729b8a69aae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f997e9015e8b10de7c014697bea8c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e657a81483894ec84cda54e46a9280508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f3bd5d7c77f974d3ba3bcda95b56d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3a5f2ecf41c3b24ddec70affa4fdd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284532f1eb0f8fcb688d46e26da0e20511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624357a20024219da6b9df60c037f2fe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4ec1517db0a1eee99d45317085e9e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee7596c5f162995ad6188251b798e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53d72066e7104c1144808b13b34c17515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc54da1cff3d886195130438cb45755516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6926c8132838975f2b87755c8707135517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e1651a9e08a6efd93f583de657cb7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a44baafb076419303acc8a2ffa840b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37eb5adc68d8f2bfa7f2b2cb9359af5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21a77f2004a842398729133260ed69521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072fcf27d0316e19f82ca71a0f962b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdd526265c0335fb0156772e78e446523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cd0558d6f94ed19b2b308ffda2250524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f14940623823a29e3997c97d5500b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c06a5c716ea38f9d1404156e0640e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457fc861a9bfb2bd84f69882e0d6109527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a168cf40af49e6ac4d5f1bd23e46f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af48f7a487da307efa22496961e243529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f6e3168a1e6b486072fec024d9789530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6639c360035ef76992364c8796e7a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb46ca489804fbc299198c79a8908a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da4460ac2099a7c3e67ef00fbdb604533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46da62a65b3facf49bc86703ecf701c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfd152ce21fc668fcdba3e6edf61ea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b698fcbbb30a88a7ea43ecc7b213402536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b51834114715592d2a5459bbc89846537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470b54aa21e60517dce9639061ebe99538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82713d6e63853a1da9e0fcaedb25d375539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4525d06fea011da2114f43e7b2b361540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b02d08ff453220f0f80c70d493b051541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed74cbe5872f9b2d9adc3851264e31542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f8d4bef497486d2f0fda61ab6959f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ad67af6e96ddea3015ea156906794544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c418a31a0dacad86e9fae04e769d0c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fbaf3ef819e7ec9e0c3e503e52bde546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150af76e9162124ca93edbc525779b9f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495b5a9d64439f0ea448807de9b39a3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979ca54c627d45b35ddc01ea60e0117549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b58eb153a9a271922825888d643d95550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a82aa97430eaf8681a1f4547bc169b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e0310fb49bf9c8262fd77a2a39f9e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac76119b101788935d322dcfbda7556553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524ce24fb44312d592ef37bdb2a6fb9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89349b0cf7939f245ed796e3c9fabe45555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c2420f7e499de7576665af847571b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d14dc6975e3fb9eac068812b755b5f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a0ff342f70fe9db27f02964339271558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ff87a9228e473f0dff4758a70264e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4861d3e3d18f1a64880a5a07239dd88560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c8d459e3fbb07272d268cbc97997f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807ad99ff15c4bdfb4c977f0e27b577562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35ecc6114b1184793d353f63fca732563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d23e1637ed8ac4ef1da2022822864d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47995e1b9828b4f4d085115f7ea8d54a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ea0b41b7ade575999759d0fb90bd4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0e02ecf7f28c345e1d0c4b458b034567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b09b4ee5a8c4baf39dae07d4afbf2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6048d4e3e88883cf7887813f8d2bd8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f5eafba2fc8937009836a8acf646a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4825f0adab1f9e245a9de41b75b199571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ae7c8d8a4874525118ae8272f5e54572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705bb11938d00a3a26421aa501457f6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a7ff0d8b0598b0e93e1a87aa29d7e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b1e901981b80654f5cefe900b5b65575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654321c96a478dd23a80ae4850743cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41a3ed57746ec4f4ec920f19ae750f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cd3ee6b53cba553b8e49950fc49d9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b388b75d3c3208a32496855af32be579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385066a4d857d1a4a833a1b64bbdab66580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae487bbf3e4eade783a0b43debc921a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3da00133556b40a63b624ef9d6f183582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e4ed19e4c1c04629e223df8d49ed4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c5a5e6430851bed16aeeadc9b0857584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483ffe3c4c33a8e766027bbe34e9462585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b1f126cd5135e0df374e72deebc38586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aad43069152025e0213c235631243e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195d3511adb9ebc0d2752c093fa2202588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdad10dc5737529e247f40ad2ecaff0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc637f13f98cb88188af5036846d8c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f791a7894231ad1351e4a209ff755591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54ce82c5202e450879e586e87ee217592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f51050d1accb93e6adddd618a5580593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad5759f2e209513b98f57a6e379434594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd811bfc29cbe5f333a3283dbb0073f8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00feb586cc8ac1b19f080a5ec70b0b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79faf172f277c151c4e4f42562e31279597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1ad725382306543a552d9221fe3f3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55886a25df91c4cfde3e821ffe6e94d1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c27ae77f04b87be570352ccb4147cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79857c7f4d649112980f8e96a0bcb5f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de4068c03fa097615f663438fa93b2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff0569575052b4489df92e839b805e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf747c8072f2483817c7613ccb5a131c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda1b091ad3cf6238347f35328bb12f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b600546f288176a46ea5cdb0cec6c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283a125e1b324deec02d45da5a35e39607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca300c9a9ded9e94fefe7f95f26bcc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1c7370dad8414162113fcbea44bb9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94a4bc7d6f0ef422f6f313367ffbd0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaef52504e7ae4c66f682af55021ac0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155a519f72f1185ed914921c473a2fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bc64447d016a19dcfd6bb9b6344a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bedd837a68aa07639a3e8b6dfea922614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfbd1acd52c867920f9502f31939b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedf4ee970e7508131095b6a1c874e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a63ff1905465e9a5c7883b7d9f67c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350a2aed10c816a6472c640e76ea69b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897855cc1155aaf18795ef8db73859d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1819be12bd0219f52fd2044f5e09e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c317d726c73f15f2d97b81ab81ca6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b48bbd2033a0b932356c5d90e2e94b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a9433a9c7e937f7d03b0236d040b3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760ac812275e98fb8aaecef611a562f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69977524cb1b4f63108b77b3d8c327625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c76e47f5be4215994f095ba0e9d56626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cf065500a5a3cd473f65d321d41e5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3a5016b09fccbc9d28af80fe19979628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ced643c7bde0a722b81eb9a23c38a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efc2f9f5fabfd9d134a54cf898b96f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745faa99b849577ff7ea0bdf53e0b1d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791dac2c9037189ed6c390103fa3baa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693a261b1c6448849c97177ea3e4779633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fbab35c7ae938a898de6811f30409634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b6aecff05190d95347e7ec64942cf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81031c4a8cb4e6d6baf1e3baff72e4d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df3df8803195493634c7aba33034ef637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a381ebe63d1a1ce3a2c60df06bc4086638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea28ad0d11ca596ec057bf7fe9f39a8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ec1c015bb81b66ec15a85c744bf98640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773b1120d0bc1885d60ee6301deaea6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d9c1b84eae1adb7493abfa7552dc5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c56aeee1ad4d16286b07d479f6b1cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00044ed77c298e400e2bf52751001c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fe9a577c4dd794b2c0195ba9159a4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10530be39693c5747adbdea8937a17f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e09e08a3ee507f18d2a794f0da629647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351882e635d50b3cdc72567f02ce90e4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d7a7ab4da72974d5f6682a7825a61649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59809bad987e49da6872eafb38ed4327650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83662edc4061f8ee4efa8de03ed6e92f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e77f430ecc475128436c89e7fc288652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cb77a777eca6366b37fd78999d4b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c4b36bee954824a4d83fac31109d4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057af2a7250cdfa3794fd329f23e5763655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2543f34d8e786443764980094dd21b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80dd346fbc35d50ff9ecacee86a001657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8a251d74722e837c6c3d038288e2d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8a2eba0d29bb688a265ee9a6e9b8d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa988fed3b0260ceef69a4702505a3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d4e004c0ca35de820134842eedd10661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9294874c89cc437a406d6940b5356662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c19e6b52e9e4dd76c02d6f3b82b84f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295cbe59d8d3388c8276bf51ec1f094664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b08fa8b17ede48678e8462d51e13c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74db7839ef5bbaaa51fddaa541d4894666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674e1e7caf2fe31f057ddd3dea7a94b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24796cc5ae6a94f5a99fb258303adbcc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d68ba301b3b6c1f70613453498bd9b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52960b1650e2211adb14db1308ec6b5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1c136ce7d5ab4715dc4d438e62bf1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca705b64dce5f4a5a8d12bbf1d4e1397672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f48a74c8ba36771fabe1c9406d2e6e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149f9aa0e09bc76d89ecaf654cfb7ce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49010d14fcbd677b0b7d3917c346317d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726fc14e42d51a0503dcd34493424a8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccb3f94ab46778e86a8d0a75ebd7c1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24211955dc53744cb6b5c78e76a7743678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff941dc734b66034fdb2d7c3f4e5490679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217242cb0c41e400e6d37586ddfbd8cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac3c3c6f18ca1993baf04e33b8f713681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e706afa9b5a87447d5de70aa89e179682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9789906b64c9fe64ab071e5dcbd1d85683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad96b99ed504b4bf897aaca0969c5d2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364100e2c7699ea6597096b36ac6230685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdbcf684fd6dfd6cf2ca7316e00afa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1f7202bbff78c69f73b712f1f4c2f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec921f11f2019c43b9bb5c0eabf0a26688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50e1eaf0cbe783ebf848add8d195f3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdd1f1792a6e5df7ecc56affec0d43690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c35baae7fc15ebe055548ca0a4ddd5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5af5b26b152b39433d4053d59ceb2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49f99a49222bb8353bffb47e6ab5f9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d76315bc6a5c1ef71c7cfc63afea54694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144117573f66d290c39d4ec9879b1519695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310af667243b873df71e3a2f11417ba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e2f1e21e60ab167cc3eb5035f36f3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1a36f17304203e0b5044037e98203698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d741ae75d6c95f9b21e9c3d2428a31d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6b7a398f7888fd31a18c3649533eb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33842be74adf8bdadc9c94856b24e6fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19579f51c30f69735b8bd094415438702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70235b07d85f5e16776a53701d954e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9306a83d11442b8043b8ee718a08a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b46ce5ebcd77b3fb2a016825c8dc3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdc7bb9c2d52c230d4b7fde68c4dd3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280e0cb02dc4629231485bed6eef665707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcbdfa2373427ed3a21cadf9b4f24b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5762757bf87c604f5bfe0287caf26709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2fa37525b1e65da4d2eecab40d9a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f6f8529214eb382d02e1310e5d474711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda7de690062536ef43a23cbb427e50712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615fe3f4810431cbc559cef3b09baf71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d58cbb681c05d2617020424b9ff6ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564f893ac6535d5b2adf948d2ecda9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed377277198c7f8e9f6299bb8637e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc551234bdff8561a4d1195de2f1a0285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33a3a122f68b1e5e9f52fd6b58996d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179dcd625c0b1783094f1851ad478cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ff0ea9ea866905839b066e9db17108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3974bd5521ebd74708931762e1464d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895d89de2a7a7c95f3d72079e1e67ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a6740203bdb611fd90b99f551009f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25678eda0f0646c272fb77adfac32ed412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfe9414868ef192d56508887ce74c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78279bc06bf276554cb83c4f437e507514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727c601bd5ac50dc620a8f6b391096c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38f628648efeba83f5483cccd8a81216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b02f778fdac244dbcfc3586c6e49a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a318be46123034f920cc20bbf27f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efe3cd065454edaa053dcb1a06daf019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4998f27606f4ac49cfec86b894c307520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801ee4233bb6896a4c8f35d78ff695d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb5332014ca1a15fb7884c61ea5d6f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5fda9e6b8ec58132e119ed4fe466e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ee284949c8cc3590a6e72dde1a0b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dc0f627d6f592eb35b6761382043525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47244e1db35dd53e8a736d8c4efc8a7326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756520c40410ddacd2cb9c8cc2a48c4427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d78993c2c99cd8cc661b97bd9a21628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9ba2cbf0251d6c5098cd5bfc8eaf529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df414daeedc6ab348af3a70df891c2c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d53d22d3ba937d39cdbdf3276161fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8451ee189fd8b18d86e4685fc0797732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc353fba6ad128548f2afaab0e8d7a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc1bf20db896b785dd253e2bd361a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c3b1e178f152428c53aa1fd16e43335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a7f1cec0c739f0e5f5b71d8ce138a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c15e6e6df11eaeae755f4f8c0bb4b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff953aade5c60c9e691a4bf5ecea94b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d414f9a1003a939e79983619d9463839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d141383554608191e7871863cb67e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99a9e4f3ac8c40787ecd73b83eb16441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e50b1bcce874384c54fe24e76048f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d278b82d3a60e629679277081ec77243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a158bea96a87ff8539246eb953ca44544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6338b097d6fd369257ccb8a6216cab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccccb57176b6b41d74a54d565dc644946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c1602ab07e1db742cc30033798be847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9ed07dcce6f96027f5d90aa08f8fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0992b796752eb0868a649da7b52566d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14179b4f46fd3a06dec5d050d3d7b19e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762495f2d9fffa31e50bdfa5ca9e61651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52ccccb14022fad4e313b88fe54eb452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0986736a910aaed7591718e62646ef653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3d25f967d53c7e2de663a6edd767854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a20fb07bc5fe62fda7896b9ff5504955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949abf23a3983e1bd8887b9f169720656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc805cbec57620c17954882b175c70f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df49e6dd35a1ffc2a098aff7239ee958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2386f800899bf4a5669e6e0903001359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b38845138e2e5231ce3376180e205960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcfd0dc2ae77db7c89dda01104d90d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb36fcabcd9020cd83fb1c29d62bcb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed752257679b276ab7f256438a792663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddacc13b6a76c7c3151744bb640bce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca188c132c4471883a5d1fc806cf2e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3cc7c2b77130eb2ca149d45faa1d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f43f4ba58d96e357c889bdc4fc35767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d5a65f4564b584de5df5a448a0cf768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270501d38f81061e4bbaef6e1caec7b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0aceea77b963a401bab7c2f1658c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fc01cf34d0ecf6ffe2cc5666c3b5f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddad61685efa252e51f14d7cd5c4c3172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f36469350cdb7dc40ff0da44cf57c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4f05c95ee4a7df9bb233b3734a77e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdeeddb90f8f9399f8fb8582dff56575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88781b8556c41ea6d58aa5b8970c773c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda51c380b55a116a38b0d35694e5ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4e2102f33be024eb2f3271a04716078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f84eeebbf9968b4a786c417a0faab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58ba36ae863dc3d654bdada86408c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1693d81cff5973732f01a878ac2292481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8df720bd51644ad210520a47f050382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357aaa472e21d3d30e48e7bcc692dd6f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac6949f7dbe255c6e06bc99afbf8e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bd3c93189138e3fb1f687bedbd15d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0b5bc03a03172311e2c132681a37286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f7e952fb45cddacfb5ac9958586ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dae166e6ba08080bfb262d73402b0288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb2a1c7e10db3f657eb68082959e5789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7e9b42c17751816a2002c79f22a4c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ad4f582d0cde19231e0b631445d7f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdc2cc976bdfefa518ebba681294e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184b9de652d121d3a9fdded5fbd136293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dab4ec3d1e6162a5736e2b2c436fd294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2059f779461786d9bb56b5cbb21051295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d9dffdaa9f1e48dc860a7f9e7fb2f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58752251d3dee285035d9968a9d2d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3998424e7d7f42aba6301870abb4f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7597bc2002fd202cc34e81834872f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40a0453649223c334b3329f346896d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488efb4b58cae3b37eb4c07d3a24d44101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eea9a12c1d86a783730b4c7e63eea3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a0fe814a17898fd23f6b19d32d2ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd079c3d88e03c9b66793edb7db875104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda98ab84bfa5f7d4e13e3ba74e418b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4174b34c62e9c7015209cdcc104f45f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616960f9a331b1194590929347237504107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ea933b4202e5a9b5c7c9152e54ed1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d6c2cd5c71f7cea3cc74fe370095b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bac2b91964fb0218ae13d7153b14f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed03a144e4fa6db7881c4742282b5c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc68035ef1af12a116a1da6e015046b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a8d4bb5fa377b99dee1cef34fd646113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee84b19852f2b3edbc5fe2df9f180b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bb4eed14626985d3152880c7669f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25315260473ec20dc5febdbf6e29b83116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4431a9e12b4af753169e9689014f1ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c50b0a5ca3182b9698b9c5815957fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4369335918f8772db8757f2a1a19c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e201739e30d74d0f4ddc11084b4fdc2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75790060b564c998f6fe898647b814c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6c204e09cd9fdf7614e6b3cbf62bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b692b5b5a9c03e7d52201f2b9a5711e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5492c113d043a9b1a739be7fd60e19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c8497a630369b5ef5e0d7db2520b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb7103b2a567d531984ee6a4740838126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd482b5fd87c5063834a956ee79529127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da2cd2b5fe5f6b034cbf4ebd22cb48128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb86f1e4bf0c321ffc8cf476ab8f7d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e30dea24424d3c8382b2a74f0e43b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d915042bd700396cbd3d5031fe3896131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c0b809d380e009b16407860c990e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9ba0c9b9c5d79ea821fbdcc798121133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00abc880660b68659cfa018d5a8575134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280bd27ef1744958eaff789019aece7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8a0f5fd6e5e2a04b41ba761249845136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c609f96b67d8a1d5272d294d1e474137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22afd3f2a7d155d7477aac92b73c33d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92041c568ce766c2554ce6d677f761139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff352dfed92976ac5dbf5d3f770c92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605814ec6cb88eb69827e742675ee101141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d81d6afe506982d15e62ef5959d95142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebf3a1dfe2bb3bbe281f8a484b907d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d75e3a8659a54c899dab86be60591b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef90490fc314f7cfe5e4ad5f4710d95145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c67b01b7bec082b778d7ef3efb858f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2bcb81bf16fde35200149360c5a99147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79ca340823ef48f29f400ab1027ca3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f36af0225b7600ba031bbbacc9c02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec52a1f639365ca3fe1637e5ab1240150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba949677dea2fe14c0788a274603b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b03325e8e3fe7363c00097afd52a44152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d05430e5b5ed9f483ff042c5a59b88153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b29b36b9eb66e0f267a7065dcddf6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8b35fba5d6e3e4bb61261545f0cb7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2eb8c64f3a9748166161e2a118d377156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86ad7dc8274d3e3173ce9a9fb1758a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d955a62920e7d24bd04a42c76b2568158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616a013099fa866d60be4705cbcda86159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6f22646f5b73bcb74abbd2fa3519a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98249ed92e951c00ec4616ed14489118161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e49deeb3ac4b5d80cb45e8c7b1df38162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124058bbe7a507b20a0198e373a6b4fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e011f15e948c0bc786179308e99d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97c4b42b7110e48843853cbb04d01f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389b2dfa1525458483a55ba2c9cce5a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76c108b84f6d1cd5c33f6258e3c4a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cbece9784d85ffc6c587cb7bd4986168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b6b8fe03ae15f788f2c0775514839169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6892b1964ce7a4ce5b008fc3e030c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e30924fe28f80c713dbcfbbbc9b338171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e562b31bf07462bc2e63e3d3afbf2d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0a49ee8f430a10f883538e918d3d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340cd72cf47c770cdef35d3f2521d45174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc35a0692e8db4d35b81b3011e0b9d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c358bac528c5bb98d2fe1727d26b6dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2d014f8fae1b8c5817fe85f31c5d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cac1908912cc704fa05ea544398ef7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417ff004de71d19782397a8c1962deb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49153738c4422025d541108e224df7bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31480d6625f7855742cc07dacddbd6a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cd0caa2fd4cea296e30b280c8ded6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72600a8256b8538edd5153fd99c4c7be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc5f754216ccd1fc36a60595addb3f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38ba364d2db6cdbf71914057f845ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168940d549d4455205cd977e2d5aa44d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfeaa6fa3e0bafe34091277491d614187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04929aaef30f78420a45d2f5cfe72b0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cab012a8a69f5d32f9479936eb057189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd805cc6b267aef30af4454785812239190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52183c470b30597026a3884dcc6aab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbf889cb281f952ac252bc7b192dab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1c203f80fd5beff9bcf7c03916e73193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be910ec18a94081e76c6e12e33e30d3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681c603f40cfcb6a35cd287355a81cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1405ca136d203af3f61a298f066b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620c30cb1b380eaf9f3c4f7fc55278e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55608d5c8f51a628aa5398c08279e7f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d17c0d6283ff1e61c9c4a2fb131f37199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101cd7f1609acc9579efdfee03d2e8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393a3a66ba0b0ec51157968039a133d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f33be63bdf83dea0b08dec2fdca41202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b088c6719d64ad5215c630faecb794203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a4c2a641e6f8031d69d954ce4425a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964746dd3fba74262aa2f203758e84d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9f60c4d8590700bf799d502aa4b63206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ba5cadc119d9eff67316c47ebe500207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8d836c62be461f9f9d0e137af83a9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff3f314c6f9f7cf82245fdb3e52b89209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142ea577fb32e4bd691b450f8e1205c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52ca93a84e14585650644682c302f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee54e2bbe3b1fd9da70ebee49ec2e6a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23da9a13ab15a5d39f7b16b7d4cf91213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47511d0c332d1ef9e2b8b81cc78ef949214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d64573a21978b3ff3db8b27fa36c7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051ffc1566338ad8f1bae28c36db580216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa155be467c3afa323cc70d1398c5c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233d143612a0978eb8ab9910b220393218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d88cd200d1573ec5bca91478778b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4542c47da0540c374e852d0f621705220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131404aa823b5ea607e554ddcba8748221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9feaa30f8f28f356023f4e87474df222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628c89e8131ed23c67a6579eab6095b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1989750a3cd2dab77846bdcb8ab45224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c74041e2d02b4d8bfb2fd4f1bfb619225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a12d9dd9752a928f5e14a0cc8d456226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b2ed3956bc60a60290767600b876d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760d7a4b204eebbde1835752ab38f9c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5e549dc20bdabcd5b7928dda9fe46229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e623e5a582030657c494fb9bf3c5f51230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ac191006e837b78887d76ad2aed33231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842581b20ebcd98ab73baa15547ac079232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75357f46b943e8dc481105acfbad5ed7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73944961ffd59c78f9655d41358b41c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610b93421636e2e4835945660b53984235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf20aa6a70dd9535bbe0049bbfbdc6f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5d559bd3ff58a65692e071da9249f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd4024cd6bdf2a12af4379aabd554e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf604fe1da54f684d0e0d5b279cbb68239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b71dcf0408507e5489032b9ab5b32a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fc05dd1ee9f4e4e4c118da4f09b3a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735d21938f82f71ea06c2aa111765fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784ebd02a2ffbc455c69f2545823ea8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7f588c5d6b53f65f2bbeb5ea4d240244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9515f242f9a40e95ceb0f55c0607d84245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac63cad5af12a3a856e3373d99998b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907ae85585537ad83a0089f9d444fe7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7e00b612517420eb16e3677e816e3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad8799fed3193965efd1182af2020b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547621e70a8c13b7668670434f52e9f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd395a13d340688f16cf60b9bb563df251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe370e705c50e030f6e28d035f628ebb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76818ec0915606578229ff5118b137a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1a715503d4e2e3d0defc14467da55254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b803319fe31d03237ddaf2246adc08255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a2912da91913cf77bad995c9e531c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f12b078a455360b0c96b2aaf85f20257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb36457a71c8b2487065a84ae1a635f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e997e0c90b3cb0c59768e347a3ac6ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c544351203ae205c501044c5ba0b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2fa6ce5cc3226ced073e2bdee2aa5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748860f1013a01c6baf18b47777db47262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a370a7d852253f30b0071b7e68a2d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2ed24568776510f492e54bf8aa21a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af304b1130873dd705156b0f8fa16481265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436df19d4a51eb3cbb7aa12f11d27187266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd06dea25211abc42d5fd843479115267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf373e89649cd98afac6a7e38acfe41268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d041066ca727a9d0e2387b6ceda1e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04da302d82a0f37bb78a8d51d9eb0d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a375795ea70f05dffceff2cd1fd5d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d9b084b62f51be13b3a9f9fd7dfad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff32fec3a7edfa8974a25246a8860ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8440fdc7356a9e78efb17ed2cbfa9f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c7022be71fa429aef0d9925823800275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d689d960b3730b99c3dd55ea3b062276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44704a920c87eb4ae87bbbfc73d07b1b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea40f1427bd2119db08e35b7ad9552278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c05f50a22c73e310d246fbae229d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e436d89e2a1cda09ed135daced230280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453beade8985c36f17a05890df064b25281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6290a096c09a72e5cd3e788ce0b8a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e198d9337b62b8aea97a45aed7533283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f972e801630f18011bd38fe4366a35e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39e7dae29241be71c2c6c3bdf3a48b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662fedbcd7722fba7f92ff403084bf0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9d443de73274de7b37f82146377a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef3859113ba80776482472dcac4ed4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe755566ee590c41beceeebadd0840d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506790cdc5696e4874120a9b40085f0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3875c8048cbec71e10a68b50c808a5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24e19152d5e6b8c228f778a9c75237292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e94cb013328bded977dc21151ed059293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de2ec21a1950fe5b16a0a81d8969d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13f5a6e3de33ab191efbdd73e15366295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ca882ae749f294f07bcfd73944485296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608803a55696f28fcdc9937a16fe385c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e71a8b236edae228e76245bde4057a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2217bb0fad000dbfcd65f47a99d4a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051db0b168d853bad2f06f078ca3c3a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e7eece93d3842267a1da4b124c13a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572066cab8a497fa4921bb87d91b64fb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a6a3ba826a2724b3f7903b95c61bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0337cda82ebecf2c55e5447a1c2af2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773ffd39ec8baef83824c19364c4529305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd70da3c47f47a8daead597a7edd41306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e0ec298785566f7c4252d9e6fd63b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b3db4fa3996b44371dcce880af9b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8a99fc2a877dd797cea3c4bba9416309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d911b50efc354b47a658977bcc2771310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051bde8997abebd28a88ee1afa2abe0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37feda545db178a7543d273bf5b0a493312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59427f56ca47ccde3adce3ac9fee8785313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd855ef7e3bf7c0b5c463f0e3cd0aca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ca29b39448b844db431ec33f22ec4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc22fa60aed0452e52cc368c414e19316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f410a5fcb81d7e785935a148db454317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff794cf61f0ec5f71d27fa61f9faae09318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649a216fbbe8ebdf0316d9034bd985b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b5ca4dd053a6642c251827a82936f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ae26b8caee9e7c4875e2754d834bc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b0a3bd630fa1cbd174f6223531022322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744f3250508248ecd56b08cd58ae081323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc4ad1d74d9edd1e55bf1cdcbc2235324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3084e108cd29ca4363ed3278d34e0b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99f821e7b736fc6525681c2c91521c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6368624af749276e503cc9dc192f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994458d09b20698e8afb251e0acf7faa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee8bc76629d271f4678fa0bb310c9e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba757a6c81cbeea151283ece822e19330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38340a6c1b8b7bb2f77b2698e241fbe3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82802423c58d95b0bcca0fcd17dbacb3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eed10ff89b234a5cef8e6b228b86be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd8449c8d1ba55e32ed6071c105f2a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1ccb92590f5fa85992a9ae083333e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52422780be7d92ffaf7f92718d0647e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832b269a45d7d5e2686ddcad6d04a80337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3908eb5ccfdd7f8fcd6eb80424bd4e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e226fdf3cfb7541202f0082bcd1c8cb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526943e3c6dbc306aaebf9f27fb50486340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eba8a6c53e3ac422a8d49ee363038c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1366ee2604c5ff072c5757dda09b4e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1778c68ca7b246cb8c076457ec3726b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce083d1ffc4447238668659842c44e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a63ef169b7580f0f168c69100582e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c5222e0182e2236ae972df5a2f692346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bba93eef4960ddbcb61356a68db6dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fd262a8b09077827cff5c45bd6e0a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68809645e7596cfdd822a2cc91062df8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fb75fd5a15a1514fa4714eed10f49350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d6e9eb353e63ff2edfd4546e95958351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9f1d45597d89b6c4e29352acc0e0c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4b26e19d4117445b9ba419e661e96353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51aad5c260b0b3c14f585d87eb1c9f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93570042bff09ac01af161ab307d258a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5269db2cbdc5f53f5bc50be67b9fe27356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7d7e20ad3d53dd3c7501c8e09941c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8218826afcadbc1fe199fac1702385358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5200f6673536d9dd947c4db41a071a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9cc6ca6e28a7dcf3064f67c17feb1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758ee515aa2b7230b954265a0f5c7b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e4a2136fb93fd9417b918a32d8737362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537558d8b666899208ad821ea321c37363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1330e3b1f120df3ce27f9ba4baf36a8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7585c024dfc84aa750ce1aa25499f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c84c4cc80444a3ff0ee75d3f787935366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31c95bca020c49f6386e5c7670f7b9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72980c67daaec0ba0ff914d1cedc4653368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542199fd61764b57fa127b400a0e0185369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5302aa010c7ed4422d20b484f6fd25f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401faa3fc8b47403abeb17757e4dfc3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943aa10f0e176156162ef32221e18a66372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ea1506c2aa91941f877305fc8d710373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88005f85ce9e4ff5c202572a101a08ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b47bd3fdc0f4ac67989fba98e47ac3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d470f78adf5fdb188b8bea7eff5d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125abc854dec05698f194b9802e97d55377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa9064cbb821cfd3ca4ebb681d6857378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d436943cd7e51e6bd444a72ca25b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5938ffe0622273580e5447c4193c26c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b296668eacc4403fd1e7a8cc3ab0ed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d013892996c035beb76f8fadda74d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1a41f2d471a30b832318c99122641383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a40dca2e05584ee4994c08d75c7c47384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c96f15e9ec2bb61c16c4f88981093385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ac16cd2b8a22024024b65c9644319386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da61c6bbbab8361c9d950879a48838387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6bc9b14f782ed6ee540fa6ab9c926388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a5e6cac39576b8b524b3dd00bf39b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0c8ad871f91c200d0f49392bcea7f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351501d512c19305760b2c4a3d4af376391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a2c9241a52aea4b02bcabd043cbaa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb05635457788a705b89b8e88ccbca5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d86d0e6293249fb689d0fc1a12a0e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9420c3f1afa29d24ec956e05fbaa24d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07ddac85eebd1ce1d1fb8dd9578549396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66ba8c256bb74d8ae336333bdb9250397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd5604a287e58bb602679d57f93ed5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24e952cdf725b40af68199b4188ad3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840954f1712d1afa328b7ddd09eee62400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4f1f81299569a93aa7370bab8538f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77504d5db7dbe628c523eaaacd4db56402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454e5dd4e4531b18b5301013ec74f98403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12efadacf1f833d45ffea8289e50b0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f25b92cbe3eb9b74d03b290b7680a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2db3bdfe006c9a6f68a6cf2ce60bd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788945b00cde5c1b568a724cfd50561407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725cc5de0bd142782621578575ebf4f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc43b230d2306d5b2d4cdf0024edf0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c265900cd0ff941a5e0b182b32a27410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee4e07f602b3554ef21039037a4958411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42839c582f361ce9407b7f498e630f44412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a638e0e85f0c0c5a0bd03dfa1d7866a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85a2f44198927d71d6363cd3ceae63414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ff322fc46844522e741ea7a3b258c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37205612259e00100281f4d85b5a0649416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422217e9c56f7cb6a33a9c8a5dd5d2b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d4eb9d9c66a561fb934cb653b1470418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d1681eb8cd028fbc6e1db203ed482419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bc565524decd7e1369f268ab283ec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1500679502d5eb0bfe2af28d6c8692421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c4b18c2899ccc50f2b62f6aff2245422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f438e001b652f0e4a34cb846bbecd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdaa6e19dfee2d21a5d74049c11b8f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606a7e17bcc97b77b451b4cc3471693425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74dff9996a9ab71255cf88a56ae4e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f369af3232405bb1df990bb32d0f432427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e0888392b95be443ffad174d673b2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa68fc0e056b4ce3a789aad15a55da4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec936da9017077006ddf3d866048f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13595d58cbddc4148e0df90d26180f64431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387d4bfbce4f4a84514351ef3b83f98432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7e6ce2e6c7b98b83a2176f0516a0f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e39d35bbe3e43d6ae57349b8910a42434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9454043c8db270c31460bf7756ff40435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44d0a23c2298fba492ceb6a9632fa9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970ab442db3e318a17b317842904a65437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b40bbe97774f87051ef5d64596d0e8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2c9fa057b08ce5cc04ba8dc51abf8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3debfd3bef2468ad6ee9d02b17470440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb461624f0950d5095ef09f5c9cddee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d8b368da59f0e90365bb7fd5b36cb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361822d5c7d316df7a94e735945c7ae6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77234a137e9a75562b571bfec6216ac6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e883e8ffb11aff3970a304a659f9c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd8c1b02f7c20c227efb60207777d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8a8b1ce19e12f4c4710dd32494150447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7d9ca42f08d802900e37bdad4e597448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637b1ff63274403e5713fdfa3447ede449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fe1325985b8196ca980b752b14c57450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfaac06963478facb4c35c8383ba49451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18ba0bd9bffdf06d8ec25345fd8966452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29d2e4dbd48402f03f2e71d806ac28453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d7d672842f632c2e9da0a7c8183a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef49fd4bdfa053d5ae48681eb604f70455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e96ecbdb0ea4b87608624b50e2309456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19c77d3e987c35b0d964ce51d557bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2e10c6b7813b5bbdd1e0e4689d4f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95832809ed795d7bb7888fbb8f7e426f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59f05c2779aa82334aac97ac6e29ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b42f4c37e043dc70a3ebbf5d97ef59461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944e995c9b98a829af923642c4b285d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672b898089e71703734e9df822a79bb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d98619cae07a7bc90c18cffea78bbb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202a915607ffbcefb2c3ec37eff7c41465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10d71000f1534961d3a1e59688f534466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a9af537fd69859152ecf96513fcf2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db1be6e1c548e9d300608e446f18f2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebab5f99b56e05b0f714aa4390132b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8eb97d06466662cd49b21710f1c7d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75923e5f3753156ad00e6e3199368726471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecbe71249bba8612bfc91bab3d0522472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d636a5b0323e0899f51f847fecf32473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1475563f8aa3c934e9f1a470bd3f9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9716b0567b3a0140c2bcc365d1084475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1358993e4319d2ba9f10bfe5dae2b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29e65cbc63ade9a1d93d7999d42b20477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fcc71000ca4f4eb3770a3c4f60b90478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a12d0e8350b9cece80aab43d17fe5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd4052335013352d045a25beca7a47480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a36353eabcf036849a66a21f8128e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894524bd728e354d987b5c88171713a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae604ad0593e988a7048f5136d498db6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63291684316773e834cb3e7d5bc9a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee054525184d34ce7c6c805f59088c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f928da3d29e0e28413c973ec6eb74b6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0027f3859ff8d98cf4be5c837f2e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f01e600ed76fd719cfc547c65a90ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec288622af1cfb6290b3d44d6af733a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04654da542da4fac3fb2747e69203b88490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e3dddac8af258643eed15f0d4270c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61588808d1a8c6bf37799293146bfe33492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0901ac91735e799a46efcc371b3039493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe12828a0c4c16d9cc038016672ba47494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f1ff91f138a0069cd93af1930032c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada2dccc30361585e8cf3f2682437d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63fdbd8ec85d590508f573e1a3a501497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4beca6f7c4f9a75e990e7c6b2d8fe0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7b3fa445ba51fc7ad3ef33512c750499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c113d89905add680f2a3df7774d8521500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93703ecf2c96dd8799284fe58719d9f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d154e1a0732f23e0553ec8e9a9728502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9d0272bbde3844b2c09b6625074d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9516e51969f23801f8ad446a8c038504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0084d026985b9f8fe2905f62e9e58a3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f30948682658ea1139397b58209d7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d2b3f0f5229ee56179e9535ca3581507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870667134776578fd32d04ac5bd2b99508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d796c70d5fa67452542ddb04ca47292509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce1186a8f61464422e6c24a7d79bad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6e67da4cea906c58ea0fc679754c9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df49323b3f680ee67690cbffeb99407512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55e715f025d84c43269c51fb50d61a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd985dfc9541cd933ce09d15970787514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e487893a1ae23032c3121a3d10d5b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834adf8c62fe34cd7c9b03909d8b2d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccaec5c9b6e938da7bf28126efb93b8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696a7daffe24203214238f29cbd18b1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309ad554e1cf451128ef1bf93f87f46519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99201e8277de87c97b0141db1e031f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f7f881a2cf51807090fd96af5aa71521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a4beddded333cce2d3475640dab5b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4e266163ed011d411d291da18c300523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956bed421fe250beb212b57397718ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9dff83c548488ebf8b52ca0427d449525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500257b3e4a29131e49dafd2d6ad53a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382103ca6f7aef2ead6261ff2a53aed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06728b29cd52bf23699323f419b07d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2f4f174caac8b64c5537e42360626529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299ce77724cb9078e1d34408c30d26e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d0966511299b1241fe1a2c1a588b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d2de65d798817856fdeff3c44d008532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a75964275ffabaf0d2478d707c10a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57da9854505c4c2bff0e6fb7f8a5431534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e988970d320d42de88592b748e65256535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1774b4dd435e317123945f4a6f7d3a2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebf3d511a0279788a805c1573d2277537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da3c85d9c1c41505e6f53c1b3b73a1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190696f0f007d68301ef17ce4660df08539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18ca61cc8fc695428c49c3ba4d0795540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd143f4eff4cc0ed1affc909b3e400541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ddab8264898ebbfa3b47afdc02abe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8e4fd0533482882c34dfdbd5f6560543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a1fbaa817aa1c8cda6ee8a57955fb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237096e4e532d0e62c0d531a17581880545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ae65881728b67bec04e2dd42b5bdb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d83af20f4258229b5fae6b85817b9b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d980ce82c3b4227746fe7c0c0450f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed3a783a9a3927051dcc288b658715549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4f23472a613009c76c9f5233496ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59fc55b888bf055a70300dede1302a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25815c006b8471f16ff027506eec3383552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ec09669552ae120080d14638b578d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1375148e4ccfc3089177aae79f01c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322721d49f45b1b997ae3e375beddfe5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b55ddce9a6c7f1dc9c8f862ae7540556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d70cd627287a57a58c10fb1a0f99ed557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fc5445b494c772b698472172f45f4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1d3e14959e2eefb3b642b1fb30758559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973ae1a75fd55ee000ed31ff47bb8a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7c4058c230e586583226accb6b655561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37c068dffd1b887c324e81553070ce562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7031c75e41c8d24bb16bb08836175563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d47657c76d993224cf425dc6f79d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae1ebc3e5939ca1a22222a7cc078ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fe17f972723c17213dea64ce51974566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f0528ec67ccb9bb1801162f5e05f1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410f9ba8c81c3ca52c0698bdd3e71b1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1cb3acd84d1783639df5c31dfbdf0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba301c057e7045603cb3366b9f5b9eae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1595632382cd9c4e5c049161fa3f2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd7a7a874d704fad5e3439905e8dae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b358d362c6097d62fcca0bd35d240d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2f24fdf766a211c3362b234c988fc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8fd71cb9b85a9830bb0f3089de2b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e151050f5123e31c5677ac4f473fa06576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195cb7836c010b9f17cd82e7e607033577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37cb6753c3ca1a46357c2b6922c82a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2ac63ff37364ad0c05ce4a7d5cfce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acad0fa9ab3e18febfdf23d3a2fcb45580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749614cbcce5ebaf840e31e87d06423581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9853211f47e9e685375149a706896c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0006cf0fce0212aa4c0a6925249bd91583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6d5dace814df2f3bc91ca4eb0cdd4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e84b7dcee3770431de010b9d2e4fad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e8b9faff9b097721563e4ed958701586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e1f2f4b7c987ce9ad3ff634d7d4ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06dd79a8e88d91182ea46dc736db1c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be635c3e9efcedf3f07abe329d1d662e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01011a0c151f69bbf76f1c4b22414cb4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e1bb24cffa5b27fea2a5d97f82187591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f8568edaecd717a1072ac0ea1f9dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4c95a1835f6fe353189c566c0ec7b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f74fe72b9ec994684c20eb9735966594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a172c871f964fc6f37a4ecbcf2a97595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55630a16de38fe83be491f3789ad5422596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f62f478f26824f853c1d3844c70d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd357f2534809c87625348602e80aae9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b2e069e58f641b747ce60d905aab7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab8ab084c0f3b59ac2d624b7a53269600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6964a859bfc6001077b683310b27a9d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb230956fa1fd44b0c6d36dc014c47e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375b143843f9119d13410979156db53603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe986254af3aa840f4f90ad815c32f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16590fb116560be0e7a7e62bef8e42b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037a19dbedac3ad80851cc60c12f929606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e5a6e0eec7e0f86cd52050107ba3d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657683f5be98daf3a05959d998b3efd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1379165d3c748ac82c931beebb67ea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e21e2c0257e505816cebd7531ab00610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0702d560d79de8fc73b99a8a32fb733611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea70933858ecd47cb07d87d59c06832612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f776c0232e9837ac1c68d91d1ddd397613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491195c98388af1afdcc5e25e81a378614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd097b91569708ab5e3d899fa25e5bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b183ad7fe907a5616c7e36300eb639a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb764b75a7f7bd4ce2f793ef3b61a39617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591fc0bcc7aa17296931326f9cce458618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b249f9e90221daf0274359e45edbef4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d0dbd975ba187628dbe749f29de62620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22f4e7d7d0050792b84458b87caefd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081b420f824156f9aaf34e8ac1a5295622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802de658b9e590f359a06ae043fdd16f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481a9887e55ccc1667675e8469d257b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa573fce0619218412f2964005f47f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7543777a302f288206489d14c9cbe25626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c285f7b8b5c04da8b7c664d08674e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259dd097fb3b486e339aebe2c733ecd5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2693b6dfe66820f8aa14640c83100ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5414fe6d04ad01e2e19f3b49484dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478268b3e1d1e6b8bafb273ce9b3081631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74cde19a88b38f518c0f4dc2471cb6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895f9eff0ac9caf2e1f06aa96b1f4bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb3c5275b7f5a648d6cc75fddb81a6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bc9452e3c890234709a7b43d2c205635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115ebe24c6b8043ab5b3fc177f48c93636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53f7498bd51a672671e182bc123620637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a02fddebbf773452d8f6d303946bf3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e71caa5545d9bccc5850e6655e7f8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffd80600dc7469bb812c575f174cf1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55edbac39ec2b6133ea3852f9b36926641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f83078a453be2ce3ec6570b3e02c33642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860026ede318168075c6e2f12fc811b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a2a9f6a36c32104d479c0612e64c7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb2ecec2fa8f54cb2f88a64f887466645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef072b2b96ae688b6c64b5be247b6a0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2ae86a2678d5c8fc5b20462f63fcf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06a00e672b52e4aaf4c9bbf535f7c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d3f1254b0d5c4293bd69aeee1a452649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a344c1db664593c1769a77e687aa528650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0b3771527b9ae917fe3b9455e61e0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff359e79bf2da13beb3b8957024152652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5a8c14e2831b8caf1b99af7e62b4b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19908a0d6fd41f653d61a1cfd15d49c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea33989b0604f39a5499786b25f34a0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad7472a1b228ffdc5cb19c62747586656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e660989945b56fc554c59e29abad97657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8db33d56c6341a85d99619d7c482a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b763958cde0d2abc4f27f9cf11d75e7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc86e77d997bed76be63b2a34078f5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcc2a0b842290a044df1ee4dc5f5f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557ff3312b59838becdc26e954348fa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655da4d675950ddcf09065e31b299422663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408c6ad1cc5de5a7037bd9a8a254434664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32c39d456f49ddb39ce23999c070b2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ed164e14ef7110776733449099151666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ffd5e28aec8b778b8bda4b973c607667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22a1e6fe7b754e397766510b46e532668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d82dcdbdfa668cf8f3e8d3d06b9fe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684337b307e0b31c34027ae0f8cbce6a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729368041b711fa7de41afec7fa34cc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962978799fa3cac44b2134639b0ad838672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7e3675ea9789bb9e62ab2ec275a3e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0d01f61f9f4bd2674e9d7bde52776674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b593f9ab564af213ce9eb17cd3c235675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e657b8c3565582ecee0507f0f496a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ee30024cfaf9bd7cfb41ef4793880677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54530a39f1c3108ff0c7c08483dd2aea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73650b91734ffc4c8b1ddd701c80b97e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e71a1deba38977d7d136b5e644085680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>