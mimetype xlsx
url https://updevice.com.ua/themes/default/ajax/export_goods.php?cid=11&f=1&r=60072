--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ce72a26e192324e6190c521d0742c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fad2c4bf17983ed10263dffbc70b702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4175a1cb080d33cebdcb6758bec0e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679c0f62b19d1113dcda7d34c4eebfc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac149a4a955f4de8b42266ac6b5d2c535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee936da3fc9ba94e94c5ab9f916c656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599122e596c2ddb5008ed281bf86add27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f555cdf2d59fccd470df13f8d74b2658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64545bc9303188cc24a24ded2df0cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e301cdad650bcef53cf450b0bae3b1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdee21d2b5cca8e836f06de923ace911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7cc9aa8e5db535e844de3a359b37a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b4b0b1dd5cea0aefde71c8e14313313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1719e69c77ee413c2bdfea2e727aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a9466e3205f897802a1da8136e69415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22b6a9d837dd1761f99c90038c246216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb316509e5d12b698dbd25de8e5e4e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7763e8c73164e61067294d89b911218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc6e211a9122c285ca348c22a779c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7818e5072c66f3dc9244b88359178ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a577e96844fe979215263423eb541221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c7f3d7e221ca216f5d6d48b2e8e6922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b32081bbceadca50ea33b5a12a82a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2639a9a6bb7eb3af1879ed9b7c557324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c565c33dcbbff0c5433a31e42b8bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985eb3fdf334f5aaa00e0aeb044754e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b24e5ced1873e5ac0241fa1199de027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1bd0387ddb94e717788171905a3f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbaeafb9b69e8c3fede63b2da9591c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fe8e5156d5213b5c8505da68bfe9030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac68b2ae44227e4abe41a286252c60231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64442c95d65a6d9b33b76baef1d27a2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda8a72cba65ef111d551c583392c5e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b523f64a5c59a78b1a92a0acacb8b7534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e891693d9f3dffc3bc902281c538835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b382255785630c4c8d46c133eb9a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71870ffb7aefe75af74a794e04ec10df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bcf498a773f9921b81ca1066885dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c47615fd52879fdd16e4eb6ef43ba839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6333f2e24eb42c2da8de126f5be16f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7d2d8060b650c687441dc3312650a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4f13dcbb0f422a7eea51027fda39c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c860f61b9b345919073acb8fca0ba843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87aef9ca5694b2b24d84ac2119b6ee044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6358671444eeb7be293866f4f2eef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4459a5b93ab620c8fdc21f22ce793a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2ad837adf619c751a6dbfaac5cb8347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a614da044aa12e856a1e824fab2e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53423594a9240b956e45c38b1a2ca549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ce63a0a3765f89c9b03d943da9bc050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f3b16a10a105a5078d5257e4a32cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15847e215d3c23fa2eca0cdb09123852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669da2e698691b8ceb1a5517c247d57753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83930a15a359fb485a0f12587e6abbf154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcd2578a7385588d9fae76439ef66155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454a0accbca97b3dfa866d66e5efd3856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9537909cf70b6e2d788cc2d2799d5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be28c1d3a7f053e5090a373b4c433158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16d2d08b41d1dcbc9b390cba4abb6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2bf1740f97466059890cf5da67e2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5f6c7972d5cf876e8ce1b1ab1d85961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cd962c2fd30e3d2c63ef724e9429262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d7615dd2e5af5f3ecf84ddbcc886b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb62625cefe0408da99f2a18e0340a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b44f4a7d71a797ae7db4f1905735865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9df255c0fa4901fde1acdacf031de866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d201cf839b069af15db8767fba98867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb004457568395110b21f1cc8e4b5a5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970d894a3e9799db2b90b9c9ec50b9c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043bda792ed8f5d940528a8057cb6f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60501f831ee5e290e9c505eb6eea580771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd05989e5ef14b77529d8acd47331cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402e9055d2fdd729fdd2d03f2f6e43d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609655917fe7edf4c237cf94a3d45c0874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c323de591b757cde6a3e324a6dcb5e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc048dfed4a8036459394ee70658ed2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c093ec420eb09407a91000920c8b94b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30b18f061dd2dfced51e06472d6d3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289b9ea542ea08049f242f1fb6b4cf679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2aa82ceffdc9ad380209203fef57a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84d8fb52db7b14605c785a4fee1c5281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ab804cb2c8168838cc1443c2304c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67eeb9876c1fbffb6f5805389b99e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e312350f83dc97a0ce2938887908384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784346fef4fa3a741a8a054a4af007d685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edfdb197f303304bf7af853f20533486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcb11dacc6e559007d79f67f740b0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d6e9adc3750d012fdfecd22f21f1f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f084bb29c5147e90c877700bc119189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfddec741a36f864621a860513a91590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf570f77c39a07b08a1a1d48972c400d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561bf56062bf2c47454b318cfb447fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bede3cc2e4900e3096eda6d79e74893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0f6f6f56c6661499497883698821594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e78e56711a9e015ff8064235fdd7995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4988b175103b6076104b513f841328f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e80f53185223311894f258516ef73d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44e011b77350b0925c0a3394f65ae398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35045c186db6d6193f471639d06ec7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc9d0fcae0592a84a46b04e6198944100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e17b15c7b39fb33aaf54ffe15d2911101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5a7d3657a44890c4ae6c94682da0e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1291414f925d2ed53ca510d2168fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0ab0af8ec18c94be1eff3cba82ce9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28ddca741da2811a61ef0a7d7cd784105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5a16bb191d45885e417a6f0566483106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0a53e16058d71c79aaa56c15e7fec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b5d65804305d2df3ee3cf4e062fe0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de91702a09e27aa9b8a04609f419b51109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f801f4c9a03dc684fbd3d45d6f504110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd7f5816c04eca4bf2cb527ede5b7e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e50176ec37bd8aedc4c19ebb43511c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd442856abb8612e3a26a04d0281c17113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a378169105b15eac1c89a1ed544c25114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e0a10a62673639c0c288074b2aa21115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a840d7ecc5e07a9e8c502c3ca6682ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615098b3a9c1b5dd22b7a1a99e2a35f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbc68bcaa773e68d2cf9e01a266ca3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9b3a97c4c47ddb6503c944fc8e195119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6215248aacd19d9cd9a147af6bef7a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae60439642de12473999c1bb248b62121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600970dfa8136d40fadafab36c79e06122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0d266faeedde01fb514f44ff67a7c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab6cce100de001429255eb868e4959124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc012e386119ec95c22d35b9494d0a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e0a3467426c4ab5e435582a5e682a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa79eb1eb5c097f366222d31c0bea2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7ddadd82c8847ced5e1ae104fc967128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ecf1d58860c56b07c3e93492c0703129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cfd53174bcf68ce8e8df15520c42d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e4faffde6b01c51f35f2a8a20fe08131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45045b2d2cffb778e9ee571678612d58132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbd878eb97f9a98d5034e01793ce27133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb35dfd3e47165f428aca51e0b447ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5e5cda92bc3d3eb840d42fa4d3dea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848f8bda28b8e1f0e35801aa78fbd88136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c63ecdf6aa7a49ab061c6421a3a6b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4cc160a6af8a11e497239e7808c7a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7412b7f77693fcf3975b010c0939786139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b4e116cae63e3fa868a5f1cde1bc8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46198584e4973fbf15a5325cfdd59976141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094654febc81d185553cdb23e7a0e3a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92946de2f0e35fa43d6a584714034c2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050e65141072b2b8772aa8f88ab5f01144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf56dfac3ce1863f6eb2330fcbeacf2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873f0dce4cf833f7c126695ebc573d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dfde4b066a8d25eb7fc06e1a749dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3454f868ba96b94e100970dc98a388148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a720dcd3c4ffa2eaf25e535999636149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b73f333d87305b5e1ea4144298625c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eede1c62966368250e514b61ef622e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e08452997736e9f8cf10e98a9b5d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65528c8dd768ff656cb24cae96993cf2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0f183d863a7e31ab21a95d651c69f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c890f7eb05f12f6db703a2363d29784155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11358d7741ddca32c5e8bf785428b1ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73152ab4cec2a2bda096afe211c5bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259eb8ac2d0070a460b5a3af3d5d4a61158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ebc214b9d76deea5d201432daba81159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0072ed763cc6eb056d5717e607765160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc6c9a7d2f9de76216ad776b6ffdb5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96119155fa4f6fbeb885645b6be2e0f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05638ce5b6afe8a8147d76c0c4904d8d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62162a8ae08f1d33e3856f41e18e6f65164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0b6834458cfc32292e57b6a6e0b83165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aab9bd3e03037f98e59051812ce612166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633d7111eddf4b4e10100cb27dcb450167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968b5fe848acbabc141a30c896f6272168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9966b6252d3d1f5448e7c4cfed4ab5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb121a2cfcc33e5032a3a251ae648bc1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae69014f91aa83b6f95a6899e1bece3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde4ad9f9bb12c7191e90dd5c30a9f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6e4c2c20d1f6c5d0bb497e2e0b43b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79d77c55452981cd7b84a328e5bf71174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75838e050b4232ba7aefa302dfc324175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ca51af6d0b566261fd0bfb4919bae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c30aabd8d7e16b4175443a84968071177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021425bb9412af706249bbf1203cc0c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fbd365610ae3967efe22ac1d9c740179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386ff25a872bd57730664524cf3d7a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d127a3822cc9a6614396004544ea0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6f9efb87f8815986bc88f8f33a982182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54b8af8392081e296cb411fae35e2b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d43e0eea52c5b83267b5d852802689184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d77473b598dad0f0f59ae8bb3b1b4d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed78400852bc0a789c1356e3ec051c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005137f8072940810e213a069778af5a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101791fe56498fda8c12f0b3e1fd2e75188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383e632fd2fc7b558c13ea57c77c377189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e047b9993d04db2fce567ebb5ea56b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3eeaaa3097eef875b4fe3b3753cda191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdaa732eb09b54e2189464d763dc6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46027d7186d640e29d4b771db7062e3d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883161349ec21184618de3f0d1806eda194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec4e11e36a491a332a5fc546a9229f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d340c48831ff82e5a8cd313670b0c4e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58000511e261c98db347f2c6b094a6e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7699e35066766407bf72ee6bc11772b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d194c8ea36dab52f9dfe69f8e15255199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac6bd79ff71d56645a8898ef01b263200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b588a0664ae903d8de689108c6967a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22859b1fa7ab348766712461bc218ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78909396785735f98efbcd706bdc31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dec80d4f2707bfa597467ddc200114204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8335771832609919ea0286ad940f2e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0156bcc54b931109487e7161514f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debd2ae7a3b95f16adb224634749dfe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad493744daaa1af129e4898cd62339c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34654d1a26a8221be522a69a853037d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0417d343cb2d33d6f7c1e07e548bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c244ccd054dddca6bd9ab17928a58211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b6fb3772068ba4b48459fae48bdcf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3dd66b1ac2915f5d697253926f31b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce44cccb5064802019b0c7b769dbf6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc7745b733e3f62d21556a4ca1003d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b3e868de6eb153f04a418a462481f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3d336ab4864636f3613a547fb3bed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26635f74d553fa007b44992dcafd981c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be358716e1422d9d9b30ad54f3e8ba1a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd961fc9a003ac99fc310a4e6d354e47220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd333a7b0691c1b9a7437790d5ad2a3a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383a3c88b4ee1527ff5a6ec730b635c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff9f7f7e9ef880f4b05d2d1c21563f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cc233bfb586100eea0c7f3fd57c27224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d58b058f0c4f42896134425468d930225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf5a02f06edcac9904dc998f8c8b31226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b196bdb906ef686a504c28df4ed9e1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06342b644def47f1de3d032e8b1ace2b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818f70bfcbba67086fe6058c14901f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09193b63144bd8cefc1ad2e9e26fdc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c86945b153ec46dc5c322017bc80c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16e7dda694c24320ee1aa809782e50232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd142d0a0ac3cd7e7aa1eb83fdca626d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa7405334b773741bda3109fb72577234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aad9bebef7c30fec9b017d5719a49d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694366359f3e694c961a421bb9e2570236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a3fabd07f40b27dc0a6e71c2831d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdfa5a7c864059be535298e13fdf20238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805eb1a57f271698ca26acaf09a44e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673705467274796b7a2add7d09fac90240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8094657bbf094c6e7cb05ebf6d862a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40933779f183461f7999759579a60a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcc9438b76654a0d5b067dde1e707b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bff6f9e52f3f792c1242477ba7cdf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fb26cca4a2a9db4e452b2a387a15f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84222377e3f4b0e6c202a04c7c396fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acdd439482684d421daf6ee5ae0d62247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9801a0a2690461efa1b74f5f619bcb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8987d2221f2032b47c7fdab89145f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8e8e94c7c196fe1aaceaec21ac71e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a471e96c73af37bb1c4ecaf7474056251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dbd2a35fba8ce1420330f4594a5b2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2540358b2180ac4c9d6d908229fb014253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05232a5fbd1527876cc0b49e5ae1aef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b676a5abf637eecfc275d60a6f67d2d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da1dea67b5a8c3d78e8a18bed49307256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf35c5834661be2772e987f6c3eb15e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c742ea6bed8f366001a33300817b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c7dd3c0d369d3f76c762a9df0c751259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ea722414a4f48a4e1a848efdaa4ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f454ecd4dbdf2fe24141ef57ef8141261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04130f544ea0a7766d28f2ad154fce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939efc2be402fafe9f0e5749777cb4bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d450db86a6c83fab5c29d4257646ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334dcc0cc51b8c18a91c4fd7ee0cc31265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130cf3dca92f873f911dc1bcbf4e4b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4faf54313b80f67e4e5f5ce3f6232ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496dd8e185aa9e2dfe38dd20c0c09a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928e060ac0aa695a29b6a5b3e3e0ea3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353806f930f6861053d51ca686b27f20270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b639dbca2a609e5ad95bee47819a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e90beb6a58bca4715715de9aa2cd87272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d687e42ce31b1e7e327bfb6bb87e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b1b26798e776d23e96075db521bf8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717ecf9bfcd906fffea90f1191c4437275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f01961971732f65de37cc448b43fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad9f923e648055d262804b2e43d46b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf206ce1d89b35e2fdbaa322673a5249278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bb80e8282f7992fef5d2c2d42625c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c9ab011af4419b5efc3f470700fc5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e66b05c20f1028f96ef4437432ae3b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fdf3dbb9d2055c65683c40319371a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380062266b1d0da4fd84d3a7b119898283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307293b40ba497c03d02d459c82d8640284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f90eab2f839c33a21bbb6d3450922285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c3d4a71c52cc587f5443212fe7e52286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39292843afc874035c5cd851e57b88287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda7860e2bd059f1532b8a4755212dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207ea30e2c112c412e88b9733749834289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c21e0f235928faea3bebf52b68d97290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1315a20cfd6234c4b82e029972bc94291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca3c67af051e60d5bd525fef5103a4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828563339c2b1c16df206fc08e37e16293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca466a80c38957205f44fe23e84f451294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee3cd6dbdc4c8e06b9aa4e3b9a15c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe84524e9fe9533adb43add1dea5b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0a2a6bae745ed80faa331c3a6e677297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cfcee29cdf56c52234ea32b41f1d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043f0e804e3832fb9743e240365ce33299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6a46f01786678a8305c6ebde76759300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14ddbd8d5ec2affac07a158b78dc85301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44c9be31498fdc025ddfc6e1d021e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b364783a8cfae1d818b7522789467303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd394e0907edcbedb5887b382f6c7005304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5703fb4f4989956fcfdafebfb64f07305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca41731a9c1e5a596f407236f3c2f0c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6d59103ab78fbc66548f7604bfb6f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e49ef0549c99f9de2335b0f40ec462308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b892c8cb564c19dafad9c5fa17f4a7b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff2f5e1fd7e7f786fa1ca82898997b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4c4bf5b6ce17c3a7bbd6b67e161dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a0f4128c919ac53d91af46fb8f83a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa7632ee35369e2437c91fb9fee284313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d560c405971bb6b0a81c2a153e9c1cf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489157719f10f360cfef14d7685a587315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7587ab0fec2a9cfa8657e7be7f778a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a90dc39801c35d1f470001804396b3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c34790227b720a2cd6407ba2f13192318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c4ff79b3fa971799fba98dadae6ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01673a7d815f81476e81c23f7aad6131320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3ab49d095990ff42078178ba9b4da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3829c07814d220604c13e95c63e84322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2147108ad8401b11d8fee8f5f8eb202323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051688a9462dcb0824d7cd415cfcb0f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3016b391313a76123a9b006953e89c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e135762fd9bb6510fc0a0ee371596326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671f91a787997367f5849f9a2cca08a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b10bd0f6cf477a861feef25d20cad5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58cc2a4dcea92e2f5caad10906fd97329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ed3b5db08de7b47cb035fee41253b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec138dcdb6ef1ab7083341e9ed2b0b64331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a5e581c71933e1b888a44a8031a96332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7207939e2a16d9c6ec3c0e3fa4c93d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d7c792024ac3d6955fa4824f8f8be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7d792e796746ed4d131e3fcfe8e80335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353f5f917c6aac12f4344d6751ef7ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a030733410db557d6daa085f2023d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85ef9ca2ba830104e24c4e36a5835b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e21c4f9031a05c9f216cd3714e191d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a05a95afa8b3558fe41791e76dc5a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c6c09129c9dbcbe7b6e73a7053b44341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411614b8b50cbb07d76c8b2a7b216b8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a5e5a3107f8ec81d5545391bad5f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a83d44333446a10f8345c91b037b2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec06e366d6c05fdc429f064a1fdcec4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa449254148d5488278af558e0728f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce273d4dc5a779c75cfb7e59104eaa3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951e00a6c4044c1348360bc58a2e1f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5533a627a6f52e7cf39001405bddc9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f3cc61ae72553e1fd33fca865703c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b8114eab22fded76799696e730a4a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a0daa37df3bcab8370eb67e5735bd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c92421b9e288cac508d74efa2cb60353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612b8fb087381cc74b95eb23513853a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992a56f7b8f2d2b1057b9e26d277eee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a938ba99ce19b6db30729f838646e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d4630e7dc62c21ad7e6093dda1ca6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad990d73e366dd0b52c5313e8ffa555358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6803c96b6e5a34d926c0ddab32db7e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2125efa57e503c1fc3cf3987d514c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867ebead9747552c98de083ba389866361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb048c5fd6ee8902f6a0ddd6569e36e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0126210e1d1894eaa7afa0dc7ac87c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab86662b0066cc10c715d4a3ffe5b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbff80e72251c531dd2d23dbf6cd01365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25150f201184ecf884f566f665aa77cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc66c522826003119de2549996071e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ec66018abdd39b1307616672a5ad0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fbc0fb459e4f5955cd3a8b4ef6092369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e5624266aec02631bad74803a0218370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fec11f67d4f88f8ca838bcd116af1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0420683cd9e64d22e7a657231fc24372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89055c3de02aeae2f37bdfa3645ca6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c738694b9e4dccf8839b0fe5fe2a2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dd7f70fd238ae6348491421ff9da8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236636acff0fea69acf67686097c5dab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f4abb1ded8c653e693a1eeef4114e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe00171e537aed4752c3bb319fd4b61378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781448eb9640828867b4011f52192c0f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319929981d795a89016f32b6a4af231380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efdb2536e51fcca24be5624269f361381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf50fb174809b58d1d091571ac9d17382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c86c431f1ae7c55dc72fa7138a1d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfec2d8ba197f55a337be30c1a551fd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c790d6ac699370cf3646ea0c8d03e26385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609659c1db15acdf86ff0fb8a1b18f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b305066e79dbf4cccc4dd27baa1da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69185f497ea168b54833212a5ee8acff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcd37c7538ce400227690b97f273e6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35e585d9074d5099429971cb7f9fa9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68084bae58eb744171fe13302770d86e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d13941445aec6460670c043b6a7197392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e2eb203b86e7db2b63d27d1b6ef60393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7e9c392250a9293d5a1661e86798e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79e7c5bf7f42a4f487119d089794d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448940c484dc4b4ec4529d5e7061ba9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc827c163aea0e29d84835ab4214f3f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad9b69b6b10944dcc30bb6bcfe74e7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5900e5331853ed452b7b578fdb027399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad703c8d69b6f82539bdc17aa00f57c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593dae7d622aabe704a9c4af6b47aa2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0242d94baf9ddf74694c190fee7518402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ce907b3922fecf3ebcbda383eb577403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45768b2a6bf47db0459b3810640488fd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20594d524febcbacf63cb99639e10289405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f877f163da8a0cb9974a7eb971a48e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ddc1f4a9d54ed82885861e563c17e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b144f6e090d934b5e69361d1f0b7f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80841e80168d1bed858d190e3e49cd10409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f2388cbbb2f0bc72006eb2567dbb5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa542d69bcdb7b662084cb3e6313df7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0870d7d249ca3f70957827b871c3d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242286b7f8371f5f84b4db2b17c387c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73fb0db6694d3dedc64c3c3255c58f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ad742f6971ed6449e9f890ae95d35415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de70969bb395a2e38ea4bcaee1bf4a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f876ceb01d5f2643552cb32318d57417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d24a83ef5d86421f6c7a4b503cf171418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e944ed85029e6ccfd22cc86dc2cf64419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2381d491880e6c2e6d6b0da157a0d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7be3b7e81e5fa1ca42486aad8b0b7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd197e6925d3fccd8240c5ea185b4ece422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c440682be2678a6ffb9de19a99072423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b6645be80ad103cab3a82af2a2952424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e208715f7d900ffaa06432f13b87c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699228a06298c02aff02fedd5e3eb97426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1423794e2d193e73217193782a6c9f4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84137850a17ad2bafd47584dc5263754428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504d875bec5feda02989e415e6b585e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e0ef96cd09b89949c79ec39cbb77f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad00eaeb4713df147740dec8b59c17431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75914e3f1ca5d49213759f0d6c51d9dd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3e338c0c8768f4757687646536ffe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d6eb9c17535938855e81c1bf4e33d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af1c2554cbc5c7c094ec9b794392f5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23d6b5abcc9f0964c252b676c7c234436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ceabf978c2ef328ef7f9ddb0a2623437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d4873072eb69c58b53695e19bb240438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0eed473e9f0c85379ccee650556f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40f850443149367fc55ec04213566b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818931825ddc0d8f74014f8b7ca196b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c30e9c750e6047e6419cd6bb71ac7b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2b283d4d5455c80294a74f6a8df8b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0598c7fd9bbd83e03a2eb59d72cc2f1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01704bfb0a536df531bcc212d0af24445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57eedebfb282175654a7b0ef0920303446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729616393af8a0bf18dc1714fb0dd97447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9963e370cf1de308d57c5921eec9ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bf6f3d074c40be8468dd38bc4e6e7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8eb5460fae8998acc54e4e4d7de0b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af390e41c472786c5f84c3806bbc6e18451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488928d3ff6ad9bda2920d61c966f3df452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614f18cceae80ba156de8623eee5425453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f565101c21fb57a9ed1bba46d16dd3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65aaf82bfb2a47e8ecbf738799654f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087616344fcb115ca3068713d0b63296456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b558b6cd48c1dd7da60b4d76b093993457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971677091ebee22d03171b09042db114458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc213f9bd35a97b723f8ec343494b99459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29ec01270c85aab6cc5c7259e906a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68b6077ad2a9e389ac010dbd460e58461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d93a2f8107018921b8582bc49a241462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d86104561a907e665785acb13262df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58176bedf83ff82a7fdf34be5ff2370f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a9153e0a5a3164db893571887e326465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9a29c6d4466375e4b3ca39aa665c1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3e0e96fdbc2ecf12e078389e96e08467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80ecb680f3a3b8449c9e567e39fd55468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60d02cc33b45e904ceff90f5df585c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440aed62b1633200d0d04e7775518ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea39d78d4187ecdc30f08f70ea9b26471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ea66d3d0608b46becf9846ff2d712472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c8e9d1b2ce2194ea43a53b52a756f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76311b80352725989eb3ac374261db66474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a39055ba19f8907439ea0ba6ca261f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f48278bd07ee184fe6ae5220a913a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cbc41df4facf3738c198fc8e2c996477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c915e63b6c1179aedb189c61d686f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e070f341bde37555d34458fcf45f1d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981e9bf9e1ba7eef4efcf96251ac648480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c6dc2e6b9fe93d53d699abaf9f996481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81149ed497672643b383506e4fcfcb57482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183aef326de4b8eb2136a671162f954a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980c2c6664a2f0f6a811ab344533937484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f186f2bd34ac136a9e380653939a0c8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0b95761fa779b33f0ee63286e71f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e530527f21ba6bc0e832b7a6726682487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930bd48b4fb630590ecc32a857511f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e497d98771a58a23a3a90e9607951489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf026094af2ccddf79b4d9bde55aeef8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b006358a3ebddf2a59410624058c8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6584c15006805aa7427603fc834996a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006f35c435f2c1d46471b37b7879d09493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21669da4d7d76c675a7d54393b369e52494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595accb83e3fdc331128312a54c500d2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87622bd4bc8b7ddac4f74d43834ce630496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cad75e7983d30cbc7038e3953b4412497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27fda3a12fefc5f4a71abf94ac404f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a54b7e801f9d00a5a4dc3c7d53be30499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231bae04d16e829d0b3e9fb43d1b3ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530c54b74c1ce492a1c24187a77af0b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39257067d776ba62606db1a01a4725a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ae46cc0d1427b94fde5832bf0de68503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ee6c476a2a93865d970c0362e4556504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a1757ce8bf435974adf90a4734bb5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3e0d47b176f82782cdf00948995d2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba32e5a6b145238ebfd2f4337c8e0eb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca25ccdb37bc4e1565f220d008e8ffc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da985b00552c61c0cc88141906bbc39509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1329f139209f4f1a0b620497aec2b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213a362ee4e12e17cc3bd7cd13135e2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8f20cdc1ea3b87d6a934b484cca66512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3446f2f96c093b063f9a07a543253e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e7b81acd6ee826e303d74ca844460514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d55920c31b3d0778cd41f6e2acde9d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9a3fa9a8e33bbd916a4f712bc339e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef00c89f49097d8315374205640d0e2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cb5d9ac5c2934f4df9de0dc8ab582518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b19beb2260e46b1ff9f14d1cf2f36519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a98156f18842db4e1c59e28527ddc3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6f17becd4212a40f336c68d50bdd6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58526acab31e235b714d8679f35e4d4e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704a63104cb0f6a94c37d62095f9f75523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb0fdf431b87cef9d1c91e82f3ed9e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fe7e77aa97c65ae18b11dc8e07b77525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200c010c490a564228cd51f0071142b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38c1c3c0dfb74cd72e3156d1478a1d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b638ec12928f5fbcef504ef030ebd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f704bcfeb0a34105769c121429dd9d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1710e7239b53929e2cee94bac563a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc0709f0cf0657c1c369bb6e160566531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c65ca6977231c4b8a48d815e77d58532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a32ccfc6e41dabd4b2f6eb301af2e0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b889078a458023388fdb2020d6d0e5f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abec771156f297cd00507ce5c6a1db0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab84eb0eaba805172b1d00fccb4301536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdf48207feaffef5a239633ee9464d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6336ff87270b9770e1092e5e64c7c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa094ccc60d4c96b211b6b0fecac87539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ab6f0431d38f7f18b4a0eb542fd23540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f91c970e93131d91bd03bca32c2237541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d163b8153d8b74379426e2f7fca49d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f64c6a3a75032e1231a49021bf4c8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115c3ad16374f010c5b02f8ecfc9e49544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cf8b7068c4aea8e182ae8ece9ae43545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dbae7d50fc2e5ba63169823d987b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944aa43b87e320a001f56cbffe05be87547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5a1ddf7ebec2c132cfed61c82a49e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0abb2114dec0588c79fa265b90512549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef639f693729214f7f87d5768a6a7b19550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59b8eb24b31f31b20dd9bebfa97a39551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1169f2bdf92c07e85c54da22c228e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4472354c1d288e0e7ae60300876d55553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9471c5135d61ba93700dee9b0ebae13554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc2e02677d752920486e8758d90748555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e70219d12e3a234a7bf60d2949733b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23bfbb3711e275b6033efbd504c83f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6990568e362cbafd91e4a0a9c7a9f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd91406b5b67d434d19fb3f7d374c5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4a317c289da71a3399fcaa0afb3b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2f3ff67d2594707b954de704bc20e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51b12b8cd78fff20d7bc35257b2c02562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86332625d564e5c3ff2f868c5b6da988563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7c5dfea57a792097cd55765aa62e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2849b6ca6d0ad1cbbf96500843df43b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d87f3ad437cbf303408d58e7ac538566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598c840d935169bd20a09177a6e95f8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7e641b5e1e3bcfea88a6708ceb72d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a9a524daef49ff3c80a5f7da07b73569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb113c22cb18f435b82b98bb3d0490570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec9aa42f8808a722d70b1cb8fa713d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ba0b8f62d46eac7fb8cc6567ef4df572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fe4272100d1e8ef605a5578eb7fa6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfd1aaee3f30036119e1a22b844c06574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155648a26417e798f2a2d8cde386836575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a0fdc3a0fb562d64a98fc10cae2d9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d1252b65d857a18925ef469a8a4b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9fff7744e47f5b17860613ffa44e7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574da5f4349d9d7e64494066d3f21d01579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c02f9a4347c6408fb4100d652a035c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7bcefe2d71786f1fe0e3a69b957aa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9f424a61272981a16a867ffb7ad27582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c15687b08758896677247b1aa114ce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680007d37ab93054d1ee0070585fc9e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2af6970d9554023bb1dbe1fc152bf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4b6df8728b35ef334e32ee705fe51586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4485044a6b5f3fb55fad9fad300f9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22ca3b2777707c77b9ff62cb61d3c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb832c2a6a771a3b574d20d41a094d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250861410e3bd80ad9b5b2e658db230590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b6b8755f23cb564c56e241348c27a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a4d6acdd1e46d979a4920b46228cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e08e287c11b577d361eb480fcd17d0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b82121750b2dbec1bfc8ccc7834d8f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa8855c7b02529eb796d63232edc59595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa339c4c0b60f870121642195991002596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a231f16a2844794702f904b20a743597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f596d8fc8853bd71156e13a2387d61598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c9aa820b915e3876949594ce43fff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4024786e18a0304cf5707ea18a039600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5da66b76cb87858d3c4b2f9b5e0bf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905ca320eb0ab4c7d68fc83d34d6841602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb901c8b2a97079720078eb6dbdeb7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d1a8b77701a2eae8b7beadc132f24604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb134f2461af8f834c9ba31f4e4b121605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa74d4ef071d7a44766165dc107c886606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af897eb4b923b67cdc56f5fd92ad5613607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64dc893b0b0ea2fd424c61afd130fe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75380db88c75ab3917ec6674b9dd3f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611bbd86390dfe612a0f7be48bba617610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c4dcf4f71f8e10fea7489dc7a4aa9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87aa368b3fdfe3bb55714759d734aa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e18b1872092672de97b57806ec2924613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39980ae7dc6949f1e3d4ff17f541f9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79fd00297bb383bf1ca90fc84af25c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c1a7a00ff28e7e84ec35ff8a05bdc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707502caef15ce8b59293bcd9141f7e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e510337e029dae45d5456a6c97e71618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c96b82d451a64bbb00ff717bf998e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d050eccf6d0430d4650b2f655531e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce11daf3da975a0af25c10085475b2d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299f92ba1c4cde3b1307749fd4a418e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963facb47e69abfeac11918a7169026623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11fade953322af0f4862b26192953a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ae971ff344680d9e013c5cb58313b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04109db04491f5dc3eec5112d1fc7a12626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e354ca32a5e29f8fa752390d24125627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48b2872791fae756c6db16ec423a9a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ea72286d0c33aa6450af663499d6e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751569a49eb7d5a3a8e974aed15385ff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ffb924e8b43d18b8c076c66776d6e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91a7bc0cb5d14088af808f4564a034632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93afdf18f54916cff9daa8eae8170e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad795eb4dfdb988c7acc78d1dc7b2f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec44e0e33d9cb8d0a09223f5af45785635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8a0c900f0214e2f37f73a01f29152636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39054ea09faa91d4fd36a556139cc46637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89308523fb22cfe3419765a4fd22c06d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80509ec59b0241b849a637cc966e25e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11273ac065809a46a8ffda22b546b187640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380c2acfb8bfafc961f0785c6a02c86641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77f931519809082f71c6ddad148089642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6099901215abcbce820dbf31ad88f5f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162928bd14b04c0ae71a294319c06cc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2720760d4c348b699ba4b7280ca01de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a3f688bafdb5547ef6873562461f6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b10f45853f09e404ad5169afdf9eec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca539ed783ee4d07c32e49ee25210d2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2c3ba12807745141343d1480fb08e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58681c384c58d392164a989b5e56184650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07980d84febd5674d418889299da6d6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b3c7b84ebd8c3fe621ea6da818743652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd7ede605958aa44f189db21b48461653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11550fc31356d88f695abaa212ff50e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77abfa561c943ed80914af646e30e6a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89c9c77081ed5037de4fba6743adf3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cf033cfca1b1d110748630126c6b3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ed7234d3836f720d6fb59a0b577b2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08374bdb5419f0a5ef33e56f96617b2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc355edf078aab7168ca0d84881818660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534cd6bf63c465264eda4e87ee64c5f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989b48df7ff9df8779385be5e1f70a6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989786a8c260d67b7a5fc6761e9799e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800492573fda80a0582202e325e0c257664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdb615c57621ea40de8f1d2976245c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c49563ccaff19b6ed9a469c357d4f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddfd588f7dc4abf32196a22e4e592a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f315b87b1eef04383a5b3b6f54f2fb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503a0ab2f6819e7509110ae7ccd3f9e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f12b975d4ded79aa59abbde19cb4d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87436a334677d9e297a5031d410dccc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5c0d0830af6c227809aa4894211a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2bb57c2592f1ce43881b5e8ece34c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488e464af8a81044b691efd150dd077674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9afd1729b7eeba714f6684cf214c17675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a1bf05b8de9f3a3b7aa27fc79bc28676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2009635db8a3bbe1d1dc7af1c20a037677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66d28000bf341eab59e92202ad1220678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587b6ffc2ea4e0b6ab95ce1aea209d7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6aedcadb6c8e87a6b546f3b94301ab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0382c890d8d025aacbc5c62567c11681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e7932f61ebb8e9f35299483d0070e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17e756dc390131294d0174e9decc07683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3671a175242215c5b41d76bc09b398684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b123aa47b660631e2d0f9b22f9c9f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616183719fabe525931920b03c434bb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e660bbe52790b9ea64c76f9ddd70d54687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb2dd2825ffc037b1bde15450b53db688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd8a9c14e6e252cd18ed471690e476689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effab20597f990fa9f6996b1f190a92690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643edd25f810064bc1b3346249c9711691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cf3c40f4260a6d3724d7dc9ef7cfb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54284a8226e03e8528f07ad9993b9fc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff8635d60b6c4acb73239cde7c674b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef58b596b0df7c86f60e112a6a67642695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613712d0a55c734e80306cbf2950799696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918d32690610128a55b0971d7872ac4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1808b04f4db767c88f1a0852ecffa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7553e4d59fc2087803672bd6787c181699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131eb344d3c56d50edec42a6fbe58cae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff82fd430474b299b91b2256baba90701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf006f18eafb803029f4986a50b5e38702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8822d042ebc87c03cc236f3fc59669e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9fff6fa6a4b2e8e6bbccb4797c244704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4d6cc467c51ed3bc23a1e6922218e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317c66316c0cd12eb9857c9aad3e9b0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb434c46d47731e6e7b5697ac83d14c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ef359ef9a685aed4c89b770b687cd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268ee3e1c7178242dcb120c91b4cf6b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793354a943751a9087ac1e66c12fd3f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcf3a76163db6fd0ab7d745d843a4d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af413d7819ee5032f16929352c2ff5712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521dbf6bd72948e30106fee304e5d5e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b13d930816a0b8eeb6409006b69422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6d69acebb2d69266875936c521b213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6277d5fa841334d9a27ff864d4e0614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412cd8225129ca9f66aa2141bcbe74c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fc8b0167f627737e66f2d441284636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113db70af24310e0a0900222686c9d8c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc35fc99d8fac0ccced538d7c069c8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fad07d634bbcf9ee9207c71ea8303f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c19f1c1d43ed5c31840bb1e8fb335010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c73bb7accc1f585930e3c4839d39da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ca0a286a9f4f704436792ca72be0412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1f3d2c1e8c06e4715aa564c207edf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299934c054407ec1398b732d698bcf714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f57e0feb7aaf141a9403f4519cd28b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c586f20e6a62f7ee9569a1c0edfa816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e8dd007816be8c6e3d4fd19ad360f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db672b6184e993f7c27dbac294eff81218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3b74739d9a87ddb2399012f8edf3b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75ba4806ffd9d83c6c42910e71b44c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3b52d9859cc7924d580066e89b10f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2816729e53bc90da214f690fca2fa122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e7a6352080da597df671b3c3c2d0423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5ce9c85f4f6031246c31a1325a58524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e018db217ec55be2ad639cb90d02a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f533e4a22ac7c345b16f21910a5a8ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0fc0242386c6f80bc39924f07fbd227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1b99f3dd95d9189a0024de838640d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a311cf70b6bb06ecb3cc83675d17329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdab8aeea00253b284af1674825e7230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d652be3b4a9c1a5eb7795c42989d4431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5714f199c24158d94a8fff6ac885a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e6851164cdb6e7f0eec845fe1f4d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34212aec71e39d1c6fd3e9ff907cc0eb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d759d8f62b2cffa0c90d5155a4896c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b30763543239a9c244050e20e8202036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473773a5452aac508642a6782095717537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc6d17f6542d0afb457a69f1f695cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8954268d0ab7197b34dd8b6aa33c2839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695b9442bfef05824bc3c5fa343a22540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2eb99e5d7ea31644f0616c8ee751641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5356ceeaab378529f9597aac6a4a10542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac8dc4dd65d2330b72911f4f21d37343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547df5c476ceaa8851d5549b4a35ee544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25843dcbddbe3a2aa875a79de9e2d20845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fc27ef0ed1b8f1295fc4d2d4a55c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763716606d9ccb23eb22452f4a18aa2447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd813e08ff863011994559b7ee2da648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99bce65fc9c4f5b2c2afabcc21b45449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3a4665f150c7d3d854abe1459709e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bab7be06b1c69e32aea8a5e2689cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5c29aa2bf485023e064a3cc8f2f1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ef4fdf102d316c3bcc00cee70714853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad31eed7da3993ef3ee64985c5042a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89541afed6947577cf20800365087f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54497e654b84fa29055bb1a3eb176f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c637f083e83fbdf9b818edf661dbfda57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69ff79ff354d008c39f37fea9f9e0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176baa3fa535225d302adacbae0ed80959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0a58fb8e73236a3e6208a57eca36f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68aefd57cf9dbc951f260ce40e52be561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc65775a314b805c554c05343e513c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470faaa3a5bbed899145dfb11dd651b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a36693aabd450c43babb6a5a130cdf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58561ade6b5381ae2d46b3c29751fa5865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf44d25d269aba00c7807c07adc44666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077911df41cf5521a95223c69388d39667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257b7982555911273ebfc3b0105900368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732d757f3fa713520a6ccc96086db6369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415be238382f5ae560eaef2d69091c7770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f66f6516ccd8d748b7fd07b9b13a6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c3b9a1ef375ba376fd440434974a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0e12a18c0fc3be71a02fa153c59f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0133200f25ec895ab9e056648e78ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401c31b00f8bcc8a2ce5c39793aca7d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940dcff7121959705a902b4fb24d6ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfb2daa9862383ecc42ea0fb3d765077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5810094583129e4547fe80a66965f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05094ffa4479e74c63fb2e38234dd0179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b11e3590ec28c1b2d261d84270895a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb62be6252ecaf26440268702c4e7e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d0023cb76b849cfabe4b3a0ef337d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabb83d101259a7cf95c8f5e43df3c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f53f5567b9aa71a2a38dd61e35e87284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49dcc73e5fbcc7e3ebe5d2f688592d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23832b546614736c7dd15ece5b17e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20ef7dbd3d4cc02862643e82be10c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57361985513ea3fe9f460f0ed6653ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9170a6b9fe58e4f0f812e187d7dba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f003da34fe94f7adba8cc0a06560b5390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead65aa6def64603047a460807c3c10d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591b10311ea605c0ea476a6263788dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea387c1cbc80bae6a1b286cf639ca8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a76ea97edb3a15942975f9e3b91be994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932942316dddf398dcfd54d6734c49395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7321a3db96b09cb4da25a93671ab1c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85479dc5affdc1019da97008aaac182697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0516e72e26209654c19ee0b3876a48f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d915785d731ecc0ee70f504bc5dd7e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340ebc54d5d571d34e52e82fdb363e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32393754bad9ff53d2b94888c9b57ade101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634e46a0e2c0f95999319f8f912f343102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4767513f09f7e04a10fe37ecd867ba6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462e6811c00d361c158ec88654aa7bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401873d06e8bef215d14132ae2f3b460105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d1c1e22704cf5f142b6c986fa5f87106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf2c904e3df97a336ed856ab1dd5b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747fdac2d4120e2bb285fe8b37c314b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a580eae676d41b0021c5f9ed7d5bc94109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394fd206851c4b17dc8215c4fa5ebdf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7933a5e5e513d2e1462439a867c62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60040d37b90a8a3ce61eff7b7f9b97a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5572bd8996f749980d7a0003c3138e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84929c1180c11b728cff4323d2b9d83114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4beb1162e82b06fb3dc091a1acd1b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eca9ec9deda3d74f86fa89ecf0f7b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645b36a778d78a0cb2a9cb67a8c0d4d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e6e0e1734b95e3126f571e6983938118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0bbb6f3793a130877945f3cb7791b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a602b9d295b43745216508820c90b7e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3820c7a520dda337d7c211759e6de14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0253361c5468a5b886cfea5692ba9e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2be1dde445b9cb36592404dbe87687123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b3ec3148f2dc43d725cab144cac53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c99e2d970e54d15e87b90993bd420125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a13ccf5aa7d26a8567327605557bbb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a28719c4d7817e9aa3f3f53aaca226127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95240e985222d84ccc5d6c1d92319c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4016580c29c2e1b30a169182727444d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f2ba789ae6f69f53fca0ba16bda49130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb4be973809fa460195017e6d492e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d42b5cac685003d4244524bb4c90da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94016eff32b4f28bf23748f5e6953236133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384456afbdcad3dd2228a0d66e67ef9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34388caca78a5295277013db061d31135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251996719cad08f468b24daa61447faa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a369ca4144ace673fd9ac0b06c3e10b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f7ea02a985f079a011eeabb211156138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ef434998114868d250e284370485c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70302e5ec99e6036d1ac94d052fc7203140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868baebe27687a2a70f230b5b40887e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6853d26bc1ec4ba1d7cfceaa89de21142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bb8d81c6551c8c9e5fcb476ff05f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36012ca93d5ef8a05508fff116d28d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7fd372d84c161c5a4e9e84a716249145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6b31afa1fdcef1be3dad7e0e8211b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849960b118df4c30b12d208db6baa82147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75ec57ca777ca9e27ec54b3b680103148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bed61b5d6d4e61da88192c293776f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb259989bde20dba7a581d12da56c978150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e09a88d2035999cd418ef930058859151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23623e13f51524fb2cd798d5b2209780152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa40bb02f3db9235ce8fd5e0e52bf85153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75733586fb75d17f3fa1b09293e0af7c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49e3db0a31824a94f59c172b95ab5b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145aa3a5cfacac4b62245a123d03c9d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2c6342c0f731f7d5abe51667068b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada82804076fb7cb9f61d2bf79d245cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0668fbec12ba8fd26d3b03c91a323dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295286a96cc56ef77c0077098e07d9f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858da261f69e24ff2afa54b26fc71e6c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7223ea517ee37f3059b3b3191ce09b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc49294e9b9750234eebcc9f1c2db9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d958d0d4be7e1c18a3eca4905bdbfd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f700a1a8f611c00711540856a0bdef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08f5fe01180696f029c8656dc0016a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7954f18c96d87e59f96e9871ceb2ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93853425fe3165f10a0acd592446be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cded2f6899ee66e47743506280f6fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca8b91955f29f590f2ad49a5a85bf6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e934be69314a2c449c748b9df9ab1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e4d9ed8e1fa1026f8108e88189e15172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48b98dc1b03cbe6c19f3d78a6efc7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341677966575afa553a4228139c86c15174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98def3cf67849151621428ac84fd93175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30e94771c59b67612c53a4cdc42940176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7132fbc472ce552c632820a662a064177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64c5c445ac3f591c97e583600397dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00c463176dfa08ea6e97c2ac8a3e63179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2a78f4ca60843af3ad746a0898caa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e18ee0a8eb08a69e2296b72305c552181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77279823d98026ced4d2d489cb313835182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdde3d7fd6129af91f305bf6d96424c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f3d16dcf1af8f80cc8eff79e5072f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd975ba4736824ed825fc9c3ef8e04185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe70d19ab01ebaa669dd1b8fee28c8f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d87b25751f527f1c51c1726f0797dd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396e166b6610862def3cd087f0c14c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c753f0d54e17f532e782502048995ff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fe60adcf527f06597b1ef811c3f36190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd59d973fd4104d24c1c62d47cd641191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbcede81fc84dafde5061397173a0a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4c7ab23036eb1ff4a0c4e08446327193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82077fd505ba0be795d613baf9505e38194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e31590ac3df0e24603306811d1140195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499362f109f1f0febcc10e2c8625d1a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abece64c8831499fb9cb12352563793a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82994723709eddb0e782ca79486c7bbd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9161fa2f4314c6951d30dd751e47da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe1f2e0731a3aa97ba323675697446200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305b33cb154b056a82b3b2681c37b59201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b6d671158ac4c0e73163d47ccb3e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0797a246ec29331cfb0a4cd73b7786203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8ebd24c6e0dc95826e18ad17d4b88204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8abf0916afa07e2496ef946f9a746205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc86e3a4325805b207e58cefc2d54b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052d0ec9c7bbd640d636afffc18090b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c51adecdce105d4f713cc165d2d79208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6972a7895fdcaf1b32b4a0eed060a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc152608179b89ddd8e69335d9bd45210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b1ccd9b7f2e0755e386876c7b0e4a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31496339380b56b7e4ed135d19e134212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c8fa879e34ad3e2bed0d607d0b732213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e906334dadf95cdd9ef8a7aee7d42a7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3aba7799ed3beea6af1d81291d57f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361e65687a6ace70e0575c962fd410f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b844505a4b10843e1eb66c1f80df51217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117487247ab1a46521b6771fe0d27711218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabbc4d6a16360e71b36e796b260422219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3029b5e46229319c8051c14f65b1f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2834c03b3d5709b3751c158261b87bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707c8acdbe1ecd3ef5bc02c153119eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f556d0f8375682974a2270f41d2b74223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6e32cc6774484f334bc68cbbb90b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094ca190e7175c3a0e948fe6bb222ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e709b3f1a062c5434ce0a691c2009226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82614819f1954ede79fcc99c84ec7b5b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e88e9d886cb2ec36c9ffa056cad09228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ed9544d9e1e601ef4dc9374c65ee0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e5f39c1c3273f855471c58680d210230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c02061854fd9cfb2b3a58171445e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354fc160d52550817f8779ef0c5b4f8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317fe31814ccb5b4897763a60734396233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c746467ddb5fc5747920a3be64ac995234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f5cd013adbd3199547be95c895818235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbad7ccc3387253c5e9ca369c28f2e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78c72352fc292146628e7d63e88e37237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba974988389a8d3414316d235eb5e85d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8ab677e9c3565337568da6338780d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d73dbb3253de3df28c7ac12296b1c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e1c98012c29e1ddcabf4b7ecc120d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167e9f4fae82976e5d5e7da2d17fd82242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc43798ebb320297f27919121f7571b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22e516556930e1ae8e64e1b222ce24244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606554e91d885e0abe957254b6dacb9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a38c745690c8903c27b28e150f751246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cd6b3be891f5f59bba58fb060ccfb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4cacf703be4560bd0dcd00756c211248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6cfb170405a7b8369686e3d408ad4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda391c26d900bb138e742ccb7315423250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f705da14d4525175343dd4fd30c9801251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de9b7427c81932138d9d3b906dc06b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24d643f8242554d4cf97312a1f10af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6c78b01d01b80e078b1a75511c877254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f9dd5f3efc01f777329d69bab87d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a6514c2181d08282f02278615ddd0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ce0a9d05fdc852b018446d5e70239257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28665f2660def6e407c90f16bd287f54258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17608998b86b0a046343a44a469b57f7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a024d070411177010fa05ec206e167260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6846f1b9e4df40d04643d384748b5d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd0c7e991c15d945d873b13582cb8d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1ef3fb7fa4e369f08a6c81f69109d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790882ff68bd253ffce6ce66ef326a19264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2fbd1851c923938a46ca4b42a7f75265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3b227f56af3a559599ed22c7140db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d0a2c1046b273685af467c6aed54e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739e565ab8fa82317b610555d1896d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1dc380a0d0c725929774d30e959b57269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a3f7801e869c04747eef00be68717270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734210717399a89a00ecc6160480a08271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2154e85fa6481883afbb117078892ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2893a77c58be9c769134111a40db3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bea0323d07cafaa67d5b6be5fd103274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b772895cbb42b3f28194967063596275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441aef5d497cd5800836834066042dd0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e97a885ab87222d3e06228199d441277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ccddd5ff49472d19a2b17743bbfd8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766a83ec56b04fc3de407bc62e0a34e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8100275f9a29ff1db89dfaf8a59c87280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a0b4aa2f72c193f9a003a30bf45f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f6de07a21971b56b8f3b3f698e0cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af8ccf5b1f34dd343aa3d5a6c9c58b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7e51ed0cf1c982ef2e8156e9b531a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e689e535567c9e9dc3aa328c40c5674285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db672857df2af14bbad92ffbc154f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e972a3372664de57c5c1b7d4b7151a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26521820d08aa85d97ca1021bfc5d198288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b0b9ab2f3ce810249c63278b1e934289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d654ca0e9d7928fea81a212303023290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19246797e072e890ba6062caf15b299291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f5836e74a3675407d0d5d246592d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4203368525d2749c1fe311586b0cb6d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53733f3a034c2073b761e74c6ae96983294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f8f1406944385bcd70a85934f94d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496acf68907bd2424c472ea02cd52cbf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caea0e3a996452443ddfcb3a85cb007297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911823882b0bc8442068e85e74f24e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20fc11395d9c2ade13b5f1b44f70db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdb761738d51317ca82d7e148b4047300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f92e78e0a89a4a3598e05d3d0d0e5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037185956fda35f3ecade5b4738affae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fbd3709fef379d9ea32357f20f5f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb82bf7d96077b53fdbc55a61641d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9fdb54dffc28cccc75b9fc2159d5b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff0c38e8517fc7c68be110874a1d2b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb27a3c6717838c18c902258215dc16307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d53e246bbc62d8182fe3d3f7d5c8d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad65be83133db865113c96e8ed7a21309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3088fe0d6fc446f72d8ac3f0e73f807310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22cb55684f5d165488f0df1f903699311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c18fd1cadedb2076f0da66ff255e19312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dcee0528d3cf542cb43f1a9c8593b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d75394f591bfe73d42956456736219314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbcc4aa761321d207cd311233f3bc3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692fd8f7951b1740604acc7910b7f45316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be43fcac4cbf5bd45606d5330d4562c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e14dabf48c95565a94db491d4e18b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe128776e13fa2101f33986dce19b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca58956ca7ec92236783e2e3bfa817320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939adfa4c65a4be3860effdc4d3cdde321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960cc5b5143d6903050f17f94ab46bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be97a606de512d37a96d16110decde323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846eb27a3cdba6e4c23eab932c8da8e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f5ad8159278eafa7aa0a942716820325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018c803c04d65f221d1aabf98e3254c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14848b8a6aa209612dbcb499d0f7f9e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346991eaca43549ad743a734005808b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c1319eadba92eff5ac71d4bf0ed45329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad760b90ef251eaf79f8d9d04d2d29db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b407ee793b34921034ac3231aeef7f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198507ebaa307e3e525dbb3214f4dbf4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d99ca37848d3bdba006c0e8fbb4924333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab11db154a1ef5fc1354fba984c97a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf73e17350150a86c8865348f959e3d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bdc06d90b7b35ee292b1742ae0893336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6471ec09637548e500c5486d08719337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c780cd3d9e044d41e920f9c5ab214338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca55584fddb35f469c056eb08a1502339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bf3e840e998dd569da3b2261f2404340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4520c6dc39d5fcfe9a8fceee2465e35341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acb208a8b216fe49b1641373695da3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c42a97c6e26aa9b1001ef1b2d06017343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9250814001061a8f9563f420d79e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae79646e1f6a13226aa83d318f1c9d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01a1cf3c82c790e082047d55bd15fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1881f85590fbe691fc14508aa4ecd69347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc40b1b7db914ec3d105ca3a61a1d90348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee198b76843f1bd8ccc26fe9e1accccc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03681e35097762122f252f54337d5d5e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74936a6923b6ddf6477cefdab154b39d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdda971cae2930110292c4c2ca034e2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792eea8b8755a2788776f66c7e951072353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f5442131081b3150a56e62ac7c43c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f631cd8d360789f0b46552aade7fbd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52395bfce46193d9402aebe8a942fb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1994e9509970e8002b3cbae972217fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375f717506b88b60af5cf5615bb6e7f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178eda69f25896826de09911f5796cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0134de13c96a63c1c6f5647be8077fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924ff60c7cc8de4f369b1b2a7e891e6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174aa6c90ec6e31415cc72ca7d8c507362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847522daac16c9a72d39ba45475f3196363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f72fb0483914f81ecb621b6deee153364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d11c84368cea9e89b67d7ceab3b373365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3120b52492f3d1970439f130c342b74366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023222fb450618dc2650770a3b77e385367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae59888226921f24794f24593718960368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8b98db21c2456c139a490dc632e85369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a40956e9c6dea3222a674177246f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce4e176ae8c1a1b67d581911d1b91d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00822feffe7dc50e79a32ca2677dd87372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efec458f08b46f3b0278a6ee7b8473373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5527143609ab08f01dcfe20658540374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b873c57f17a7d36220e35baa2a0cf8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439b1631373b5684916fd2d9c7372ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d7d687fc9bc9df48756858b5f7a77377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc677a315d4f02fbc5a7a2964bfbed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b180becd5a10bfd5dbe0300322b3065379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84098b3118259b7f58d85cbc8dbee759380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37d17bd931197e8656235db2581926381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47aa15dd90d6438ca249b06504efd9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d47f8bb1bd313b3719551f00cc300b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b5a8157e02907f3358981d9dceefc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7884f7f2bddec71455a1e5002ac922d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c8990ab66ccc257b0e0880d5b7eca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f520088adf1bf01a397a4d37180ffb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8dcafa9175a8728136357ca09a783388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1854f98ab96865d42f84acb6f69b7b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088e989d40fd2a32644ea34b97c2382390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aff809aeefd886a5dafa4217c489c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e9af64946728755ebd74ebafd9b72392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44895f0a2c1d161d82f7ef894ee45f77393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7502c651d692054eed102a29dc802394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bb384e4a45a2e119d92660490b7e3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be60aaaeaa08379ac7c36998f34e67396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ce257785159581a6385a2a5adb7ac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398df26e5e01533e7e4aed894f8277c7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019504fa339672c27828d842f5806957399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f8d757d0a0f37ef25195584306dca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1032fda4293b87a89c7a2910c77e1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d0825443ca06d617dd0c3805cc837402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e4823414ed6086797bd98febd30af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d82d7ac040b2fe6a45e55078baf0f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95e3c4a843c165edb66246f88547d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe62b3e082c3b50caa1366bac4acf49406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86861460d3b8fae4edccb3ea23f15fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda41d83b862e76c030014c3348f061408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9d610e67ee9eac2a1a97df671fef0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457cd90cc2d50fc3ac31d093e034c12410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de43e88afe788aafeb23102295b2787411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c50e24bfadeabf2f1ab078bc1a083412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a4ba88799236adee53151e1ae0927413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93e5abd7b71cc4694d872dfab58e9f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff78abe0de4823a166de8fc36d1ebc3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e600b9a4571032797d4ef159fa51a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c201aa072bc9c60cea0d92400e5e52417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d6e7b4b48ba50c23c7ca8d0726979418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3b9e2d90b43658a2ae47c25ebd01d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffaae92cb78ca5ded3c1dcdf957636420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969b62fd000aa2d8602c63067732eb4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412356568ab057762f3be6c006f990a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b90819db3f162e0139eb68d67ccb27423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dcc780ae5c839bcd88bbdb1238655424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462aa9b72aea0860d0f3c802874fcbf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc10b5bcdfbe4a81babacaad3391ea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8bacb8774d5d51320646118b97ba1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a46c26bb6b133334f6851b09651e9f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70906bf677b17ceafc44e0803fccd22b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31138a7004991d9524e4b38f54e366430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238ed1068493fb5b68171e0d6834430431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a82bed39141c8c48b1831ff92f7358432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73bfe3539b351791e0da693d1bf08b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a41d93551ad1ac4401067b1c1df66b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3536c9cdd21c5b675937a8749c5ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a9cc1b319de343622910c8fb4478e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464d6c72f85677a6c36cad526a53bb4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9e6a2c1868b05a9cc9b5bc6ebff79438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833079992dd5ddaf75fa3dd5df0beabc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069c8ffe1999d1ecda65a085e16e7e9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abc60a368c67f8613bcdcc3a725fee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89889e458cd72bf1e62354fa2d67fc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4be4551d6182762dc053f784bfebee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85954e208b4705f43c00c7dff90df5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0feb9f042ec8f1be278adf51854aef5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2efb6854ae4eeca07984723e73521446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb815400eec48edd2ddf484b23f205447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959f9a838cf035b5d10601eaf8da6b0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60531d406b5018452203c59659aa3f7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce18088d1212668c2917de4b52cca52450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb204b07666a8b28148d7dc459dcdfd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caac5392ae57e402aadf6d68e8ba313452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7746479345fc599c896714c0e62410453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cc5f3529ee5cc1d0c6cb96f7ebefb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47baa968cddac5fe3a899add1b3fcc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3f256f518974f3052e95ac9de0e64456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba505a7cda13a37a77a5d65f90e42b69457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888289f99aff88cd43b596c82ff347da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910228b1b7cae21fa32a1a9f9267ddb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c311df3e179a213d5ef9c52ec22308460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693201b362e088711a151ca385795ec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fe868182059ef2c47aa43b15d787b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c87be58064105607a19a7727f741a8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd819e7b50c3cd08eaa2fe008b81b0b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2798a9fa108ec399cb24e49c43c3a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad24c4476ac01bb663e82138f262ba6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b48d2b4eb344352897049c8064998467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fc21bf8ffef973aaa25ffe11e1d50468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c518e08139e4d825c739c9940565bf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d74aeaa951c32a5cd1ecfbd476395c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537f175f0901931dd5a7d77a950d273471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039324065d815676733c251a061a6e42472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a1a2426d5d2e5dd1cc311abbab6f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce895cf2f52b92b1af23fef34064c19474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09ebeaa1b214bcfa0fecef29bb2c74475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71081ef13bee566bf4249eef0a4ee90476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1bc8ac4a656e3bcc3faca21a83062477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534902be7c81733738de443b0b45a244478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089dd4bcc71b317ea400de5273f403e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8e71393b4bce32937f6d4a0232d06480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e9ac923b28442915afd94ccb4e1cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fa4125038b88cff4f3fb0f7daf3eb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea84bddc7a43cc00626f63c8f0d3ec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07425bba474a0d579df0540ad0a9c07b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bf2670edbdeeaca57b8287527d7cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13663e7cf6814ce23c6e53bd3d42b4c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad6a74ea4b7172e9874f23ae9b4a98487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac46bd269b4e8643d5b041492ee54f2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77b783d5ece613339fc94bd676f8a3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc84e28b408877d02caf2c8564cb72490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a469f0b7dd0f3316ec37952937cbc5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4681310c241c20bad5627db416983492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b61f98ba846df57990be194494065f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca955fa7a3da93a121db476046d1ed3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538b282b45f06d7d99d0caff33d4ac7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f991f0cdd5029488ac35ba0e1ca7e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d3192c844694e0d81d94bbe685232497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ddcda2808f6b66ed71e7b1827423f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6109a48984f132fd1111657ec87069b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92540b0cec2e980c0ff4caf3cbde6b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66597a10198f190f6fc478ffe048894501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0437dccbac6f85ee8e2f67827c2a951502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b60d374b9d35ef0345bffb17a2635503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705f01f953b6b831b79717ae3c5acb3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef75be2d7ef01b5c7310e386ee8e11505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ad06453f46074267987f45c798787506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246be8b5780280932d8f2f631044311507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365e2f08547c810a8d4e1dc628b43ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cca8de0fdd1811eeb72f81d538bc35509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054d3fb55ea29b61900f9b896d31f6c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ab5bd2dad88463944da016d2ac158511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c540093acc1ba92bad5f1ddda8c3a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714697f2b54f2920bf27f610c58fb37513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0161c343d598f4001ef2ce54a6b6bbf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e2c0ddf26e9cce5d8b738ae5ec531515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e535b75cd0e7626a811c9ccb65c73c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c72ac69a24ae4704201a8dce41b845517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad28a3007c7929f6846e5ae13ebca11518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1f4dddec2e9d5ade22dc2f6ab7b61519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225056dbdec4fdb83876f81109a7065520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ef605fc041d983aeb056c79163681521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa155b208dfada68b8114cbc2a0b8e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e624025477bb1c95f61d38ccb00dc6b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8360c3ade6576e15baf1dc4935211524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbb4483a0545e45ecf3c920dcd19bf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3524a4e69a1eb63f710c5afcd42c8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a494124ee0ec02e3e385d6ac0553e9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d79da3477a8e26e9fcd943324793d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77960b5ac52d1e4a3c56aa1ceab0397529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943f9b8dd3eb4eb3f2a9ecafe1aafc0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0ee1b24cb8fa8427131bda8acabd7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d1d488cb89a182454e5b4e2addc01532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627ebbc9d17171e261829b82dabefde533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd61a97c0d41b705cca9cb874fb9b4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cbed483ed495fa4e2bcb2648ffeb8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546629c29e7fb90a8c33052c29261083536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f68afdce9044318b6f6fbe46660d71537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dda21b152f08c3586cb62a80caf60538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db6fd1c5a694caca4b15d4552c51b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13539d6569bdb62c65b7971b5b6619e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea6772eac8c5a1d5412fc46c801c6e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca8e70ed2a33e134e958623a76beb8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f0eba04680d01e3ea8a24662b71a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b58e99f1a0dc4d262777677d9170f6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91683c1d336c79f0b2deed4e0ebc44545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26876fa3e6d4ab6638529b7dcfa85e0c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a60ac4ee45e1d7b94ca87a3feefa39547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf17b3cb3774e1bad90bf4e59ed4e59548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a74e9c99ea9db0bbb626d04ca66c7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e86d040388e445c14f524b8147c38550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9ad41885b3c6e8877e22f97881dbd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aba724759d241e5710a3a506d986de552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83beebe031c4c455d6ce4dffaa468df1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855836e7e59cfb33dedc22be3b819fb9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab13fb1bc614c14f70eb0f6a2ce3431555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbd346d00955e0fcc5c43e276eb747556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda5037231e06712f1397cb7bd659be557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b093c38f80a1b5c7cd568b0e34d2f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf261350cdb739f26e3e1c9dbdbbc5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f5c0b49fc4437dd5c20e8bd98b56d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d076d1a64d4d574a4cc1a8ffd964680561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad528094ec94acbf5d04df224685633562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503de5481d244afacbd28517c9832a68563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726b56460ac29c2c4099f17cda5aa6b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98af88565e7c9252f385acbc1b4822565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748dd43b09bcd4caf68cd860fb25fbfa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f1d37e1822fb01b74f44847786114567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe670edf151f788cf905c1be7ccc113568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1eab455843aa86330312d5f4f8c93569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882f62245cee6e53179bf5227dc99b4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319110ad6a50c3eed060753335d26af7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b6848f8f660cb479bc79cc2b92f0c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e235ce885f4dd6ae66b5435750b6a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd227b8350b6f429cdfefade8c9ad96574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a627fc83dab681ae4d806c2bdc076a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc38de170ac1d51d8e196947b026ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069c8c9bf009abbb5fd5d9f8ec0127f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167075f7014595d33698c08db66acbaf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413e11caa7356967039e3ef23e203cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f072cb28041d36ef2634f6f56a9a40580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d742803002d807af529560094bbc4ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd8e0a768887e29d8dfe7585ff1058582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c63e341d79859cc4d039280d077414583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a641cd13b91b1992576f1e36112f1e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68799389aa64848a272d4b40c26c9ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383051965f94e1a0dc54b5ea044157cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfb186660285ecbf7d5aac5a0adc9a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1ed54f156aea976849e14df92d62d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46c6a06064a05692c96bfe028a390f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87569009924d213710ee4b434a8eaee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0bc1bdb798d72c6ef602c3933dc39591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df618a1141992db98b417103f88cb1de592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b9bfa05533e748511ea47658297df593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547c0520ad5564ccf97964500554808594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230127e31fd5ebcb778007f9475f10f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e83afd5ac458fe45fa0dc5115a00a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4e95809508d32723a0b1bcd072527597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fcbfaceea83f3656757df124397f2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c657e95dabe82683198bee1ee7af5d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e388702c911e239dc3c721215dc8549600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f72ba9830daeda612c0f6af2082ea5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e78b7c4622ab54488edce75671776602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c82339a12300bc8d42ebbe19648b6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dbad7c5431e63a74aa9e13d0cf2dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373a13502bfbd58a0143dec91849b2f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612d2a43e82022483c6ff55db215684606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a4cc92d9efedcdf05616539a31a76607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12088f8964c9159b8dd78520783296b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c95ae52e8bc2d928920262736e26f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226dfc42448981c9ff98ad94c156669b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe88ef6ba86cd0afd68077f62a20ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d07426089c88c08d14252cf53f3ab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2fe46228d829932dfe3a313c948e2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f2a079c3a9baf0b24ba8df48a19a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2760feff04e82bfdc3ddf2d3b2315615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6cb344cac5708f7a798fe38a38e6d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a070c963438a4f3e6f17ff9226b5b0e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bb3f3b8780984dade4ad558baafee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e951b809690df29cd9304192eb90a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc61d1fc27f99adc071378d514b7db620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc77b257bff74607f60bfa38cf7ec1d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980a522a82e5ce95af06a6bff74f004622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ecffcd5bd3dbee1ff07878aa1ec96623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0786a39975dbdccde90bbfc2d681a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ac400ca22887092a01050882dcaf7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239f82addd91fd67da511e68dc895e7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a57f86d084555a159a930ad096632627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7284c922f401319b432726f4a7442e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688b66e088bde1b5c3c7dfb359351ea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9878af987f3cc50be3a886c87e55ba5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc25272d66965e9f1f22ad28e37bd20631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f6ed7689d0a524192aaf6b56bd5fe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53750373ff352b341f876a860ef946ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15886cf4b938b42db75d90c99046cb16634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc80f5649690e2e191eb1913b0dfdb1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f8afdbfbf4b0bcd326f521c8a0f82636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d956da45098d9b8f02f058d6e8f46b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238f7f47ea1c44737590c1e83bd7be7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f802c9de146102443ecbe22ae8e9c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6f34eb23bd6b8e8a0bc3b21f83894640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8bdd764e85d5ddfaf734fd321700f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e2e35027a00b5e29305875131b464642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccddddd51cdee4ca3dc473cb287f749643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a711d6617f1f9dc492033140bccb32644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccaff5a6d5a0771ec2a2ec83d28deb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dada03700706ef83fadc1537a351f7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5b60ee10fbfcb9285570d31622bf6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db950a4cf0e4be37669ddffc4673ec7e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed19245203c97e669c8c6faa17bb12649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfff86e9090c2aeac7a374d6175635650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d90c1e94a6cedf34d5ccd518287c5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254aa175b36ce76d3de99e4293b5441e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256514000f95698de5de9c7fbd227ed1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585a134dbb6a87d79a8117071fc2018654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909a6d68b0a55ee29f34b39fb148014655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ecdc1f3e0cce0d062b62c19190546656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244a2a1248814dd3c675501f5ea14ee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d458481d28dc614953cf1e0e143ab45658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1adebcde1a929c3c7ee2c952c2859659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62633ba5261dc3b3a6b38bdeb24692fe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14686bfbe4768e59bfbba903367517661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de79b96b83c2885526cfa4e94bab7e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5e230fdd9f1b1329ef49a11b6331c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef83e9f4c5da6d199849b07211c437664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f4a5bae2ecbfd5598f82a38d9cdad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26dcefd0148d78dec8248ec27f8cd9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dc1f878b3f2c22ebe9e19b5fae717667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454092a97b1e71a7b848b3431208c1f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d644c809d96e83479bfe8eed27986669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4be5b8b4b26040f130da32306ec77f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2774232b3c84f08aed14332a7ae0b68671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a11bafab75aba3af7afca4c2f4591672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df12f4101b97f36d673cd779304b3cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd4e71cdd492feeee3f27e201c4d20674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d36b836454ab22ef0d0ca5f65a295675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0d8615505b334e46d93afd1876313676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab70cf0f1d687a1ef309717460259b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e48e4bcb15eee073d698e4f35fdcac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4593402608dde0c7ccea18580d8243679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447bfcde22461ea27fd443d12ed5966680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>