--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e85b45619b14267b7a79c9bd26ce331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66e7fcda93d4e72a2b44e191b2b09b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000ab3ebce73df41f2a99563e28fa6e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007113866052fd76241243e5bb58af44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c646136f9aa8787eeba558d74258ff35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd600a9efbfd5a42768d5e7bba9af906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d01d95a2b9284f84a860fdf736cd637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8191f2156f96db280eed995003f4818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284457eba84bfaf824c42cc92dfef1f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d968c42eb43b3e900605de115e43d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87fcc7182152e34686370b2625d17a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa18620a80df7411d14e4f9a20ed1112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bddfcb4c6b42549fbd053b9b07f6813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dccc0b4b6ba37cc08b62dfe26e9e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f4c490bde5ee0604f7213e98d925815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b811255c45b93332f606d3a257c909b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ff9916ff6bbc644787d59d5e2623117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ed38e1a28cb19ee7869066c3dda1718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98ec235b81d9111368f2fb3ec52cd119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecb6d0bc067bb9c03e3767085dfa0d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fb5ff0477e73bfb0cbc0859c5cde221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75259943806ba116ca79bf9a4cf88dae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b7d190234580857a45379e9968cd723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef4f71e154e6ac9f3d88a5ee4bc5e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a30ed65f49c585828bfcb47da36c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc82fcae99df857693fa7e4bf08592526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351cb0d11af982b8370e1c968d8882327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7959159fcdaa0cd277b72fc532e9fdb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c6a2ae364377a47bf00d422c41b0f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c152e576002d50824d7c849b423832a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4495bcc93745ba9934e958c7d7a515631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18ba13978667463b2837b488b61c3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd80a8749c8f2f9a3410243f98e24f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a930373bed6b28ef7aa8d076361f7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f692d84e80d3c26f36cea8592a43335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d793575975f3767ac8f9f552344c0836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f89fd48f86beb3f66bcd7873da32737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3898062e02b052ee999af64de364d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df4e16c18c8c92ed17047da9a7ce9539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c19161a91f7ba704ee0a3f5b3b55e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9afbcf055ea68182a70b19cee3d3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fbe73ae85f836d0995f8afea2ecb342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12423c365650ce9fae8573b887dca30443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc39ae72f353ee74c1c4e06876f43344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e851afb1b718e17f6150f218cab68e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0c2b7f065916531f9040b43aef04a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7492251304fc3cf2cab0d2293109da647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa7bd58d234fab4ae19953ea53b13748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed0243ad0b2c6eaf08ac28a920fd2749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360fa9caf9db58924ee2b9144b8e7ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe749752c340e20b525384aa5acb4f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6c7cb73a51f81333e86a1107b4cf852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7585cbfc151a3f1901c0797cb01bdb853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a12cf73ad90f5bdec9fea4a10920f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cc7583c2a14582f6bf2b98759b81955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacd008c4de2cb7cbfc73b15f75e87156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd95cbbd540f9fc9f9fddbf5e66e0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13a52fba66d598f750a8e84b79096c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c7397f8d9518fc89fd27340f1dd8359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079df831bf1b160342970aefa413ca760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7498d5480621e7889f7a59421c21a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34ceb5c898185d306013bf3c891abe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010d6587d3259015b825fec4e49ea5963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba408b7e60ee003304413542811d16e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda25a24e371cfb8707f9c2e093fbe765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf9ec5d05242b3df44bf9f6a2afb2266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52534be06a36a5dc48b3b4072444db8367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6120cf86f873e76a2a761410c06e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1678c1014715e91cc0be4d464d3202f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e1ee238e1149fcaa23d27366df83470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17808e15f409e629ba8ed7918c676f1971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2bf2324f68a1883b8e094646b348672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d07c3176acfe259eef377e2f2bdde773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479b3f3674b4ae18ce0eae87f08a87474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080de7855135f00c2332d3eeceb42b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b447df163faf63e1f322fa0f755a3576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d9574e17fd77539dc25badb248ba377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2c591c95b7fcb43097d3586104a0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c60aacc4035c2cd7dc6ef084d916f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a230b61a807a6a7c831d9ae317473780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c05d4d5858444311aa9061f08a1f5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90122b23ea53a7559e62fc2e064742a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c126f88f5fac944bbd1d13aaa351f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15477cd7b9b22cab27bc108d1ec1aa184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fe1c4ac8fea13a7ea1f29c91e16e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a2b6c8bed41e48ee45cb9db2402b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74d5463ec812304e64d1d0d174294f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1593a465353aecdd90caa5c6aff2e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f5a187a6bd5c14935bdd377806fda89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b630c9056143d97b379c46ddf4bb890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725339ca025d5bb61b7e30fb5dbade9991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd0ad98ea74cf1590fac050e64cd0292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a30934d9d6fce9589446dc470524c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8c377972471df50c35a06bdc65def94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f31a36a17f4e47874bd410442223cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332316fef1e8f2b60812b24aa849358796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d5f3fedbd311344c9e3ed5a3f93b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f10d248ca957c49194f8f7be2c55898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a17eea801abcc5b077dddc9a6f84f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2072777b30376f48db736e484f1e49e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88737c178c85597356f26b7571542c03101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b7773a7ad9667b2c547c29cdb3218102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acac3c61b54010eda175ad5c2e1a50103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20da44b978d2662d65401cd64d4886104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65027d60213e505be33153179bb7adc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b1c03490bb7f8833d7095b1d45852106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4dc04b553a132295a6d8f9525dd82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e580a7c6e170d44a6c222298c4d36108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c100a16b2ce1c20e014224b8dd0e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106738ed0e84e53e95d9b3616b03c57110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffb7c7c9c68c8cfd154f5200a85b26111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05337a9d252579ecd6f466a320857f99112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685fbd2c8e0b89522a989cd163ead24113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1764e893aba22b30ae71c51a38bcf4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f5a6bc19a6f6054f4de245a8125c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca785813e921c83c32414ebd4d08c67d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659b0a33942f243062c773180417089117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074b8719b01d98564932e12b465bcca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e1acaeed90b6ea61fa0c89c20d74f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafee53fd732120de4df8eb492e83de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497d62366f3e61d4a61986a239169ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f33ade1a56c00de74d263ce37db5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9d7cbfbd8f0dff131912cb62b8263123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c3e8c7a7f9542770ba59e62ab9fdb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c7c230acaf8ce837be54233b69f26125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d0a0d3cfddf815fcf77d36fd81dcf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba85368092a02bda761acb2ddbbd276127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615f17c6aeabff241b0aeb0213d0e53128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e49327ebaec7b8531a36cfde2d651129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580c50f36ae59b95d4dda7cf84a43fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760c9344937fe3ecff5a61e4bab993d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7dd8e75b28c0f1a596da929443a1f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe24be956edf7a1c1c22070b31df2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee7d884e8df9bffe1c4c5362c9e439134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f374655dd6d8da82d354b315e7d63135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620c8118be9834d3a4948b7e31c521f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dde3b21baf7b71a79755e94c54369137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f030825c4e9b5d0729f2d092ca9bd8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f5211e07eb1859e0789e2b77def56139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af512dee3fef167df8f5dc6a99d2bbbc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20a48d0e578ee330d823696af6a6d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fc304406efdc6f290df387d1067d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdafdd42b305d07126913fb7ad06900143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4c9bbbbebe7f87692bcf5f3cadf9c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee4d9a6cbe413843af4f38b23fa3a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffe42d9aa5212e31cd5aeb293f4168146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85f08fbd69b64cd3ec5df9c2211463147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf31816b17be0d6fc0df091d9a44ac0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfa583e87d42a6fdc92727033baa81149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be652fb8eda3fbd0735463eed20fdb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2f6e94d6e2d5db294a15f17e1bc93151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f977c916d2397c48508ad8c48199381152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25219472c66627695fcb00ad82ef0b6a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d80b8e9f1d2a1fa45486c124cf7d05154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0c02cc1d3e6b648c437bee89700fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05b8dd4c377413b9fcadd3f9f34420156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c67a1a404f50f3fc154828364a51fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31a6230b2d533111a4c50a2710f870158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd2408f3604860e5184364f4f41fdd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfaf6ab9a6829f584e89b94524f1b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904482dce40ccb9e6a19a92ac211dae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f073d096f152a9a381295452f4f76c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd00a4ba5ce64ac4da0fd3c515680a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8306effbee23a7f1c039af932bed0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a66d845ef4c0d879672702f61c9d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a364ff022b70073932dc834d40cbed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad85c1c5fde5451511514723792fa38167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dc0a34fef62f805e26d9f36fcb64c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b93840bf60aec98ffdc2b9eeccad2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f34fcb11557446e0a9a5db2819f3e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5c53a1543a9125ddecbf3be0549c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d45dca6258f474da605ca5c06bb620172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b270497ba1024437b751d5a6c189c97173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f10ff85626d08e1238b04f4471a4a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ab22f0ff7205495c3a419fe408488175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db453a0d6ba91dccc14f17b96a6c25c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788c08024e7e84efc03e1b9ff5c5754177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84470d2abca93814259fc7d9522d392178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647644d49dee622d7dcba852efd64c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96ce37b697d2e97a2bb3d00acdccdc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053fae144627c451c5edd72dffdcf74181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06d3d5a8867fddc78b8be7c281421b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3c957f09e35e4fd635c0f90e15314183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbf7e30bed7d9b4ba0993af8cefa9d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde6ae5a0bc01a4d0b24cae3508c114185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb3f39386b3f581b1839f0b488d608186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ed77b2b5d7b13ac5188064058a832187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcfbbb414e770e92f295fd87d48bfb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2e9e6a15eba944ffdf0d277525e65189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e9372acf7801cff47282fa2eb583c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642426abf48602229e74d2ba65046af0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6b7665461f3d8a972d5cccd5ec090192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8af1beb0bae1b248beeed42085b85193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8d6dc7b47e4d8b9eae329dc9a1091194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecffd2601449d4239ca1392f0a0f5b7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec732e89a1e0d3cd4b13f687089eec78196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871147ad14bb9408a3b5bed749a4b537197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92035b37a6e01427e5b68fc5e4852d50198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b31014c58e68f31b5d1e19edd54697199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058e3693cee18474113538122fa79cf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01864667f427f8417cd50de077877e6b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf846c7ef67634618227d85c040554202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa28c30a0fc031d320a811bd220766203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b035dc97eb62faeb9cd72c40a2fc53204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b40ed4c026bd97c997112f119d769b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d9faad159ebcab7ab877a8ad1b574206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43850689c9d41c0c56810ee7086ac5d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b033f660a87b9542cd3ea2abd621199208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd74d160c78f8d37a2e0e44b2e4204209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13517519ed3f9c8eba42c07dccfe0d71210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97355ed269edf233e9b85e47bee7d976211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770d1d078c71027f488b69dd6e8ed67212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ff87d2c7fac454d3274c81b92ebed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882245275376da629c38f2012c6fe8bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46dc20af1a5450c2d329c67d67728e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b349a4cc211a96cafd86104f2b1eab3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d631a7b82e78d6d93501be42eb1925217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f8c1f1369739166d26f01a30db52f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422bbdc49803cdfbbaa958612bfa792219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648aa73cd10070aef9ab2afd87d5a704220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67447ae4ef41a40067452f4d6d385e18221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683111bb6091655f14d385e9199b67db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45203f0bc7632d943b3648fa1943f925223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745768c9a68f3d7543423504de3fee6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def490f5dcf19f61d7a161711a51d856225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1272e95a5a2a0adaf52ced2f6340810226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a48f86d9ec184ac03fa5813dde74c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56943bc6e711b4d656f7a9ba36c9b5b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec00cd40aa0db831907f499f6f44d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ea3eab4875a2fe067638a2bea42eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d48fb6f797a8cb4cdb39daa254917231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813f419e27cba0f32833431438598f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903afdce3a5575f486c6bc914ba6ee47233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dff6c4ef0648b996a984488219463234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c467d5a3a77b51a7f95ba5d45e5bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238f735e776b3d5d2aec5357d295ea0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de262b79c3a2e4aed9494c3d8782bccd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a638a57501aa24d14ef2b833095c7b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c7c153876a13f8c91800914b8035b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb55b31b144fb5c98fb624407c95c82240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecf2fc64dc57055fcf33bfee076605241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93b3e67ec8bda0f333043b62caec64242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60a3ac785d20afd867156a267602d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0005309344d235dc36d147cd1862548244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80274e375ac0e4d20f319a9170971b54245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf9e7fc4182fd4d9c4a95bbba35688246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912da5322d3f3ef56ddc01fbb0d2ae1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366507aa3904b5db2c94e0b98384bf1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09bab41bd501c39e20c7e8c81990bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ea9da3c58c61b25d6d09cd331b40f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be836491c74e291f91938a977fa9d321251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639aa1cce43765d6597c926b0cfa4daf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451270ae1b86443401352fb51302ba7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3162ee3a7083d64a4d303f83768312254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0a2451ac202ffc79d2a3222b01f47255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e06bcf6dd3dc49f4453204ebd0a5f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2fb04c45d8e081005cb5cb294954b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d2f45f316c60e5127bd1a465d98f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f06cb4805b0381959bf66311c3bdae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197a14bd9e1635def375d4233f679a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09488f765e29401a06677779743affe8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfd804d26cce6327819d809799617f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526161bbd4207ffde3203b4de6b5e23263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483ed46cf17c8967c17fc56794f91a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9cf87b8d77a4bb30426f24dafcce7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63836ebed630f3399082f2477fa0c7b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca575959bc66ac0cb146139893ed3b75267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2931dff5a06df4ec98fc7d77cb7bb0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d7de5c48794878290d1f4ea718676269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d828cfc5305e69fc3e9b14e906da0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb082758fa8dfcbc421c89666d5c81271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c494132e8a8e9873e4ba733e4b7e74272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bec9c353176723bd09c96ac0248fc4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a36ffea86a20ddbbb917410c89037274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4552e96337214db966bd0d8bd0910275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e32144c8bb370d2ea9d86ca38a075276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614799210d7080f5d9c5c983b82ab09d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edab86ab6c44ee64de2cd2483142be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03a90ac954fa27d081267ea619babd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4acb0476933541248c1c19e27f3b34280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7844e88f883a66f1cba18b7552469e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07955caadd0dba898ec4f58e993909282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca261d86144a66178fe43df950cbc4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21569995b64daba91910cd3937faedbf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f9dd9426f4c139935dcd89e3bab3c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c705413fc77e63c22363309480a28f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4739dfa887eb83d9d4dd94d7192f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcaebd2b302a6967f35d67fc7869be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1a154db2173478444c6db7abc1633289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f290325bf6b7ea86fa3a073f77584d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271587ae841b34057c5c5221037a897291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c49f1aa97f83d121047cec8a08121292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffe67bca00a7d1cee7702c9133a412293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cfb5997b427831d47262e56a5f083294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49739bfdb03e1081d4db68eddf5ceffc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d56be845e48402cf12c6d2d3cec3c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a6f9c36f829e6c97dc40f6b1259db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad66469405119d27ba91bdc2c95e98298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100378635c64d43e1932f49b8eeb9313299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfef896142aa6c9090515afc962246c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf84452391adfd4311c89e7f30f0e42301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66914d8373d364cedb4842d48267e64302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261060de910ce2d9cba9dd889f03b78d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca8f8ff64d50205c9b01c68ccdcfac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcefefb9d293991c43bb062256ef3a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d809f987bc4edacf3e041492e3262306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcefdc4d297f8ba493e85781275af3a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5aad2808febe11253cadd1bedaa70308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c2bda67e78ec36e19b451f98bbbfe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae615a797d643beb104cdea11465e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b10014803489788bd17a4b5bd5189311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc9f681f4ed086ce2e77b6a684c418312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0e2cbfbb912a1f1c16b60723e4550313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a446fdbe079934dc48c21aa4faee3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8d7bbd609d31ee73fb85647821841315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e6801d47c8ec37a5d92209f9d4721316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3a18114f4c6e2436f9f415e3bcb9d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b56df3776302f0d61e921e21f6732318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a496a19d86ded1ee570e0914db235319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786822b526d507c819e39f76b9ef490320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5eea661bca49f7ea7f2bedb60b04e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de577d481722235018ec79d04e43cec1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191e4646261f4c01f1bda8a18524816323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45827ccb0c9d2bde54eee1ab6b369b06324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218282f80709013aeed7eef91878dc0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa298bb7d47d4efe9beac466e6389d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d4a155ce7dad264412de0ce6e3c4e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c07f5c70eecacbe1d3c78b5b89afda328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e099e9d966504ebec84166cb8fd8f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9803456961aecf32fbd2aee3b6539330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dbc3530a573972617c47b3a508bf9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14994136177dcac1e1d4c0580c3d7b0f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e469378bd0f208181c88d6ebafe7bc6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c2dadeb375f79ce76079c24fedd7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d5919637d3e596257d9ed54ced0ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269925b24cd8a14415be034608412ef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb8cc7f0cfbdeab9ab09b06f2f367f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeabc63de7f5b6295500f0ba58b245b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccca9419031a2ef7d17152690b32a46339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e48c5526b01b6e425c3d8a408e8d60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316ba94d067df385ea647611198fcdf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f46499cef8ec5fb68b3f93fb0d6233342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241290631f981612069078ce8c3d7c4c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20575499f45b3c9561c6a46518e67a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3eef2cc03d37d081451b9223621a8f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418dfd061c79713f6e7ca45a20c099b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a954981459bd6f42352bdb01e362d34347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb81b9249850c68a643e9c04a05206348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69bdfe29a0ef05d815dd4748a36288349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dc80086fe5f44307176785be35a78350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64f3475c99052ab80e5bcb765365e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6301824f2959c75953a246d1b17bd4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb814b249d30c326980dcd3d6f3b79353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b4e094795cd49bdf2b38a98077d6e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e32069e90d47160c400dda500c33be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44f1e481fa09491758c10a346da50b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4c4c8b32d8393d71b9ad57da20775357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83707ac8aa76b15f2458ce3f2392f97358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d612395047b0573df3addc141fa0e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223b1a7a2071864d80726d41b52ba3e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46c1965b808d47c0da401d1e26a2ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e33d816e8afbef6bb94bb3478194d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcdbc14c067a2aa6efafa47b4667b2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458981cbad6dc76b3d20c208331b1a43364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb925a6d1b2db3e59406add0369822365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891700f65bab05420770927a11bb6e8b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043331336397527c1cbe5539154a250367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe2cd58c0041fd53dc166f2b7df367368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7c4b11f30dcd9d1a00970b96c6fa0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fb3790adc779d4e47b7a74c5b9ed8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41442a2072ef2d844651926abd98d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d118d7e363c009929c71c558f8e00f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8353fd923cb7d339f39fd15b822c0e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f4ba3bedbc9f2d7c6d8e9a5d0aa1d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345a7235effef6a80c1cf9b7a43af44375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300d654a4d004f83a4b0047c64bc80c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863fea79ce0e35bccd9f4a8e5790844377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4cac4e04ad7c2cf3939390bc403c3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b62840470c0a2a00f3d53f86c93254379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c9767c29c19cbe2a72f109c2cc83f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5fcabcdf3810e8006055ed6da3c8c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29884ad9460054b7d42901a4559881382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f14fdd3ace945cd93da3ec8ff90d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d1a63bb9e2c578e0a081fb1576990384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243ad136c1f42c9f27bf1a9c336a476385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5e83c35ee185d69638bd233f7a27d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65813435fd144735e7e30c8aa777e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de891e0e9627999ee165c5d0fb802f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35524e746b0695a2dfbe51243193fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175fab8e3ca3190fc862b61d56de9eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de334440c1a1a8b022e4ad09840524e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18eeb55d3ee2fb619386acd3dfa5461392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb295c0d77fcb902272f8421ad1626393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83ec74e47c08d3b5a69c6a767b464d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048d5cc5743218d91919ba56a84fa4a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eaff43f1da9a17f1c8ad114b411ea2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254b0bdf1a86f5cd63753ccc5d5ff23397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc118e2b5c18d16101ac1f449967a1c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62a911fab829f6878a332edbaa0b55399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fadc07f398edf09b37e23492a54c55400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b13e567363837881c76726cbe6eaf4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9906121da8ca3f91fdfcfcd383458fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4457c8b345805082510697818b858b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5d0c1c54658dc158b66d7c25ffa16404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72da6cf537e841f87b5e20e54161a1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a4a7cced261b004ca8d853f14572d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebfbdebbe12c71deac9f5350b30d26407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c7796ef27bbd408a4f53bc871370a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d2517bdb3411ce4362a386e95338d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc18a0f7787f448ffbb5c63f3d0fd6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986d5ec69c3eeb8891abd4f3ef3a7e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1264f864a6aae5eb040b0108a15e0a1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00913b31e39d349c944cf917ff7a4627413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b930fde3b4ca03b288aa1d4de14ea2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963673f0556b51f8e69855edec59ca2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3446efa3b198a69716fc9fc1867b13416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bdd1f70aace5dc7cc44bf002a90da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79673da43451650dc4b574d7ffa88efd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edc9128eac7c453be04c00d9bbf612419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ede0ccfe7acfb34cf6af2907f975c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5b4dd09fc001955a5767d174e6bac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300afc76cf95aba93c030febb6895e46422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ee906cfe875c125c34b7a272caff0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08622a1ec0b624194c63c21e527149424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a393c8595060af4c173fd1bfe14d1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0a4c06b6e1335d197355a8f8d30c7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75637c2c7aa4348c70d194565f96610e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbf8e22d37bd884f1528835293d0d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5377a3a654e36cc88ac22ffdf6ce6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433a06a96b14f4eac2c4b025f0f2a4d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da5369e59556c0840d0c60ff37478c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaee222a13b8137163bfd5ec944e1af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21286f8b4f78aaa144319908223a867e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001f45867a95746a3cd5b0169900fa5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc217bde29d57e99454856854f853a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f254ac59bd569f4acdc38f94033d31436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89775b6c1d81e75539d76baea46dbbd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3e1017ea5d15f404f301a53ce4c20438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8c02cc96152547851d993f98c2973439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ccd802089844d6746d9a16887af75440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306c517dab8f51e48a9bf44bf369d92441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad3cde871ad8f4e5e4df933d494454442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe6bb829301cdb047202cd383bccac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb20989cfb9331a396817c7fa61d92444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e183a7ae66b9916913b6cf6ebe22f8a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d6dbaef8de5ae29958eebd881c2d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e2ff5999d2e5cafe4d0259a75826d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4507e790107c9356521de25534f27a5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ed10f547d06791682a8ae73b227c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a72a3ae6bc6720b311e9387c72249450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904d4a1c1fe8b6f5bc833860d1fbecc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc9dbc07e584c07dff45187d4638c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5460b16db2572e48998be26e0d52eaa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9942208f226ec275ee5f98edde97612454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27958b3552f82473f17581b8bacce064455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bdc862c6e18454a4b8cbb6c95a996456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44627b13be2c8f02361a2e38269529457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7cac2de31c35b64ca4ee868d6e03e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de76ee98edccfdbc35ec9aa0ae0ba1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5cf59b3aa66d221c54fb92fcf107a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e904fb6ecc133013d27787d2f59cff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff923a99d1a55671228dc09bfb2865462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4aad3790f5f237b3df5587c8e1c740463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a89e70e91b37affc3c96eb1a119bd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8c351af9ac33c122fdcd12f9ebd90465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca846b353ff943fa03239031645cf87e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d82ca6d0f11997c42f281aa838d6e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8889ff891a53086ef2dc51aecbf569468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b5ebc1ee96f65af2951da899f57e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40db4c9ae9a261872cc29a8937005d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5c16fb5b6a52fd5ef9f3e84dec29b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf4993fee0e00c10119a9b65235af2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cb75213d7585a870d3163424ec126473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b548960b9d34c98b21a8c2c60ef58474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa816b0f7f412d30fb4c9ea9c58467475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bb73385db344b5848fa8236f53f1e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2d45c454d0f2104153cf9e219fe4c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a616df3e6dca038f17d12488e44b6fa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678db5243545753594d4d903d5a5a6b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186faff373a42fe38d6cbd8bd639b50480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea109f4504153b8d100c99cccb753d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37777cdbfa5f5b33a9b00e2635774fa2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a29ea835436b2e13088aedd17804b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e229ed7bde6cafb2d61d219018447d3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99613787bf1d71b9cc2b41ae22c0f6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fff28ff1d873e593a12afb30ec5ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b1ec4da49234cebb8c33258ffbf5f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba834e1aebafbde15f851c423257960488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77720703eeb72ae34151ff2181362e16489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6afc8d9610f10b507e3e6cd1bf1253490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c76db6f4a69707b6b8dfc7b9f44970491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9347184ac09a2a83252d16be63fe6a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1213a7d6ff786803d2655e3e5513dc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b80e4de4ae5283d59f3562694b4c6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a7c2a1bdea9edad98dea2dae37955495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d3fabac7acc7f0e22094ac4d56d46496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70575e5af573d8656a5e6f35cc6637ce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7be2715b4a80e214ef9677dd81ca2a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45ed4e310625af05f3617f09a1ae9e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8eed45af3feded0cafd2e29b112b7b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e4c4a312682c6f5632635e6951b48501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae815d1dfedafd15a08298b5aaf3538b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c409788c5504f37269b67bc34b20544503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b20d96b38ba8190ddf724b959526dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f7bc9e9ecbc797d3569d6ed383a34505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff5e19571e16a3df186a78b18c229f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc551392c1d401c776a493eca58a056507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480a54c14eb4fe0cfa61e92c655237b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684e67f29cb5346e1235fd144706121509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0759582a4c840587809b55fc67fab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee7e8160f7415634e7aac6dd9bed1b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e538d441c75a6f9b2399395455644512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66222b91c8940143142f15ff718ccd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e8aca82dffd36922cbd510b6621fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35f0133f08261afcf636e850fb5ed9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c96c0b0356cccb71d572c7ac032fa4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0aa3c02ba89bc360ec55a3e105b1a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d957ecdab6d24c355499ec0a299928f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd9140094d21b2f65ff698183b1a66519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78540c69a5d5693d7f041b5fce81c87c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b5c0760eb6edca7bdc6048842e8db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2ef31c6bbedb75d4c5eb0f4716c9b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd601bf00113111eca0df3f4be13753a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea3d5489db34e1b7977308330b8e00524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24c42bff32437d0dc8988e950bc8c0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d891202694e2144724731023ce823d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9434a058a3b9a8a11e168afbdeaf8a9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5311fa69833b2b666bc4ec6c1bbdfc8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fcfcb8988747e965b54af1cf69b7c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31de2610578b701032cabf2eec07815530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f36bb58c3ba04f0eef5e7e79849d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf96e79f105c17b15e40d0f93c67023532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab0e49279bbd981a69b84cdc73ba4a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213efe1df72a6058c1d48e135d44e6d4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a487af1a56e4acbbbcac1d6a28adfc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117090951acaf8a78cb3c489ccf57e5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d0f58414bf45f3e8b877e08231174537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efc0d65f150d9ffef3563efa9eaa35538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfce2f11f9f866df59954d0c9227a39539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2a61b9f48cb2ad1d59d3b1a0b8a23540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92960d9750d376b281117048d5600e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236aef41a1738f01245875df4d156be8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b6a508b66deb6076ca684ff91f39a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3147079e808b10c839972ac2f235d7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d0270722227703360aeb0ebcd5523545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7829fcf86a7da062b4dc5f01b107f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2045debc290e51f2d38a5624a854e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c1523d423e97d0e5833519eab561d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b495c7061ddd51cf9d7699d1f53779549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484617a35068449873252ddaa420f47e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5380e6f4bd2d425f3f0cf2307c1ae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2f9240ea9c9fc75d022caf65bdb14552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439329ec21183765eede8d11ef065e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515d068e8a55509e76d5759c5b4f1e7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711a015fc54e6519543c061e66c4ff0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0484f70ef41426ca440574fc18ef93556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d46ed9f5fec1b78592acb8528e827557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae11c22ef93cf81564d188f1c238299558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ffe2225d2e06fd4629e74f1df05e3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7bd02d689dba6255bdc29d5b8aabf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ae72449a00a55642e617fc2fd12ba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794ac2c4573421ac046b5e43c657b3b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb84cb556541fc1f01ba59043996531563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119196a15e30f94a0bb487cc55528433564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9f5a50c53278425022c6c49435414565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4589903522364030038901b85c703f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fa216272aa54aa21b3e2203ae26ca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda05faa6d20bf0a53083f6fc928c50f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de016b339946273817b69655ba40d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57447bfdcc8aa9f5146829a52d8582570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f88e01bb164df8c75a45d3da975cde571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a78ed9d246eeae777de8a65fc63855572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbe1a0d26cd791172d8f4d17ea14a6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a99d1a6f8685bddeadef60768ea20574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d3037c9c7b0a13028ad718d114650575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9847c87d6a29bdeed1e387d2700e96576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5936ae830f1d75d012b9f1c4c90860577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f341478481ebe0a93893a06a5b87be9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26349eb60485a2b1c22f220982720408579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e6326c95cab2d402a4d3f59c25cc2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357300ef40f80bf39542f660530bc17581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850390894ee5f15f201744329ccc1acf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82b097da1b2353fe2b8da8e9f6aece583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148b4667c875ff0ab928c039adbadb5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12575b4fceec27ea3f07e3eb8b7bb5b3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863364faa8b67702107299bd6b6878b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3e559d66e232c6a3202cdb1e66149587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1485983ec886cd590dd993e1bd63b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7da20f144fc98c7dc5e7ee2a40c0c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655ba6a25ecaa080f327231d018b223590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fb804d48591ba59970a1da9daaeac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da66e30cb3f3b0ced885505b7f40910592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa2e1354da9499e61664872f58fdb4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30f361ffb599cc10df13d2fca08262594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2071f0f5747cb4a6780154a490bfd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645af003b0d10b4e3fd7e9e7b5b06d7c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55a904ae8affa46b024a8e4f27bd92597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d049a4d27ed62900b86154aca291277598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de935b59b6e444085c73b7671ab9cd0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bf6bab1111e77111074f7b7d2ce3c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8506804b2028b5d17caada666df0624601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956a703ae3d0271f85c6aa30c0dc887602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba59b005dcb85666ae937dcb1d85476603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1252038467b5fb684404f62e7f762e1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00657b8d64b7cffcf61d9938776a8b75605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421891abf736442e60a9589eb71febcf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a376dd6026dbe7afb46903f7bf942b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e407286b40ccf04f5387d65e760b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6122ed9b3a8c90a6dfd1b0a5d00b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69f2b29ae17d03d8916098146c8f41610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4801f73df72bbbd9fe6acff02c2e1d2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502543fd361b24f481090e09e07ebd4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc6633fbd586fa55a57f40984e983f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca589ca2d034cc7afc9f048c9032b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a26ce5b35de4a72200cc67b97fbf5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c930afec19219ff0a7abad710d7226616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13aa2450fc905dcd5ec8a4e7e64f80d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be74197bcf07ffb87ad4048876da076618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4fa5aa5a27ec62f4a9db948d2c2b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3700c7bf22cd7514c2f66ad6c1a1c21620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde81355d06432ce1b9becf7a85df61621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72f419dd79b5df3644c5f109d4fb73622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f970a1f2259edb1ca7c6002d54193c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2e3d74b21afb08bd5c84ef0bba828624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0b200ec79772e778f02743211b9af625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537d6e6286181da9bca450627891fdf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f4626dde2b3fb79d40bc4518846e9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ba7648d2fa5271605816017303987628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400ae678a0738d56fac2388622cf960629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46883e68b44d47c2cd0f95a4bc54ff35630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8153bc9008dfa4641a26e3e1210a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25267c7d9cd25a4b82e8e62944bbef7d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cd4cf1a4f4b05876f61fab0c60cf0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3929957f1522523b3afaf2a0e76bd6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac9e058c246c5c9ce64caa0883cc1e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6c64119aba8c34cb23b17bc0244cc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb86e66d2288226f33aef95fe36e17637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2621305c9081c8a2b43425ce4c444c3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea98ba8559d66cd01d76ed329e0b22b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a0d1e434abbe96628ff12c4a01080640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a412bdcd49b7904e809f17ab06027ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab5ba56c1193276df38b3253c4bc1d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfaf96ef4c69fa7a87fe96118fb5233643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae34a1a7cba0c0bbbc1d56def136cba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6246553a97109eb5efcb18457a5336645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f4d68600aaffb41d6aa96a9a11c25646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b721ffe69b1ba416d809f9542ed4d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f65c909744c3733d278e668339318648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df02a25d03fea60cd7c61d6f4e0a1e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c9d6022b22af1e54fd8df5275089c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59c125a8644cf542a5f498e1dbb276651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90ad1b1ab071bcbe2d1b4526dc4cd9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a3052291aa394b9ee1046319546f4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5d3bd964b3201b151877f14d07282654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50a9660b6ff965067851944bef9380655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f518e07cab2499f23ee23650bffe6f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782337567015822eb9baff456777469657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f766f362053444130ea916a8c8c14658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f161c29f4c798169b8f9e94f625818f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302b98ffc3832615920ba3f7c5de6ba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbc0ab02e62df52dafceb24cf53130661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc36cda7a596545485cc6ceabf139a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f08cebd64e893c236733a512228aa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef2ad1cd44eea8d919581a2b245940664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc498199e6d2d110ec2e024eae690ba7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdab8b7d9ca9f7f5ec7debacbb1bff8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cf9a46fca37772b0f44fc5ca27aa8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb9d1e3054897df64974126f5c214f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687b86951e2d2439fe6d2cf791c4a52669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d072a2a199b1a49f7806e0fab8f6fd4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a93da7cd38a6d8f2fb694be50ec67671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687de7a5abf443626dd3f8c53c061b8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1545c10fea12761764d16364f3556673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165b4da5715ffad2158e03a0407107c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc07d7e4d9c71d980c653a3d99a3256675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a5516fdf49084b4d29c11cbfa1912676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1887ad953c5b71ef68c5ddad296bf1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74c03341da31297ba65d350040a1de678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655440a06a7281821fae32e12c039106679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a88fb4733073e08d7a63c4b17757d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33574edab1158d30d93eb8bd9a5a3d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5727c48462b265fc5fab136e52274e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075d06332487e47ac23156dd25caa8b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a3bf46c5d0e423484f22c929a577a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe744b0bb15d731d7f2d864650a5fe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59014263022c471f97faa441605175e4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d6efaeaf303999be82eee6f22a680687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2b1f5bee83745b118998e314e61a3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e50f736906f9d904ec1f79bf66a24689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc1c1f97fca5e04ab7441f53b9a71c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e867897452601a91d426a92edb568ef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffe594b26198f795fbc5f452d974c4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7affd2a8678a29ebbd206aa40d640ee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017afefe20a8b69f1570eab4ef7cefa2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4d12965ba12d912352f29b1830642695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d77e812c63fbe6ddfdce64ae3d0076696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4b1c75cb8b18b493fcb25444a3614697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808e81d5943610e558d36b1f390c0cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584fa3ecf36412b6e174450a3a4cf63699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2082077ff13b55a2daf9d3a0a28951700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0603d77d9c2fb55f03c0257d5b8e886701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6dd41eb13138a5edba6fedb1298e2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1888d4876365f478b967dc3c1d751703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c5e7072ecbe1c589436d855aebf8f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef586b03e6fda769346292f550fcc5ba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5d6581885c6165b2e1ec5df0bd395706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841f5eb23c67efdb7e5d12401b6998b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ddc4fc5615693a005855eb4bccaf2708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b73d407a46206cecb5713a20c77d651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef763cdcadd7fb4538df9d4f4b62ae32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f607f984f45de0501252bb6f247d4f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751f89d728f437dfff8919eef29c8234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819f9f27ed6ae6ac515c2f2d43e61f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098264ba91c768e4f157afe256a451b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cd5132f83f1f7b3dcc237c404a5eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec1f75f4a7c9ccad7a0a8b068664058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219d3c8c622d8e8778c831489c8a7f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab92492b4b1ed9040bb46a02ce020510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb338c55dcee8be9b9850b360ab20b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6d241ce318ca766dbe3939740dfd312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9824b06b286054b870d0555d430a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b098b56987fe9aea8a9594efb8d01214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fc4e5c9eeaa3a493b7b4f97a2cd6d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eccf68bdda24ea362efd22b48f242616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe41f76228bd6f7966e2a60987f77317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b60f5bbf402c5cbc7c4b44ef4fc0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b8f4a426e2c07d88dead6ad06bb9b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d722996c5373d05e5fc96af6687b51d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5da8816e406277e38e284a9ee1fe821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa61978a724b37661dd3303390f4a7522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356a8436a166cd3f580708e18f48ebd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a757791d97d9de7aa46065460eb5a5824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f6943f549e9852fcd6f498027f1d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926707ade102e522d37a3a557d8fbc0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc042a38598bb3c1e0b692c1afa7d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94e9360829a1e554c2e1e66c10b16628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f08e1e8225faf9a6ad1d344acda1a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97e6f83c15538097cd96189ec8b5ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbcc31b94ec5e2019c908beabe4f0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff626f1046a2ce852969f10aed87bb432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd0f19a7ba4ac0cb235c435993306a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079c3bb8d111e3d65574d839f645cba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61219ecea97d89f38b40f7863f8a6ace35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b12195882335547a97a6ecf5d2c28536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bb155be185ec113f4720d929b38dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c99f0508977d9b913d8c87e38744a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3de6dd0f16d6ab7b18293ebf380ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70407170e1ae9f3bfaa8335d9837df740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2b9ed9609d24f9930897aa5ec58b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a2ebb83ad9b1644c78c5f9f5d388542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc26838f7012b2c2b3a1b72556f7bda43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ffa6a7b541b4b75b3a26c45e583ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea97c1ad3b24581ddde4c3460cbcf8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb407d70b080d9263589e68e749f51a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b7df91f3f2c1b56942317419bfc2f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b56c9e9718b428ab6cf445142d81248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb79a690c0bb9dbf9046a7358576b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de96a9853a98655c547565104b7eccd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db04f8c51bddb6ebdb78de22ddfbffa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f01e96520e3d2cfa5124d956ea14652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd1718e3aaf3be161dbfc00fa03df553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7777866c4db5699918611e7988ba6a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac523f808a1452e32773968a46b2b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643e723d502cf67cfb3567937a9528956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c529ebb2185173f0754359f65154457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66f050a0a0e2fead17caf3c1b190e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623942652b86b6c7ca2fcf16bf9df7a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d723efa347bebbf8aaeb3b09ecfd9c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec58d714edf7b811ad692de1f26f31a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c83fc944e3f41f89f7c7d839c7bcaa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9052ef4a388d28e8932ec795885cb663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3e14e4e07f5456210129b19d41c4464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cef5895bf6ab95fd446a9a13a2d78765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62722f43d4bb911d1995567a89e598a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e3ae7485b72d0cf34055fec9249df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503dd2c72da418b5b4c656badb45f6ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700ed29e0ad850f3c5161a92410aedb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d603269a03b586d867ecbe2b53ba470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1868279c58b27ec38bfd5b09ab69671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6505aa3c720494df8799e441bd470b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918aac5215a9c5f5666780b3829403bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d19c1d10aba3307b2ce703002470fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711e93655bf1cde34d797ff2ec2b01675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004668f3d99b247184cd51cd4921e3b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7121f7212e05a896fd8268be08d814877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3763cb72ba696b4b74f7bcc784a7bcb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d0659f7aefce32ef6e97be859237a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd181500fd0cf52ad4d36673ca42375a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c873c75a25cfcea78f2df0e235b0d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c998703f78eb8e2ddd84c71605b0282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2291dc6f5b6af3a858a09d31ba06083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9cdf7a89237db1bfc7b8042b2a7be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92538ec5edf47ce0ed1ff451accdba0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec86b2f580f82acb0b35f83a819174a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc174e455f3199da8389291325ff6fe287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830df7c1580b1e4212e0dd05328fb5288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81ec16caffc9e32e20e2df5dc0336a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684596a2680e636015b969ce5b5f118490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63bc8e3c4efa65bb109b33e6a01d6291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d525a2ae3154decd6d866afcac2ecae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd46cfdebd7dd38b55790dc00c231993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b307dd6159adc6baafbeb4358b53e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0dbc1cbf36d49531eafb441d9d757d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10db2cc2785d0262268302c61d2653796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b07e47659ea7709a078fcc560b625a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9703e9256d46bce4fb1d9a439b3d4a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94d48ef54e3789ed2b55effc971e5999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60401b548d23b2aaa121ba56cad966f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd4582aedd8bc0d536c2a86e0ba380101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c32595b2deddb27a36deffe46ac983102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65187e28ed077322d07ab2dba0962f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a442d5cf4d8243032183fb7101760e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3a22d4a9b8ee214a5e13a45fc54d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2778fd05459c75bd8eb36a0d56a8113106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3828b3ef4be78aa0970c600f692ee8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1a3a4bcf11ccaa8faa26d994c982f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d3df692d6649e57b8fdf7d02dd601109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04433d05274a4896d059df50e284b97e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1694b57e4f244e2a0ba9f980b11938111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc21560fd5f4f450e427526d4b3670112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0464b3af3cc239bde6212d45d54e51113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef137e2355a04a346472af4d490f5de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98efc1f231bcf2da830913b5d1737b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42003d5dce6b98738dbde5dca0df9845116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be8cdc2e284f1152d1417b7738862c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9805ade0069a239988ac7bdf09b74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47411aff34eba0d0d1039fe906496f7b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a0327946e45e863885f26def27f6a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7c16bead27d31acd89f5a3bc01dcf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cf5dd57f8a10ca9da69a244ccff2c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dada7371450fda40dd09a482d5336a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a29dd5bc28a969169a29f7878d9b39124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dbf203dfc73ca7e75808f90ec0a58125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2659bdefb29df1eaf096f035029a189126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34f64ca7da01a91e68ddbddcbaf6cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595a69dabeeb0cb2b3e6bfebe6b0d7d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a1709450fcd2b9b95bbf1213a3899129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a642057e03c10fedab5a3fcf08da8b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9675f3f222a424ebabd3e213caaf47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c379391e2e55480dcd8e2c32dc228132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da6f20ad07d75cb0e22d0b0209648d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9f7fa3dccc3da63bfcf0d2c41c110134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a98439eb77e96b8208109a2f7f5248135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e5d3b26973da1e9746572a73e0fa1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7814d276aa965ce17bdf4e7d7ec63d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807fb32dbf192feaed65a1b66dba8da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb3461169df6ed092eca1ad0e42f30139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767c5bb648458f4f75829f3f75b8a25140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4484a00c5da6f6db056e45290356e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196eea250b7e9cc10bf7b27839ff63a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dfb032affd5751cfc062b9f08cc11143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83426788ffc63f457c37c6ff540e0c59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453afb362ae9f5b60dd729b3ea3b91f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae34b7aaac973404e882c77f1200ce4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b717f5b6197bdd0cff5614cb03e0234147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a8f2b4e835f7798ec7ed0071fa224148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b137a34c0656b808b30f98f2206d9b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785987df84193f13924eae44ee82073e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c3bd9ea3369026ab2bcd812506641151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fbac9edaff0ec16fdfb0cd2f51d61152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7abdfea4ecb578423b0a1e8a597ed2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cb2d83a080c62d58bd7b81b454bcc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0419aee0837a94b3e3e14f346dead10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cafbf2cd06604a4b555e6a0cfb36f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7002ac8dd739ee227f2c3b3252f06c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9e1bc6f0184a220266b940487f20f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721161e6a54df38537eaa86f88ba2d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18822e0b1dcb5dea2fc67cc4d9410bd3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6f3a257f2fd8987f3d220e93453c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3847d5b0bffeabac51937a5b202639162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618668aa305c8b465fac9e148b19d95c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e0dd0ad1992100ecf43d12c2d2715164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b13aac6cd748da302981100f07318165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a578cf1db270df1e853f48fadcd9a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291c72e70aec6ba927273be5af28caa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f2da98375f97c15932811f29582fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73a0fc595962917edb8038c6cda67c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86e85111ef9487df1c864e8e0c5e9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dec070023ba7a6b9394f77874e2c63171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33166e87337f8eca4b56cdac8f1c45c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0131e640fb7d4ce78e0626b7eda3ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dd296b1907d2c10c04052ba0d0618174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da84220c019cbaf61954d8e6e22ea27175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32d2d5f43a97c674e1fd13c2649bfe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0d688cbf5d44290677ec566951fde177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883418e2ef9bbd67b8e9bd8efc9fe5a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ac50a26fbcf63a505e326852b5e99179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc000832cbc6251650185e539fa1fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3d6a15f72727f99400b15f8ca5b05181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbd39b9870c1f26b57ae182e49b85a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1f31a4f8279e3f9f9f68d3204c9a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90d72a5cc5ed0b3688113dfdb6d61e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c865e51190c1ebdebdaeaf06e18ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47996601e8a93baf7c509d9ee1144bc5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82778334328e545ce3432aa9c78a6de0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7692d0b8ebf2ac42ea7cb5f787d69e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22214c733618b6bce6d8c8467ddc321a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1e3a12181c39afbbbe308b3894d96190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab578afd9614172f35b77acc774ad361191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7275b36752eae4411510c0988ae8900192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba96bbe4af31b71f95e36e4805700e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9090c9c077e64033c4d54c68671c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af1fbf5bc11bfc8f74fec6fdbe8442195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d5fcd8a7341116f603a9da4ddc42e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6bb447fbf327c250feafac453b666197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8da4beada57a338977a85d66690019198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91384e92e2cdde7a7e87772e1eeb3f70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ec16ffde258b3cf38bbd995ee122a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa1e317d67e83274b26581d6a879a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadf590942d2d52c5acf102d3449b25202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149d950baed7408d45770ceb88fed7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9de4d3ffbd059f17560f6d9c73528204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49c9acce1ea03e6efee13d69d37e45205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1456932ab5ad0b706daba62765903ac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd2cd93c26137631684595e131e085207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037eb91cbc8e86fc9c98eb3d7596b4de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136189c49a06547c836bc2710ceee452209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cccb9c1163c1511479b163cf04f7ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911a87f6b843472b90cf41631680ec3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43978f1573bd540750fabf7e5d7b57c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec0e133b137f21250bda128ea0ac1f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91eaedd715f28301f495e0cfbc10fed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df858d276813e41ffb7b9abfd09bd12215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91158c877e22c58ecd09b3294bff7bd3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d836bd35f02b08c0dc6f2afa60ece0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756354c20d4ce0daa344c811f1af8fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a5d658209bb132bcdf65b28e8e3b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba184e5170997413a75fa22c8fb46b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f258728b21ee475cc481d8830700d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37dd5a50d3fff270e2ec61301de68e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78c8742ed5e7ca9b8bd430dd88e520223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1093f1279ea4ddf67d3bb0eadb7246224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa524158442ecc32ab215ddc50632c3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c5d27d6241d2a276549074bdc947f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4201ef888ff1cbc10145821e8e627227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bae9665394f86290b538a53ff298f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9928eb521bd240c6e16b44b0a2082229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2eb068f1df91533fc23fcd14a6168f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd9d4696dedad89bfa50201359a94d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d9e11cafa2df4b025704f0c6c8d92232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c7b657918eb2e2eb5032942bbcf5f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d5d2edcca0f0f5d6c50e9238f032c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c43b98055e7295696608f7f9f9371235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec937bf550521b5150d4a09ae431598236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b019234a0497d37fa8f7b105d16885d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d806d82a69df69ffee5de45b206a7a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8d97e72e04b3a3844cb6c54d2504e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ff2f9dd90dde49ddae35f6e834b70240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531c483db82768b5645f789b351021f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2f73ac07f53e1c51b7608ee1b4a4a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc542fd08148640988e9050f4d712f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4764b5de465da6f1edbc7c862fe9e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864ceff2079ddb9c0ae8cd8b4c3306a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847c638269e04d915f96bf6390339ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b111d4d1de8e37ccc322b191476ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb6fd0cb629ffe69d7d35604889897248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a581823f59b75f330d0aa13f7deee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89176b2c24127f96253d768b463ecd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438d6ccb33404aa6c192a6afe9ebed8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1219c087865a7ad1379c4618e4f029c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b87f5a6bda85e3e0ac5b6b4f7ac424253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7e0d36b32233a737d706c12725819254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ae67b77effb28085f325e40b2da87255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04181a449070dfd26eca66cafcf6e114256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc391a41531d74038199ae9cd5c3c7a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccc5001da6c96144119d439fa88a5f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f78616ff0d7268d44c1c0ba9b2b20259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10256439108843b4322e87bd94fa10260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208819af8123e8bd6eef07dab56019b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9007b0b511b38a76820d3a68072ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59350ec4dd9b33e6dbb54b2863e1596263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a31dc5f0ae5c2b8e2a855dce1adc4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec116041822d4235b9a318efed2167265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d01132ded980ee76508438e6b0a2c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc6ebc92f13f56609a84916e30c356267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d4d1106011fb19b5614c1616dcc2d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f9cf3f2ea43368cb5799494ac496c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124bb708eccf7e834b3adf7b16cf765270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7770a706f242b9587806fee0ae588b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e8f697eb311f3aee725fc52f6373b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a404243dd612479f24865e44f1413273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba59714a97caf414562bf43bbd0f14e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e378caa8a5d9b72d50b9d6bd617028275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d7abf768558e395facb8d515859f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a35a531c94853a5e2ce65f1080224277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a2b9b0748632d2c7bb5784d6e9450278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83a5f4cf097876ea921c9134954ea2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fc3cada4e37599ea389950baa6bb6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a0ae545dbf7aad5e0a57c33a4168c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572cadbb2c54aae46fcacfc1b60b1d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbdd1de0f5cf64f3db296aa07eb237283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53d9793ec73c6d0ad8c75743f921fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327d26443e5a9b4c1078d4a3ea1e397285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424652517ffa72581715df6f60a5e4cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60b5e3ff20afb7f6e9134cf00c5835287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c211b4ee4509ac767ead8d5be065d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060503a5a3fdf375f561d3ab8c73d24b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3e24c06bfa244ce0738a0d044fbd8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc3c2479d716e003c6ebeeb142f79b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a8c7b30965bc265feae475a8cb2cb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127382bb7330682f433c854d3159856293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c96b4476f5200b626ef3eea6f8a5e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521ae7bc6e081dd2eb41145ac6674ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb845f4e56d9e39caef9c0bb8b4c526296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946d75c31fbafaf467e3c20153d5741297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5c0cf233d9753306eb627878048e6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0eb87bda7587251f03130b8894c29c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b799c9214c4fc1cf35ba6ab9c45869300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6dc9bed76f6b56446f83356976a1e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f966fb0ca061445dad6d7a7049dc486302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25beb7a9089536b0d0da2bd0c1dabb9c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0c24db8087df4451294fb652cc52c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55110647a573a1e086e2fb28d01377305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad4e82158cd4401021564ae815cd62306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4adf5a93798f9ed8df22403c2c1fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d96376bc2998caf6383f5b2a51f13a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e68c3a6cefba9420d53661a071219309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f903fff64d51c5c4ac61fea1c29c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743b5b8cc67155cbc2a4c3d5bc59102311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d194e386492c50529cffe64afdc4d2d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d66bc77d704fc5265641210208064a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b6315ad0acd30cfd2767d7c1be043314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ccd011f3e44445ef639906916f716315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6b2ef9dbbb9987dbbba1d94b38d26316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad38805a10cf0d7a54df37782d63fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a07d02ca7f8c2a7217cfb47ee81ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7443536e09b8887a5cc413749368e9d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8506fa3b09f0311206907c0f2e6ffa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eaa9318fdd7ced77a6be52e81e11da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58852a5a210d79cca03e3399ef1f6ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c354931e66baca23634fb7d8d5613a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c5095bebe5cec181bbfcad2828a89324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ef84471b98dc9bb9f3d2d4a698c8e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd07d5fb7b5185846311c359bb8ef8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c1e5077b27bbd3a223b94dd231272327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5105551287490d4dc51efc3f9b74f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608ccc2881eff5eb597a056815d0ace329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac86112fa06fe235d1b9f4953228e20330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6630c70ce31b2aa7ea61aec229be2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5d707eb1f90efb0ad008fee0e9e36332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fd571ecbd0122734c3971ebd1624d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5bb3ffa9855ada7bfd0ca34cd3baa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502453a830d84ef6261310748c1a707335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374e80353e971526982f49420f6b319336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888bfe13ee0bb943b7e1783122e75ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f122a5b127045460331c53e28387e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959957e7b92a138cf778e60906594e30339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697de76ce4545d68290fa2eb41decad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e328962e6ca5a56b0b9203effd666e8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02734769994e18997105918921a86a5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641ec616e4fb45d9dac460a24474003343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bf0dbd3ed6b997e3df28bda5584ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576313c3eb30ca278ba2c452c64f119345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211bbdd47471183d6570519252c3ee8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e09b765ca47635f86dd3a2fdaf958e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a84a8d3e5667178c7248018a22938c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df124d6a95adc699170b69b0db1fb6be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97271bb36bcd7ce43d4b4912e9bce24e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2c3d7e7d0fb42fdb87e795e0dce30351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c68988d8e15b8ad18b7ea1418759f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2043da0296d8965ab5cf3bbace011353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0351cf32801f54c40c920d24dca2214354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2d6613b2989032718360f19f0e22f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec27594cf967d3e8f40a55a6142bf5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837002e8b3411319b45a6c819b2a30f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b601396070d471c444c8e499ac9b3e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14b734ca8bcd0e7a395236a198a9e6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b47e9117562df546e7aac541c4325360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe69d8886bfbb9b4610e234f96bd68b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a636743a92ca182af0794767469e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c8949c86dbc662e092bcfc03d62f9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79236d6dad7b8a4f48eb1d273e44d652364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06933ae1505ffb2e34984a9caee00c52365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c22a0ed6f8387920b641f630c2bfec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b6a9bc2acbeab51078cc3ce4888f3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d178b2c612667ef24a0a2fe8f628ad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e91a43ce05289a5ab74cb432ac8e1e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d1a156c94af497dfe5dc07a513de8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dbc270a95b3ba1af5d88ba9d9de34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150236c98f9ff4664b70accc56eabe88372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038c03c3cf58e6d6387c34e7d76c2df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa40d2fb85882c708e253ed8f778354374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020630f6fa920578ccef3acbbe2bac3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd005503e9bbcbd001a34e1ddf11ffb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49eaa6945bf0caa89fcaf4295fb525c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d25c24076d35902282c53d6067107378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915b1793217cf854d5d4d281a2243d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f7917b57fbffe6760c61ae85e2fc3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e0036e057c0a2dbd80197d2a4695a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05356afd81c05f6e25a50203674e34d4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817ffd30b8773215bcb45d7c63e17f6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972520c12718e27e110b7492ee6eb8a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7f0b2cd9a3cd4a6dde39bf58adc3b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0461b41b7d02a0b3597365383b197386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f1675bdce2a235e73b6c04550e024387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b67b95f2eb042e9040aa5d5dc5e8e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db74ba91f7c8103347f5dbb4fe11c84389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d03a34a047c7d37f29a82f5e9744e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af6f2d359aca7665f20bc47eed4674391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d5d2df836a15504255485da1974c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d30b8133baaf44d4560d5c007611a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff1d9f3361db9ede0815e114a940ac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600845cbe245a07aeb47a57dfcf25ef0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d5663e9a7ff2e4d204148cf904a8c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ae5875992b0f77a71be2999711e01397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82baadafd3041ae07d3166f98835efd9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556a4ae865526df7e5ce6c8fdedb0aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3326949c9bf1068bd6ff0d5e8556a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c224d02af9cec946fc5fa2fbd62f66401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729556752b05709a7c81775caaad414402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4696686da30a88ce61672966f583aa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c77ce9106dd56c0b91acdb43adad9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e095a45c187eb502e97b2a71eae3353405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff20b8d131aa5670e115dfe33508119406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c105a544bb720196cffa9c79c4f6d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a1f3b48f349d104c418ba15853bd1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee9611279753e1ff913712213df33b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd33fe83ffd17d8fbec7fb4e04a0133410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470ce964d972da4d2f6f213770eef20411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecd40ecf8a7f99012ed0aecf9548d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ada9fcc4fc8f5e02926eb46d67d09c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5efc75e78323a24f638f08aa98e26b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d428e307a543cf9c3c3346790f10bdd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43808f0b8056b13f7b0810813c4a85c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdbe9a84e972f1094183bea3c5fbe3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7550cb38ce6897f1874299ff8885df5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921753753a5038efa5806a7f3c334d69419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274562df03c3f1b968ecd2a733287979420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d32158119bb2814bffd6164264628421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264b370a236b6f499eef49122f3d094422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23099e1e01ca8a1bfe1284685942762423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dcabe00adff8fecc29a4a5b6dabfe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b0b21589a57f268102d4dd8dc6a16425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7b33a509166ada0f0cc2652c46981426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e26c8dde5c8a9978340f1a2e24e8b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a95affcd39893946e3d668f4f2c0a3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddef9b3a3d1ebc20f79560bc555876429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bab2a39a8dd35ba7828b39c591450430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d65969502a8d2177522401234bad64431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e381b3442099665480fe8fca96f315432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950f7c7c244cbccfe62a6525bb9e174433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29bd2f24453f7b3b22acd98703cb8d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a7a9d8b325728cfc9e808f8dc64b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f148a21407e6d29c93484d89a5786436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef53112ab6fe1f6c7cdae2da8e39cfd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c510d4b0365f202dd78c893d5ef26c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e73134e611ab913f2d9ad0051281a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8f25ade8a422d975792a98037e9d0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fbad34aa7cf8189f6dd30c50f687d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f29b3ae9c39bec22eeaa5d6a6bdb9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e12fdefe3949a3fa1c645d475652f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fc301eb486f74792de098ac651834444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9559b2e173e97ddffbc4c89d73e6d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543614253ce5df01ad73dc36d982b3e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99234c99159d407e3d15e112f89e002b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a90503376159e0717c733bb9025c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501a8b5e0cf7fb45f7269ae09cb912c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84111b97d52a2f1f13ef75e1ab9acd6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80409a598b58b240e3812387ba47b13451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e313f93a1d343c384022ce16461e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23b8183070b3082fe77941a42a34a2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623804c8ec1b18452ff6d4dd4e21468454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cd9f71cd0059fa5d1dc4c82433963455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd30a4a999d4931018d2192b63cd79456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c61f5ea5aa0c63c179e7bdab6f17e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af406c7b256d5d831b766964d7213100458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04faa95923670249258b1d6648165dab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc47f0e85163987dc114b19691b40cd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab181703559b000751e74afdd7d6e27461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12e8031b9d75e9e7943296af0c0a28462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba0e0fd441e8831645a8d997eabbde463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6456b4996a86c16868ab4fec40e4aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492aa145e5104ad36d636b2fcdb30413465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c8ee90b56141e82ba2920b6c00af8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a74d234d77aecfb14f70eec28d8c80467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de1d9c4b9de8bb1741ab058ceb8f88468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40746279d45df2310c9f839b4faa06e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975dcf2e2fe6a63532cb055e4eea3cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0ce7094c207cc4eb0f7607fa0ab10471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675d4ec2995c981c15d862b62cb7dcc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b32e12872f7d76b681b4e78dbedd3e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2b509db097a98e180262c135e5e3c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335dc6e8a3e985c8586a6d2a523d596475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3fd0b6c5d047badb024c851e68e72476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f73ed5e346f2a570595037b3e4a0a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1a2a6a89420c476537b0185c383de478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4026ba5708d54f58e80dcbd0123a901479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2c74b4268ad8339a7881073a77ded480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d18a39b81bcc27834769bbd575de4c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6c91df46fb3f56759f1704030a4cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33cd767e19df7103ec266ebef83798483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb8d8ac7de842aa23704f323788901484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb85f8063fab7a38f0f1298ad50a923485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8dbcf9a460a78d61f204db36c187a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3965336946f1d5f365b46e6615deb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da2ac9ec4bfaad9cd9c0e982cbee63488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c97e9adc6c4da5c1d798d30d334a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b93ab7efbb7ddb59e7721b36bf0ec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f67c3d307b95caddf59d331688cf9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5503d9f36ff45b4dd5c8b21992fe68e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5d89fdda3f5b37bdc1a392aa8cf3a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5d593f0ca7def80d5c783e6f8502c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3ea382307a8f6a1a6ceac7d89f1a5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b110ebfe73b71efbcd87fa6ab8f1832496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504304439a9cbd21a4d3951c992fa2f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a56f31cd0a8e20be16faa10b1b5372498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0dfdceafa47d3e1253964dbfcd07f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f371ce7d32c096ef8b8db2431177b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5baf93dfcda367283ab1d6b841ab1f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9ba2adb2a47d3e36524a3a9457ac1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55e1a8a69ffce608787a3856bc224f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb92a42e51485a6cce5040f77b548b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5861e0e60bb39f45cca7baf7dd06d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d45e81dc9acd6793796b6d5741d64b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f1b0142bb2c333f6ca3b71568cf1a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca9fd9a8f54eb9e46a43605d09df30508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0af3789db09d7db2ade8bfd02b39f7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa759935cc098c3bf7886ac9a91195a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf0f766824fc6f501464a4a1882fff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada5cb2a89554426c9310470ab7aec8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccd9bb27dc91a44858305ff2308d9d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc3dfc7463a068d8c9814579206c48514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5d8a53cde281e26c0540bb9adfce9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7d1eb0bf316c5cee63bae08600d38516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f747f5b68bffc1c7508cfe7f4bee0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c929e38842684dbc6b16b854b5f6f11518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf4f5b5bd18bd21cb7590f17475a9f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19500bf3f6cf8be5baaed399d8ced0f1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174f34ae4f6a01a1a9848cc322b870e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3ff51b231e76c7ceb37b8dabbb969522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a9610218ddd9a092d4626efb5ffc0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fec12730a5608ed1ad4893074d398c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0399068c0d6d7e0a5272b426a008b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816f351172c42c94b1831001ca728ad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fb7c73db7138c4fb13bc329f6142c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0987180d6b24879ebd841ea595511528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c51f23e991cf3919bf22cb5d81264c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc560bc1d3fd75f8ed55ce8d4fb23fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb8f26e3074a6f5375c04ba6b7135b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0049386752f840e9d9499e094fd47f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f64e117ba3cbf68118fe586c33ad2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32d1d9bf4e7df85ce3fbb50c357d24534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aca35ae169978a6ffc00158c100377535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30396f0e6a8f3d1e61b63a17fb1df3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d53ac7ac8c8aeb1c3ee234cbc13da0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df492a5a82ebfff979d80f185a8928af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072fab128424a4b7e9a74f072500711539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca51b7a231c6cfe9deb61a57d87868540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce68eef2793e84b1d79e958dda5d784541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f412719ec7b6bdd9ef7255362319b9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db295daee4f093d9864345806645444543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107036dc0af635e7adfe6c7c5da810a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d871b5115c23384cc53a82c8968eb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad4a641ee20c10ecd36dbf85405f71546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea77c08998a9f8ecd3c4795847588c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b3ff75a16af01c31d4cb46df0bdd7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78158906c413b6adc5d5b59467680ffc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43146fa30168d7dc67832194b7f3d834550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e57a7d8edf8cf704beca8beff9b72551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f68fa40c36496708a028bd6a2f20c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4056c13cab091c1de68381c8f63dd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d206f59d5bb49c973cb4b3cc85ce5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f0a6af21016adfcb52365fd8bdb05555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9206f391aba8434cc361d7637ad2f41556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5314988ae4bb8c7328ed105a5504685557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b938ce9c68aaddff50ad4a6f05aba7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04181f7332639e859f24922ed4f035559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59e551ad460f1459dec3f3c02cfaf7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c343eaba2fffa1e6255fb4677318a8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243f8039242ff2264d33690ba8d3f18562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd549c1f2d4ec64aa50d3133a0683b72563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651ae01208e18901e1a6ac56531f221564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d4904457af7e920e42a237dd06b52565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2f0194420c164bfdaa62c54bbe777566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0624b45b8f28aa453cf4b9a98d37b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69a383d2b4152035d52e6e45cd3d44568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ed54b156bd9c8f876d821af268f7a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e8915df874489a651173a70756187570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c14aa91a35e219d37351b4ec9dbcb5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e31e3c12c31c27aa9fd1c95d41435572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cddffeb402d75ad6bc4b7ae3a6a572573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d59468adbf13a02bb7d700d6f2928e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35df6bdaaa2fb7a2448730499fb2b3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c665446360976f09570511977b4290576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb952e787db41252dd052db2d083ae0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64950f70a611e9f251e7f54971c71afa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26402fd2ebf305013a9cab80c3a991e3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33731b73e48f17574eb7a5818aab52e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3116fe3deaa846545da300d56b5d3f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecd11ed80ff538233905bb0f25d738582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846159fb1c70fa7337ffeff85a0f9a23583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4705cee0c4f3ff0c6b0572e9f09c548584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ccd9f6fa0be15b2d819c17348ca69585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b227075c442c142e41021891338d1ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600e00f8351f428357092f41a48a4b6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb35d47ade0a66b04af76fabd0d4cd4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3e9a27a3be68f9dbff97f91f0682f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cb35ad659f2f366f4757db4e9f056590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a298e8ea992173603ff4200beaadb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee65c1e8704c05b41cd369afea76aa7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccaaf481c006bf4996dc41c0577fd12593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93d786da6d4a95fafa8c930a437e33594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15489c4fef3ce60a62e1f1f0ef8994595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fd76ab610ed310d2c0c49008521a0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1d5bfbc39cf021ab3f7b6e22c6d3a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e3fafdd9ac63506770792ebaa3d89598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86390df286aeea4c66bbb01a957882f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d493876d60c1d7f1015ac6112b336ce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93f31a42305d5b3bf5c63006b9a805601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b669c19ece9ccd9ac161f563ffdc3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439015e28ee17b88a914c4bc65cb287c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411c4ef0c6ebffa2cc4406000d1fa3e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bfbdfd5a065ee2033289d6f6f4cca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa885802691b285e4a62eccc8ca2674b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b91ba3cb0da4ca03d80c36af6232bf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3d20e02f0f0daa70ba1e5df0c8ed2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead379009187472aaac74263513be6b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f4ab277a71aa1b4b0937aa6a5926d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ffd6f3e291777d02f321af9eb0c2c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24871a7672cd6017c2eff2896a09670e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370deee64c718c3b8483f35d19d1ca3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479d9c00713c096caea88f10c387616614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38a61ef735629a4e16d166bad63985615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f1a2a5b10219b2dca867de29233c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e23a33b08e5660e2c1d08eec8a3f3b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875058bdcb6e9a178b624e08565336f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf462bc32ccc445fe5aede304172c06f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d18aff2d65e18e7b94cef86ca35249620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99968ea40f22cc60cadc2ec375e381f7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd531ea6e45dc40bb45e28d734cb093622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf50c4ca032fc19134bccdbf6a2bd7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ddae1288155208d74ddcfa7c0dc87624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979a09f01fce3696e49b4cc9d82735d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f57e477f222e7d7f2728d5bd0daa3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a0a427a7686cad8fd432483daf10e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd223050fab59dd8c40e458cedab7c62628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748fff8a265993f95e7b2488c229f23629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071a835887aec206a5e7a206bdbc610630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549c6d2ab5f1cadca287e0d87679e06631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce4ebccf9f4f38e8690dde4e4ed3d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678275b1ee1839381eab68d800696441633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865a339c3b44f5ded780b1f2b1938b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772810d76af20c28437afc2f127820f7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8d6718951b03dab7a390552422c74636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95be268e02165de124f280ced77781637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e20c4ac41c4eb1acaa70bc4270ce5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53904a468fcb6eccc4acad2262be196639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b2cef6a1cdc9c94f663cd8aa10313640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624aee74f2e01a2f1d0bb2b82e965046641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803edcdf46495ea85dc1ecac0f5728f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab6ddf56246d6b87c8aa0bf798105f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d593da5f6607ec3b13a827f4063b91644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c202c35fd558fcac78d8ffd93bba652645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87535aa3082bac5fa9b515bcb8dcb3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc6a953710d4b6bf7cb1bb36e0fb2b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b84dbc59b35267d7a2605cd4f6f1c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77208a5296f45b7caf2c8aa8761209649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653b12ea5875b294afe416db8ffc7bc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1f533a411324983225aa67e358f1e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616a9678eb5e229999a1ef968a4ec4d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f3b77d15272fe4b8c69f0199b6a4c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf685e51b3274173ce99c364e89fb60654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf763816aca4fa92c33495e94cacfa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a101359704c31a9bc7f29c18df3b2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53566135f496d4d6c188e3659c6dc70657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68736dc92874594a58a13c55fc2654658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94880001961afa46aa25eed4744c8c67659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383578e67c394149355e9ce08eb27c4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf4be6fdbbc6a04ef7f9ae73252fc7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d98a4b1f8aa001ae1e1c6175e2ec09662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf523550f838951826d592c42dd06037663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988dfec0744c0a15db5edf36024f51ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dbcc2cc73d5ecd6f08d572fe6c391665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad8bf7df6b85e8baa70b2a0b13f816666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ac7eb0e088767a75154a82e50b373667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00917a27ab0d7d5b345e50c3373953ef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830ab7a23a93d8a77e594a7931ceb55669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae72d1881e26ab196e9e28c45acc12a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c366133e7d87a224ed245d123f4a3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779f86e4464f2b8b418371746bafa4b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13178cb46d72fb24f4b8ae38ace18f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2e7f1e7af0837953a0a3355817d3d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41994aee0944d866c8ef07b47a5982675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56dd1f7af24dc59997fc437a317e9b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3c739fb7efd6054ef9aa077388bba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680e8a8d28ddbb18ab34a849bc6ffe1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016dcd31796c60ec4745288216a184d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cde6040b5e0a4d6cc0ba918a00221f680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,890 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...838 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24502</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>31.61</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...348 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>